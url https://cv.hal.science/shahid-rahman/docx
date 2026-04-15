--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Shahid Rahman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">shahid-rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059922435</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahid Rahman, né 1956, N. Delhi, nationalité: allemand et argentin/ Professeur de logique et épistémologie. Dépt. Philosophie, Université de Lille3, CNRS, UMR 8163 : STL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur classe exceptionnelle EX : 2 - CNU 17: Philosophie. Changement en 2015 à CNU 72), Prime d’excellence scientifique: 2006-2010, 2010-2014, 2014-18.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titres et diplômes en Europe: Magister in Mathematik, Philosophie und Romanistische Philologie, 1989. Erlangen-Nürnberg Univ. Doktor der Philosophie, Psychologie, Philologie 1993 ; Univ. Saarbrücken. Habilitation für Philosophie, 1997, Univ. Saarbrücken.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reseaux </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/search/results/?q=Shahid+Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_Rahman3 </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-lille3.academia.edu/ShahidRahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">91 (+ 95 ouvrages edités) Publications: 72 articles avec comité de lecture, auteur/éditeur de 19 ouvrages + éditeur de 95 ouvrages dans collections de livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Interaction et la constitution du sens et savoirs Philosophie de la logique / logique constructive, théorie constructive de types, interaction et jeux, le cadre dialogique, logiques non classiques, révision des croyances, théorie de l’argumentation Histoire de la logique/grecque, médiévale, arabe, indienne, XVIII, XIX, XX siècles, logique et rhétorique. Oralité et raisonnement. Épistémologie et philosophie des sciences, philosophie et histoires des mathématiques, philosophie de droit (normativité et loi, jurisprudence et raisonnement ). Philosophie du langage/ pragmatique ; sémantique, conversation et dialogues, grammaire et linguistique computationnelle basée sur la théorie constructive de types. Oralité et signification.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Octobre 2008 : Le King’s Collegue consacre un livre à l’œuvre de S. Rahman . Octobre 2008 : Entry in The International Directory of Logicians. Elsevier-C. Publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes, Boursier de recherches, chercheur et professeur invite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Buenos Aires, Bahia Blanca Mendoza (Argentina), Princeton, Miami, Puerto Rico (USA) ; Campinas ; Rio de Janeiro (Brésil); Max Planck Institut fuer Informatik, Deutsches Zentrum fue Kuenstliche Intelligenz Marburg, (Allemagne), Valparaiso (Chile), Brazaville (Congo), Libreville (Gabon), Lisbon (Portugal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dernières Collaborations internationales:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR Franco Allemand 2012-2014 (Lille (MESHS)/Konstanz): Théorie du Droit et Logique/Jurisprudenz und Logik, Amsterdam (Approches dialogiques dans la Histoire et philosophie de la logique), LACTO (Langage, argumentation et cognition dans les traditions orales), qui fédère plus the 8 universités Africaines, Valparaiso (Chile), San José- San-Francisco (USA), Helsinki (Finlande), Montréal (Canada), Zürich (Suisse), Middlesex-London(RU). Gestion de projets (10): (1) 2004-07: Langue, textes, contextes (MSH-Nord Pas de Calais) (coordinateur : Shahid Rahman). (2) 2003-07: La preuve (MSH-Nord Pas de Calais) (3) 2009-2010 ; Projet pour la AUF avec Libreville : Logique et épistémologie dans les traditions orales . (4) 2009-11: Van Gogh-CNRS Amsterdam/Lille : Dialogical approaches to Logic and History of logic. (5) 2010-11; BQR: Vers une formalisation de la sémantique : le cas des objets abstraits. Avec R. Marin, (6) 2012- Co-gestion de l’axe de recherche ADA de la MESHS en partenariat avec 18 Laboratoires du Nord pas de Calais. (7) 2012-… Co-gestion du programme Langage, argumentation et cognitions dans les traditions orales (LACTO), porté par le Projet ADA et coordonné par l’université Lille 3 en partenariat avec huit universités africaines, (8, 9, 10) Projets émergents avec University of London (2013), (Philosophie Jain), Probativus avec Amsterdam (2014), University of Leiden (Philosphy of CTT).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités à Lille (UMR 8163 : STL, Université de Lille3, MESHS-Nord-Pas de Calais)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> •</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilité d’axe transversal de recherche (2015) su sein de STL : Argumentation • Membre du Conseil du Laboratoire de STL • Membre de l'équipe du projet ANR SÊMAINÔ, porté par L. Gazziero •</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission Scientifique de l'Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteur scientifique du projet ADA (Argumenter, Décider ; Agir) qui fédère 18 centres de recherche de la région. Projet en collaboration avec l’axe de STL Argumentation. • Porteur scientifique du projet LACTO (Langage, Argumentation et Cognitions dans les Traditions Orales) qui fédère 9 universités Africaines. Projet en collaboration avec l’axe de STL Argumentation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités à niveau national</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre élu (2011) du Comité national français d’histoire et de philosophie des sciences rattaché à l’Académie des Sciences • Membre de la Gdr-CNRS de Philosophie des Mathématiques • Membre de la CNU pour la section 72 (Epistémologie et histoire des sciences)  • Membre du conseil scientifique du réseau national des Maison des Sciences de l'Homme (Groupement d'Intérêt Scientifique (GIS)). • Membre du Conseil de Gestion du Centre Eric Weil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Membre élu (2013-) du Centre of Jain Studies at the University of London • Membre élu (2010-) du Centre of History and Philosophy of Sciences at the University of Lisboa • Membre élu (2010-) du Centre of History and Philosophy of Sciences at the University of Lisboa. Membre (2016-) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for the study of Controversies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre de la Gdr-CNRS </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Philosophie des Mathématiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élu (2010-) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsche-Mathematiker-Vereinigung</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses soutenues :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 17 + 1 Habilitation, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théses en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 8 + 1Habilitation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditeur de 5 séries internationales (95 ouvrages edités)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: (1) avec J. Symons (Texas) chez SPRINGER: LOGIC EPISTEMOLOGY AND THE UNITY OF SCIENCE ; (2) chez SPRINGER: INTERDISCIPLINARY APPROACHES TO RATIONALITY. PERSPECTIVES FROM THE HUMANITIES AND THE SOCIAL SCIENCES (3) Avec D. Gabbay chez COLLEGE PUBLICATIONS (King’s College) : CAHIERS DE LOGIQUE ET D’EPISTEMOLOGI ; (4) avec J. Redmond et D. Gabbay chez COLLEGE PUBLICATIONS (King’s College) : CUADERNOS DE LOGICA, EPISTEMOLOGIA Y LENGUAJE; (5) avec N. Clerbout et M. Fontaine THE GAMES OF LOGIC AND DIALOGUES. C. Publications (K. Collegue).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commissions Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Synthese. (2001-2007) ; Philosophia Scientiae; Energeia; Methodos; Journal of Philosophy and Science; Logos & Episteme; Characteristica Universalis Journal; Revista del Instituto de Filosofía. Universidad de Valparaiso ; Exchoresis ; Al-Mukhatabat : Revue philosophique de logique et épistémologie ; Nunya. Philosophie, patrimoine scientifique et technique ; Cahiers Epistémologiques. L’Harmattan; Transversal - International Journal for the Historiography of Science.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 2013 : pour le Le COFECUB, Comité Français d'Évaluation de la Coopération Scientifique et Universitaire avec le Brésil, 2013: Expertise pour le Fonds national de la recherche scientifique (FNRS). 2013-15, ;Expertise pour le Consejo Nacional de Investigaciones Cientificas y Tecnicas de Chile (CONYCYT), 2012 : pour le Fonds de Recherche Scientifique Estonie (Tallinn), 2012 pour le Fonds de Recherche Scientifique : Belgique (FNRS), 2011. pour le Fonds de Recherche Scientifique Estonie (Tartu), 2010 pour le ANR-franco allemand, 2009 Hum.Research Council of Canada (2009), 2009 pour le Austrian Center of Research, C. of Phil. of Science (U. of Lisbon-Portugal); 2009, AERES Président de l’expertise pour l’évaluation de l’IHPST (2009). ANR franco Britannique (2009) ; ANR Retour postdoc Pairs VII. (organismes de recherche, d’évaluation, etc.). (Français)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DIALOGIQUE DE LA PRÉSENCE DE SUHRAWARDĪ ET LES MODALITÉS DÉONTIQUES DANS ET AU-DELÀ DE LA PENSÉE ISLAMIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Humanidades de Valparaiso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04407387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Existence and in Nonexistence: Types, Tokens, and the Analysis of Dawarān as a Test for Causation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodos : savoirs et textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/methodos.8838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation and Arabic Philosophy of Language : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodos : savoirs et textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/methodos.8833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsyad Al-Banjari's Dialectical Model for Integrating Indonesian Traditional Uses into Islamic Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (1), pp.73-99. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10503-020-09526-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Consistency in a Dialogical Framework for Paraconsistent Logic (online 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (5), pp.953-972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01689148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectic, the Dictum de Omni and Ecthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (3), pp.207-233. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01445340.2019.1586623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristote et la question de la completude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01689150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding parallel reasoning in islamic jurisprudence. Epistemic and Dialectical Meaning within Abū Isḥāq al-Shīrāzī’s System of Co-Relational Inferences of the Occasioning Factor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic Sciences and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28, pp.67-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01689074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Epistemology and the not Dispensability of Epistemic Subjects Some remarks on Popper's notion of objective knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Epistémo-logiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Karl Raimund Popper, une épistémologie sans visage et sans rivage - Analyses perspectivistes., 2 (5), pp.25-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacción e Igualdad La interpretación dialógica de la Teoría Constructiva de Tipos Interaction and Equality Dialogical interpretation of Constructive type Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critica, Revista Hispanoamericana de Filosov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (145), pp.49-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionals and Legal Reasoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoua Bernadette Dango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nunya. Philosophie, patrimoine scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armonía Dialógica: tonk, Teoría Constructiva de Tipos y Reglas para Jugadores Anónimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoria: An International Journal for Theory and Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1), pp.27-53. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1387/theoria.13949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogical Take on Martin-Löf’s Proof of the Axiom of Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radmila Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> South American Journal of Logic </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dialogical frame for fictions as hypothetical objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia Unisinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4013/fsu.2015.161.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is wrong about Pereleman-Toulmin's opposition between Legal Reasoning and Logic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Mukhatabat. Trilingual Journal for Logic, Epistemology and Analytic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le problème sul l’opposition que Perelman et Toulmin établissent entre le raisonnement juridique et le raisonnemment logique « ?. Traduit de l’Anglais par Marcel Nguimbi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers-Epistémp-ologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A SEMANTICS FOR THE ARTIFACTUAL THEORY OF FICTION AND BEYOND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-013-0287-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No- Arguments: Denials, Refutations, Negations and the Constitution of Arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Characteristica Universalis Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.18-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“On Dialogues, Predication and Elementary Sentences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Humanidades de Valparaiso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.7-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hintikka's impossible worlds revisited.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Philosophica Fennica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Open Problems in Epistemology, 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Dialogues, Predication and Elementary Sentences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Humanidades de Valparaiso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.1-38. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22370/rhv/20132/8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalite et Predication dans la philosophie d'Ibn Sīnā.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan-Georg Granström</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Mukhatabat. Trilingual Journal for Logic, Epistemology and Analytic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive Type Theory and the Dialogical Approach to Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Baltic International Yearbook of Cognition, Logic and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.1-72. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4148/1944-3676.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDIVIDUALITY IN FICTION AND THE CREATIVE ROLE OF THE READER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (262)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldlines and the Artefactual Theory of Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/4 (260), pp.32-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leibniz's Notion of Conditional Right and the Dynamics of Public Announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logos &amp; Episteme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limits of Knowledge, pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Remarks on MacColl’s Notion of Symbolic Existence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porque somos y no somos dioses: Leibniz, Descartes y contraLógicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eidos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.10-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTEXT-SENSITIVITY IN JAIN PHILOSOPHY. A DIALOGICAL STUDY OF SIDDHARS . IGAN . I'S COMMENTARY ON THE HANDBOOK OF LOGIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophical Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (5), pp.633-662. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10992-010-9164-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique Dialogique: Lecture de un controverse entre logiciens jaîns et grammariens en Inde classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Gorisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/2, pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealizations as Prescriptions and the Role of Fiction in Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/2, pp.123-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on Poincaré's Notion of Mathematical Rigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logos &amp; Episteme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.125-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leibniz’ Notion of Conditional Right and the Dynamics of Public Announcement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logos &amp; Episteme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique, entre logique et rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, CONCEPTS RHÉTORIQUES, RAISONS TOPIQUES, 2 (66), pp.149-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh MacColl's Ontological Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on Poincaré's Notion of Mathematical Rigour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logos and Episteme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, I, (1), pp. 125-132. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/logos-episteme20101125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction, Creation and Fictionality : An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodos : savoirs et textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/methodos.2343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogique Modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exchoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.14-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions et objets arbitraires chez Hugh MacColl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exchoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux, Preuves et Logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exchoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beetle in the Box: Exploring IF-Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dégremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Philosophica Fennica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Truth and Games. Essays in Honour of Gabriel Sandu., 78, pp.91-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogique temporelle et hybridation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp. 17-38. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: “Un desafío para las teorías cognitivas de la competencia lógica: los fundamentos pragmáticos de la semántica de la lógica linear”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscrito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 24 (2), pp. 383-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogische Modallogik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rückert (u. Mannheim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.243-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on Russell on Modalities and Frege on Judgement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives in Dialogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.i-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical Connexive Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rückert (u. Mannheim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 125, pp.105-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogical Approach to Paraconsistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Carnielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 125, pp.201-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ways of Understanding Hugh MacColl's Concept of Symbolic Existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Philosophical Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.35-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die pragmatischen Sinn und Geltungskriterien der Dialogischen Logik beim Beweis des Adjunktionssatzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rückert (u. Mannheim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.145-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON DIALOGUES AND ONTOLOGY THE DIALOGICAL APPROACH TO FREE LOGIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Rückert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischmann (u. Saarland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01465193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boole Algebra in a Contemporary Setting. Boole-Operations, Types as Propositions and Immanent Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599021v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Immanent Reasoning Expressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blazejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On Fallibilism and Its Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University Prague, Sep 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05284885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIALECTIC AND TEMPORALITY IN SUHRAWARDĪ'S USES OF PLENITUDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Boussad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11TH INTERNATIONAL COLLOQUIUM OF THE SIHSPAI "Reason and Nature. Science, Philosophy and Theology in Classical and Post-Classical Islam"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Internationale d’Histoire des Sciences et de la Philosophie Arabes et Islamiques, Sep 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04195039v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hypothetical Nature of Legal Liability and its Temporal Dimension Towards a Dialogical Approach to Causation in Law (First Explorations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERENCE ON FORMAL MODELS OF CAUSATION IN LAW 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hamburg. Prof. Dr. Matthias Armgardt, Jun 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03697031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical Insights on Structural Rules A Plea for the New Old Ways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP ON GAMES IN LOGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TECHNISCHE UNIVERSITÄT WIEN. Prof. C. Fermüller, Jun 2022, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03709363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhrawardī's Stance on Modalities and his Logic of Presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Arabic Logic in honour of Tony Street</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Berkely, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03651337v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISAGREEING WITH THE STANDARDS OF RATIONALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALK AT THE UNIVERSITÉ EUROPÉENNE D’ÉTÉ 2022 21 ÉDITION DE L’UNIVERSITÉ EUROPÉENNE D’ÉTÉ DU RÉSEAU OFFRES “ “LA MECOMPREHENSION PRODUCTIVE”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Weil. Prof. Patrice Canivez. Université de Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03717224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundational studies Logical Principles and Frameworks Meaning Reasoning in Deontic Contexts Applications Legal practice and Computer-Based Modelisations Argumentation Theory Historical perspectives Legal reasoning in Ancient Roman, Arabic, Jewish and Far-East contexts Others contexts . . Keynote Speakers Walter Young and Matthias Armgardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Armgardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordtveit Kvernenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vichy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic, Mathematics and their Philosophies. Cham: Springer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarepour Mohammad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtahedy Mojtaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Developments in Legal Reasoning and Logic From Ancient Law to Modern Legal Systems. Springer: Cham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Armgardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Christian Kvernenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dialogical approach to intuitionistic, classical and basic modal logic. Including a brief introduction to the dialogical take on Constructive Type Theory.. مدخل إلى المقاربة الحوارية لمنطق الرتبة الأولى الكلاسيكي والحدساني والمنطق الموجه القضوي، مع عرض موجز للنظرية البنائية للأنماط</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadoum Yasmina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferences by Parallel Reasoning in Islamic Jurisprudence. Al-Shīrāzī’s Insights into the Dialectical Constitution of Meaning and Knowledge. Cham: Springer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iqbal Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufi Youcef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of parallel reasoning in fikh : Epistemic- and dialectical-meaning in al-Shirazi system of quiyas al-illa. Dirāssa fi al-istidlāl al-mouawāzī fī al-fikh, al-maanā al-maarifī wa al-maanā al djadalī fī nassaq al-illa li Abī Isḥāq al-Shīrāzī. PART I. (Special Issue of al-Mukhatabat, Kerwan: Tunesie, Vol. 25, January, 2018) PART II, (Special Issue of al-Mukhatabat, Kerwan: Tunesie, Vol. 26,April, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zidani Farid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Hanifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanent Reasoning or Equality in Action. A Plaidoyer for the Play Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansten Klev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91149-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Game-Theoretical Approaches with Constructive Type Theory: Dialogical Strategies, CTT demonstrations and the Axiom of Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucy Fleet. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lucy Fleet, 978-3-319-19062-4. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19063-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01217962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l'orature et l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Zacharie Bowao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-84890-029-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic, Argumentation, Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahid Rahman. Springer, http://www.springer.com/series/11547?detailsPage=titles, 2013, Shahid Rahman, 2214-9120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (Anti-)Realism Debate in the Age of Alternative Logics. (Ed. S Rahman/ M. Marion/ G. Primiero)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primiero Giussepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9789400719224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Sciences and the Unity of Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pombo -Universidade Lisboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Symons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. O. Pombo/ J.M. Torres /J. Symons / S. Rahman. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliele Maria Sievers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1-84890-052-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Realism-Antirealism Debate in the Age of Alternative Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Primiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag, 346 p., 2011, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1923-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to Legal Rationality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Canivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Gabbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acts of Knowledge: History, Philosophy and Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primiero Giussepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">King's College. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dov Gabbay, 978-1-904987-92-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unity, Truth and the Liar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Genot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. , 8, 2008, Logic, Epistemology, and the Unity of Science, 978-1-4020-8467-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE UNITY OF SCIENCE IN THE ARABIC TRADITION: SCIENCE LOGIC EPISTEMOLOGY AND THEIR INTERACTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Street</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh MacColl et la Naissance du Pluralisme Logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond (cfcul-Universidade Lisboa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">College Publications, pp.485, 2008, Cahiers de Logigue et Epistémologie-College Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuadernos de Logica, Epistemologia y Lenguaje (collection edited by Shahid Rahman and Juan Redmond)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">King's College. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh MacColl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">King's College. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dov Gabbay, 9781904987499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Genetics in Contemporary Thinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahid Rahman, Anne Fagot-Largeault, Juan Manuel Torres. Springer, 2007, Shahid Rahman, John Symons</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers de Logique et d'Epistemologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Gabbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahid Rahman. King's College, 2007, Dov Gabbay; Shahid Rahman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Epistemology and the Unity of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00082036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Frege’s Nightmare. A Combination of Intuitionistic, Free and Paraconsistent Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heinrich Wansing. World Scientific, 2001, Essays on Non-Classical Logic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives in Dialogical Logic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rückert (u. Mannheim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kluwer-Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 125, 2001, New Perspectives in Dialogical Logic. (Journal Synthese)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wege zur Vernunft. (éd. par S. Rahman/ K. Buchholz/I. Weber (éd))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchholz Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campus Verlag, 1999, 9783593363042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Über Dialogue protologische Kategorien und andere Seltenheiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3631465831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogical Stance on Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elsevier Reference Collection in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.sciencedirect.com/search?qs=mcconaughey&amp;publicationTitles=782829%2C789136%2C789135%2C785453%2C783229%2C783250%2C781682%2C780341%2C777349%2C313830%2C312634%2C286730%2C282076%2C282678%2C280189%2C278622%2C276841%2C277352%2C273528%2C273471%2C273418%2C273271%2C273262%2C272777%2C273171, 2025, Reference Collection in Social Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088469v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As-Suhrawardī's Stance on Modalities and the Logic of Presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic, Soul, and World: Essays in Arabic Philosophy in Honor of Tony Street.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.227-270, 2025, 978-90-04-72728-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vindicating the Future A Dialogical Stance on Belnap's Approach to Tomorrow's Sea Battle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Architecture and Archaelogy of Modern Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer; Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04148375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical Logic and Constructive Type Theory New Explorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Gallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Architecture and Archeology of Modern Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallacies in the Arabic, Byzantine, Hebrew and Latin Traditions. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cesalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leone Gazziero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Trizio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fallacies in the Arabic, Byzantine, Hebrew and Latin Traditions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, In press, 978-2-503-60819-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04367551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÊTRE EN DÉSACCORD AVEC LES NORMES DE LA RATIONALITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Boussad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA MECOMPRENSON PRODUCTIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside the Logic of Necessity: Deontic Puzzles and 'Breaking' Compound Causal Properties in Islamic Legal Theory and Dialectic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fallacies in the Arabic, Byzantine, Hebrew and Latin Traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols; Brepols, 2023, 978-2-503-60819-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibn Ḥazm on Heteronomous Imperatives. A Landmark in the History of the Logical Analysis of Legal Norms &amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agency, Normative Systems, Artifacts, and Beliefs: Essays in Honour of Risto Hilpinen : Dordrecht : Synthese Library-Springer, pp. 139-171.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Synthese Library</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Reasoning by Ratio legis in Contemporary Jurisprudence. Elements for a Dialogical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolors Martinez Cazalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tania Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In T. López-Soto (ed.), Dialog Systems. A perspective from Language, Logic and Computation. Cham: Springer, pp. 160-180</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It Ought to be Forbidden! Islamic Heterenomous Imperatives and the Dialogical Forge&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zidani Farid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Barés-Gómez, F. J. Salguero and F. Soler (Ed.), Lógica Conocimiento y Abduccción. Homenaje a Angel Nepomuceno. London: College Publications, pp. 97-114.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Descriptional Propositions in Ibn Sīnā: Elements for a Logical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarepour Mohammad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In S. Rahman &amp; M. Mojtahedi &amp; S. Zarepour (ed.), "Mathematics, Logic and their Philosophies", Cham: Springer, pp. 411-432</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.&amp;quot;What the Weatherman Said. Enrichment, CTT and the Dialogical Approach to Moderate Contextualism&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In T. López-Soto (ed.), Dialog Systems. A perspective from Language, Logic and Computation. Cham: Springer, pp. 72-109</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements for a Dialogical Approach on Parallel Reasoning. A Case Study of Spanish Civil Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolors Martinez Cazalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tania Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Christian Nordveit Kvernenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In. S. Rahman, M. Armgardt, H. C. N. Kvernenes (eds), New Developments in Legal Reasoning and Logic: From Ancient Law to Modern Legal Systems. Cham : Springer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibn Ḥazm on Heteronomous Imperatives. A Landmark in the History of the Logical Analysis of Legal Norms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In P. McNamara, A. Jones, M. Brown (eds.) Agency, Normative Systems, Artifacts, and Beliefs: Essays in Honour of Risto Hilpinen : Dordrecht : Synthese Library-Springer. In print</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proverbs as Reasons Under the Talking-Tree. The Dialogical Articulation of Proverbs within the Baule Tradition. .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dango Bernadette Adjoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. In T. López-Soto (ed.), Dialog Systems. A perspective from Language, Logic and Computation. Cham: Springer, 52-71</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Logic of Reasons and Endorsement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Weiss(Ed.), Constructive Semantics, Springer. Cham. Springer, pp. 15-84.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Reasoning and Some Logic After All. The Lessons of the Elders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan-Georg Granström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Farjami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In D. Gabbay, L. Magnani, W. Park and A-V. Pietarinen (eds.) Natural Arguments. A Tribute to John Woods. London: College Publications, pp. 743-780.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Axiom of Choice as Interaction. Brief Remarks on the Principle of Dependent Choices in a Dialogical Setting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In H. Tahiri (ed.), The Philosophers and Mathematics. Dordrecht: Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealizations as Prescriptions and the Role of Fiction in Science. Towards a Formal Semantics. I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Pombo (ed.), Modelos e Imagens (ed.), Lisboa: Fim de Século, pp. 21-43. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelos e Imagens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fim de Século, pp.21-43, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04466935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEALIZATION AS PRESCRIPTIONS AND THE ROLE OF FICTION IN SCIENCE: TOWARDS A FORMAL SEMANTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Pombo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelos é Lugares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171 - 171, 2017, 978-972-754-287-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01465265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and its Game-Theoretical Foundations: The Challenges of the Dialogical Approach to Constructive Type Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radmila Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemology, Knowledge and the Impact of Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epistemic Role of Dependent-Evidence and Leibniz’s Notion of Conditional Right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past and Present Interactions in Legal Reasoning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9783319160214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive Type Theory and the Dialogical Turn.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Mittelstrass, J.; C. von Bülow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogische Logik.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mentis, pp.91-148., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Dialogue To Dialogue: Conversations and the Dialogical Approach to Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’orature à l’écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-106, 2014, 9781848900295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Play Objects and Dialogical Games; Towards a Dialogical Approach to Constructive Type Theory (by S. Rahman, N. Clerbout, Z. MacCauneghey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In P. Allo, V. v. Kerkhove. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modestly radical or radically modes Festschrift for Jean-Paul van Bendegem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9781848900707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encylopedia of Philosophy and Social Sciences (Kaldis, B. (ed.))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publications, Inc., 2013, 9781412986892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefacio: Negación y los orígenes de la lengua escrita. (prefacio para C. Barés Gómez Lógica dinámica epistémica para la evidencialidad negativa. Las partículas negativas en ugarítico).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lógica dinámica epistémica para la evidencialidad negativa. Las partículas negativas en ugarítico (Barés Gomez)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-12, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic of Knowledge. Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Baré Gomez, S.Magnier,F. Salguero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic of Knowledge. Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.i-xv, 2012, Dialogues and Games of Logic. College Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in the logic of first-degree entailment and tonk. A dialogical Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Primiero et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Realism-Antirealism Debate in the Age of Alternative Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.177-193, 2012, LEUS-Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues and Monologues In Logic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Scarafile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-202, 2012, LAR-Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification, unité et identité chez la philosophie de Ibn Sina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Tahiri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Epistémologie dans la Tradition Arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.5-23, 2012, Cahiers de Logique et Epistemologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical logic, Modal logic and Branches and Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan Redmond, Matheiu Fontaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How to Play Dialogues. London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9781848900462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dialogical Semantics for Bonanno's System of Belief Revision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fiutek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rückert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. E. Bour, M. Rebuschi, L. Rollet (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London, College Publications, pp.315-334., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Normal Dialogics for a Wonderful World and More</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Van Benthem et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Age of Alternative Logics (reprint 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.311-336, 2009, LEUS-Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Dialogues and Natural Deduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Primiero et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acts of Knowledge: History and Philosophy of Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.301-336, 2009, College Publictions. Tributes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Maccoll and the birth of logical pluralism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dov M. Gabbay and John Woods (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of the History of Logic, Vol. 4 : British Logic in the Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier BV, pp. 533-604., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Major Breakthrough in Scientific Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tahiri (cfcul-Universidade Lisboa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Rahman/T.Street/H. Tahiri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Unity of Science in the Arabic Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-40, 2008, LEUS-Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Games to Dialogues and Back: Towards a General Frame for Validity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Majer et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games: Unifying Logic, Language and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.153-208, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCTION. The Major Breakthrough in Scientific Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Street</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Unity of Science in the Arabic Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01276942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modo de Prefacio : Frege por él mismo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan Redmond (Trad.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Gottlob Frege, zur Einführung" par Markus Stepanians, Hamburg : Junius Verlag, 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mendoza : UTN, pp.en ligne, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non normal logic for a wonderful world and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. van Benthem, G. Heinzmann et al. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Age of Alternative Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 3, Dordrecht, Kluwer-Springer, p. 311-334., 2006, Logic Epistemology and the Unity of Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On how to be a dialogician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Vanderveken (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic, thought and Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, p. 359-408., 2005, Logic, Epistemology and the Unity of Science (LEUS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogic of just being different. Hintikka's new approach to the notion of episteme and its impact on &amp;quot;second generation&amp;quot; dialogics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Kolak and John Symons (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantifiers, Questions and Quantum Physics. Essays in Honour of Jaakko Hintikka.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, p. 57-187., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dialogical dynamics of adaptive paraconsistency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bendegem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Carnielli, M. Coniglio, I. M. Loffredo D'Ottaviano (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paraconsistency, the logical way to the inconsistent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker, pp.295-322., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Frege's Nightmare: A Combination of Intuitionistic, Free and Paraconsistent Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">essays on non-classical logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elusive link Between Scientific Models and their Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEUX, PREUVES ET LOGIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lógica Dialógica y Teoría Constructiva de Tipos. (First Part-Preprint-3/02/2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05491710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Duration of the Necessary. Avicennan and Post-Avicennan Variations on the Shifting the Range of Modalitiies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04853077v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Remarks On Some Forms Radical Uncertainty May Take Some Lessons of the Elders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05072810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessity and the Logical Turn in Arabic Debate Theory: Ādāb al-Baḥth Encounters Avicenna's Logic of Causation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndoye Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05279622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoría Constructiva de Tipos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Lopez Orellana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radical Dialogician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Good Cobbler, the Good Poet, and the Unseen Bride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04148373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhrawardī's Stance on Modalities and the Logic of Presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Marcacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Viva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04159924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATUT ONTOLOGIQUE DU PRÉSENT DANS L’ŒUVRE DE SUHRAWARDĪ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsifying Foucault? Social Sciences as Instrument of Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04156552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELEMENTS FOR A DIALOGICAL APPROACH ON PARALLEL REASONING. A CASE STUDY OF SPANISH CIVIL LAW MARIA DOLORS MARTÍNEZ CAZALLA TANIA MENÉNDEZ MARTÍN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolors Martinez Cazalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Menendez Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Christian N. Kvernenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the Weatherman Said Enrichment, CTT and the Dialogical Approach to Moderate Contextualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02649104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Vuillemin on the Aristotelian Notion of the Possible and the Master Argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02632303v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Descriptional Propositions in Ibn Sīnā: Elements for a Logical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Saleh Zarepour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARALLEL REASONING BY RATIO LEGIS IN CONTEMPORARY JURISPRUDENCE. ELEMENTS FOR A DIALOGICAL APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolors Martinez Cazalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Menendez Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02423507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the Weatherman Said Enrichment, CTT and the Dialogical Approach to Moderate Contextualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines dialectiques de la syllogistique aristotélicienne. Identité et quantification universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Nzokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsifying Foucault?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibn Ḥazm on Heteronomous Imperatives and Modality. A Landmark in the History of the Logical Analysis of Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01808440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIALOGUES, REASONS AND ENDORSEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01745909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Plural Conceptions of Logic: A Dialogical Framework for the Teaching and Study of Logical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612906v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionals and Legal Reasoning. Elements of a Logic of Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacción Dialógica y Contenido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacción, Lógica y Contenido Diálogos materiales y lenguajes completamente interpretados en la Teoría Constructiva de Tipos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Genealogía Dialógica de la Igualdad Interacción e Igualdad en la Teoría Constructiva de Tipos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines dialectiques de la syllogistique aristotélicienne. Identité et quantification universelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Nzokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01315118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNFOLDING PARALLEL REASONING IN ISLAMIC JURISPRUDENCE (I). Epistemic and Dialectical Meaning within Abū Isḥāq al-Shīrāzī’s System of Co-Relational Inferences of the Occasioning Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265206v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective Knowledge and the not Dispensability of Epistemic Subjects . Some remarks on Popper's notion of objective knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARISTOTE ET LA QUESTION DE LA COMPLETUDE Le modèle formel de Kurt Ebbinghaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the Play Level of Dialogical Logic and What is it Good for. A Pragmatist Perspective on Logical Omniscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230427v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principios fundamentales de la Teoría Constructiva de Tipos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plaidoyer for the Play LeveL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mc Conaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansten Klev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Raíces Dialógicas de la Teoría Constructiva de Tipos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01238172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Very Brief Introduction to Standard Classical and Intuitionistic Dialogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotle's ategorical Syllogisms as Dialectical Games. Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Poincaré y El Ir y Venir de la Filosofía a las Matemáticas Sobre Contenido, Arquitectura Conceptual y Juegos al Alcance Humano. Notas para una Lectura Contemporánea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanent Reasoning or Equality in Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPÍTULO 2 EL MARCO DIALÓGICO ESTÁNDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talking about Someone's Objects of Belief Dialogical Language Games, Epistemic Acquisition and Intentional Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoua Bernadette Dango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues and Defeasible Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04152642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Syllogisme Catégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawusse Kpakpo Akueadotevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completeness of the Tree System for Propositional Classical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01228877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundness of the System of Semantic Trees for Classical Logic based on Fitting and Smullyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01228875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux for Basic Modal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01228873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of the CTT Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01228820v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syllogisme catégorique. Traduit par Mawusse Kpakpo AKUEADOTEVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawusse Kpakpo Akueadotevi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01228907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions basiques de logique modale propositionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01226092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId319"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Shahid Rahman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">shahid-rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059922435</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahid Rahman, né 1956, N. Delhi, nationalité: allemand et argentin/ Professeur de logique et épistémologie. Dépt. Philosophie, Université de Lille3, CNRS, UMR 8163 : STL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur classe exceptionnelle EX : 2 - CNU 17: Philosophie. Changement en 2015 à CNU 72), Prime d’excellence scientifique: 2006-2010, 2010-2014, 2014-18.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titres et diplômes en Europe: Magister in Mathematik, Philosophie und Romanistische Philologie, 1989. Erlangen-Nürnberg Univ. Doktor der Philosophie, Psychologie, Philologie 1993 ; Univ. Saarbrücken. Habilitation für Philosophie, 1997, Univ. Saarbrücken.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reseaux </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/search/results/?q=Shahid+Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_Rahman3 </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-lille3.academia.edu/ShahidRahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">91 (+ 95 ouvrages edités) Publications: 72 articles avec comité de lecture, auteur/éditeur de 19 ouvrages + éditeur de 95 ouvrages dans collections de livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Interaction et la constitution du sens et savoirs Philosophie de la logique / logique constructive, théorie constructive de types, interaction et jeux, le cadre dialogique, logiques non classiques, révision des croyances, théorie de l’argumentation Histoire de la logique/grecque, médiévale, arabe, indienne, XVIII, XIX, XX siècles, logique et rhétorique. Oralité et raisonnement. Épistémologie et philosophie des sciences, philosophie et histoires des mathématiques, philosophie de droit (normativité et loi, jurisprudence et raisonnement ). Philosophie du langage/ pragmatique ; sémantique, conversation et dialogues, grammaire et linguistique computationnelle basée sur la théorie constructive de types. Oralité et signification.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Octobre 2008 : Le King’s Collegue consacre un livre à l’œuvre de S. Rahman . Octobre 2008 : Entry in The International Directory of Logicians. Elsevier-C. Publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes, Boursier de recherches, chercheur et professeur invite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Buenos Aires, Bahia Blanca Mendoza (Argentina), Princeton, Miami, Puerto Rico (USA) ; Campinas ; Rio de Janeiro (Brésil); Max Planck Institut fuer Informatik, Deutsches Zentrum fue Kuenstliche Intelligenz Marburg, (Allemagne), Valparaiso (Chile), Brazaville (Congo), Libreville (Gabon), Lisbon (Portugal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dernières Collaborations internationales:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR Franco Allemand 2012-2014 (Lille (MESHS)/Konstanz): Théorie du Droit et Logique/Jurisprudenz und Logik, Amsterdam (Approches dialogiques dans la Histoire et philosophie de la logique), LACTO (Langage, argumentation et cognition dans les traditions orales), qui fédère plus the 8 universités Africaines, Valparaiso (Chile), San José- San-Francisco (USA), Helsinki (Finlande), Montréal (Canada), Zürich (Suisse), Middlesex-London(RU). Gestion de projets (10): (1) 2004-07: Langue, textes, contextes (MSH-Nord Pas de Calais) (coordinateur : Shahid Rahman). (2) 2003-07: La preuve (MSH-Nord Pas de Calais) (3) 2009-2010 ; Projet pour la AUF avec Libreville : Logique et épistémologie dans les traditions orales . (4) 2009-11: Van Gogh-CNRS Amsterdam/Lille : Dialogical approaches to Logic and History of logic. (5) 2010-11; BQR: Vers une formalisation de la sémantique : le cas des objets abstraits. Avec R. Marin, (6) 2012- Co-gestion de l’axe de recherche ADA de la MESHS en partenariat avec 18 Laboratoires du Nord pas de Calais. (7) 2012-… Co-gestion du programme Langage, argumentation et cognitions dans les traditions orales (LACTO), porté par le Projet ADA et coordonné par l’université Lille 3 en partenariat avec huit universités africaines, (8, 9, 10) Projets émergents avec University of London (2013), (Philosophie Jain), Probativus avec Amsterdam (2014), University of Leiden (Philosphy of CTT).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités à Lille (UMR 8163 : STL, Université de Lille3, MESHS-Nord-Pas de Calais)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> •</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilité d’axe transversal de recherche (2015) su sein de STL : Argumentation • Membre du Conseil du Laboratoire de STL • Membre de l'équipe du projet ANR SÊMAINÔ, porté par L. Gazziero •</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission Scientifique de l'Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteur scientifique du projet ADA (Argumenter, Décider ; Agir) qui fédère 18 centres de recherche de la région. Projet en collaboration avec l’axe de STL Argumentation. • Porteur scientifique du projet LACTO (Langage, Argumentation et Cognitions dans les Traditions Orales) qui fédère 9 universités Africaines. Projet en collaboration avec l’axe de STL Argumentation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités à niveau national</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre élu (2011) du Comité national français d’histoire et de philosophie des sciences rattaché à l’Académie des Sciences • Membre de la Gdr-CNRS de Philosophie des Mathématiques • Membre de la CNU pour la section 72 (Epistémologie et histoire des sciences)  • Membre du conseil scientifique du réseau national des Maison des Sciences de l'Homme (Groupement d'Intérêt Scientifique (GIS)). • Membre du Conseil de Gestion du Centre Eric Weil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Membre élu (2013-) du Centre of Jain Studies at the University of London • Membre élu (2010-) du Centre of History and Philosophy of Sciences at the University of Lisboa • Membre élu (2010-) du Centre of History and Philosophy of Sciences at the University of Lisboa. Membre (2016-) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for the study of Controversies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre de la Gdr-CNRS </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Philosophie des Mathématiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élu (2010-) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsche-Mathematiker-Vereinigung</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses soutenues :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 17 + 1 Habilitation, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théses en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 8 + 1Habilitation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditeur de 5 séries internationales (95 ouvrages edités)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: (1) avec J. Symons (Texas) chez SPRINGER: LOGIC EPISTEMOLOGY AND THE UNITY OF SCIENCE ; (2) chez SPRINGER: INTERDISCIPLINARY APPROACHES TO RATIONALITY. PERSPECTIVES FROM THE HUMANITIES AND THE SOCIAL SCIENCES (3) Avec D. Gabbay chez COLLEGE PUBLICATIONS (King’s College) : CAHIERS DE LOGIQUE ET D’EPISTEMOLOGI ; (4) avec J. Redmond et D. Gabbay chez COLLEGE PUBLICATIONS (King’s College) : CUADERNOS DE LOGICA, EPISTEMOLOGIA Y LENGUAJE; (5) avec N. Clerbout et M. Fontaine THE GAMES OF LOGIC AND DIALOGUES. C. Publications (K. Collegue).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commissions Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Synthese. (2001-2007) ; Philosophia Scientiae; Energeia; Methodos; Journal of Philosophy and Science; Logos & Episteme; Characteristica Universalis Journal; Revista del Instituto de Filosofía. Universidad de Valparaiso ; Exchoresis ; Al-Mukhatabat : Revue philosophique de logique et épistémologie ; Nunya. Philosophie, patrimoine scientifique et technique ; Cahiers Epistémologiques. L’Harmattan; Transversal - International Journal for the Historiography of Science.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 2013 : pour le Le COFECUB, Comité Français d'Évaluation de la Coopération Scientifique et Universitaire avec le Brésil, 2013: Expertise pour le Fonds national de la recherche scientifique (FNRS). 2013-15, ;Expertise pour le Consejo Nacional de Investigaciones Cientificas y Tecnicas de Chile (CONYCYT), 2012 : pour le Fonds de Recherche Scientifique Estonie (Tallinn), 2012 pour le Fonds de Recherche Scientifique : Belgique (FNRS), 2011. pour le Fonds de Recherche Scientifique Estonie (Tartu), 2010 pour le ANR-franco allemand, 2009 Hum.Research Council of Canada (2009), 2009 pour le Austrian Center of Research, C. of Phil. of Science (U. of Lisbon-Portugal); 2009, AERES Président de l’expertise pour l’évaluation de l’IHPST (2009). ANR franco Britannique (2009) ; ANR Retour postdoc Pairs VII. (organismes de recherche, d’évaluation, etc.). (Français)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DIALOGIQUE DE LA PRÉSENCE DE SUHRAWARDĪ ET LES MODALITÉS DÉONTIQUES DANS ET AU-DELÀ DE LA PENSÉE ISLAMIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Humanidades de Valparaiso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04407387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Existence and in Nonexistence: Types, Tokens, and the Analysis of Dawarān as a Test for Causation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodos : savoirs et textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/methodos.8838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation and Arabic Philosophy of Language : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodos : savoirs et textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/methodos.8833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsyad Al-Banjari's Dialectical Model for Integrating Indonesian Traditional Uses into Islamic Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (1), pp.73-99. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10503-020-09526-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Consistency in a Dialogical Framework for Paraconsistent Logic (online 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (5), pp.953-972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01689148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectic, the Dictum de Omni and Ecthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (3), pp.207-233. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01445340.2019.1586623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristote et la question de la completude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01689150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding parallel reasoning in islamic jurisprudence. Epistemic and Dialectical Meaning within Abū Isḥāq al-Shīrāzī’s System of Co-Relational Inferences of the Occasioning Factor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic Sciences and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28, pp.67-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01689074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Epistemology and the not Dispensability of Epistemic Subjects Some remarks on Popper's notion of objective knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Epistémo-logiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Karl Raimund Popper, une épistémologie sans visage et sans rivage - Analyses perspectivistes., 2 (5), pp.25-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacción e Igualdad La interpretación dialógica de la Teoría Constructiva de Tipos Interaction and Equality Dialogical interpretation of Constructive type Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critica, Revista Hispanoamericana de Filosov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (145), pp.49-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionals and Legal Reasoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoua Bernadette Dango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nunya. Philosophie, patrimoine scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armonía Dialógica: tonk, Teoría Constructiva de Tipos y Reglas para Jugadores Anónimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoria: An International Journal for Theory and Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1), pp.27-53. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1387/theoria.13949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogical Take on Martin-Löf’s Proof of the Axiom of Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radmila Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> South American Journal of Logic </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dialogical frame for fictions as hypothetical objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia Unisinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4013/fsu.2015.161.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is wrong about Pereleman-Toulmin's opposition between Legal Reasoning and Logic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Mukhatabat. Trilingual Journal for Logic, Epistemology and Analytic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le problème sul l’opposition que Perelman et Toulmin établissent entre le raisonnement juridique et le raisonnemment logique « ?. Traduit de l’Anglais par Marcel Nguimbi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers-Epistémp-ologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A SEMANTICS FOR THE ARTIFACTUAL THEORY OF FICTION AND BEYOND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-013-0287-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No- Arguments: Denials, Refutations, Negations and the Constitution of Arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Characteristica Universalis Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.18-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“On Dialogues, Predication and Elementary Sentences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Humanidades de Valparaiso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.7-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hintikka's impossible worlds revisited.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Philosophica Fennica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Open Problems in Epistemology, 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Dialogues, Predication and Elementary Sentences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Humanidades de Valparaiso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.1-38. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22370/rhv/20132/8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalite et Predication dans la philosophie d'Ibn Sīnā.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan-Georg Granström</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Mukhatabat. Trilingual Journal for Logic, Epistemology and Analytic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive Type Theory and the Dialogical Approach to Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Baltic International Yearbook of Cognition, Logic and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.1-72. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4148/1944-3676.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leibniz's Notion of Conditional Right and the Dynamics of Public Announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logos &amp; Episteme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limits of Knowledge, pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDIVIDUALITY IN FICTION AND THE CREATIVE ROLE OF THE READER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (262)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldlines and the Artefactual Theory of Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/4 (260), pp.32-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Remarks on MacColl’s Notion of Symbolic Existence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porque somos y no somos dioses: Leibniz, Descartes y contraLógicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eidos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.10-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTEXT-SENSITIVITY IN JAIN PHILOSOPHY. A DIALOGICAL STUDY OF SIDDHARS . IGAN . I'S COMMENTARY ON THE HANDBOOK OF LOGIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophical Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (5), pp.633-662. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10992-010-9164-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique Dialogique: Lecture de un controverse entre logiciens jaîns et grammariens en Inde classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Gorisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/2, pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealizations as Prescriptions and the Role of Fiction in Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/2, pp.123-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leibniz’ Notion of Conditional Right and the Dynamics of Public Announcement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logos &amp; Episteme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on Poincaré's Notion of Mathematical Rigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logos &amp; Episteme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.125-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique, entre logique et rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, CONCEPTS RHÉTORIQUES, RAISONS TOPIQUES, 2 (66), pp.149-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh MacColl's Ontological Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on Poincaré's Notion of Mathematical Rigour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logos and Episteme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, I, (1), pp. 125-132. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/logos-episteme20101125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction, Creation and Fictionality : An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodos : savoirs et textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/methodos.2343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogique Modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exchoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.14-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions et objets arbitraires chez Hugh MacColl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exchoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux, Preuves et Logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exchoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beetle in the Box: Exploring IF-Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dégremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Philosophica Fennica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Truth and Games. Essays in Honour of Gabriel Sandu., 78, pp.91-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogique temporelle et hybridation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp. 17-38. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: “Un desafío para las teorías cognitivas de la competencia lógica: los fundamentos pragmáticos de la semántica de la lógica linear”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscrito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 24 (2), pp. 383-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on Russell on Modalities and Frege on Judgement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogische Modallogik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rückert (u. Mannheim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.243-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives in Dialogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.i-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical Connexive Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rückert (u. Mannheim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 125, pp.105-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogical Approach to Paraconsistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Carnielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 125, pp.201-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ways of Understanding Hugh MacColl's Concept of Symbolic Existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Philosophical Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.35-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die pragmatischen Sinn und Geltungskriterien der Dialogischen Logik beim Beweis des Adjunktionssatzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rückert (u. Mannheim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.145-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON DIALOGUES AND ONTOLOGY THE DIALOGICAL APPROACH TO FREE LOGIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Rückert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischmann (u. Saarland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01465193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boole Algebra in a Contemporary Setting. Boole-Operations, Types as Propositions and Immanent Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599021v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Immanent Reasoning Expressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blazejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On Fallibilism and Its Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University Prague, Sep 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05284885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIALECTIC AND TEMPORALITY IN SUHRAWARDĪ'S USES OF PLENITUDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Boussad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11TH INTERNATIONAL COLLOQUIUM OF THE SIHSPAI "Reason and Nature. Science, Philosophy and Theology in Classical and Post-Classical Islam"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Internationale d’Histoire des Sciences et de la Philosophie Arabes et Islamiques, Sep 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04195039v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hypothetical Nature of Legal Liability and its Temporal Dimension Towards a Dialogical Approach to Causation in Law (First Explorations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERENCE ON FORMAL MODELS OF CAUSATION IN LAW 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hamburg. Prof. Dr. Matthias Armgardt, Jun 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03697031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical Insights on Structural Rules A Plea for the New Old Ways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP ON GAMES IN LOGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TECHNISCHE UNIVERSITÄT WIEN. Prof. C. Fermüller, Jun 2022, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03709363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISAGREEING WITH THE STANDARDS OF RATIONALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALK AT THE UNIVERSITÉ EUROPÉENNE D’ÉTÉ 2022 21 ÉDITION DE L’UNIVERSITÉ EUROPÉENNE D’ÉTÉ DU RÉSEAU OFFRES “ “LA MECOMPREHENSION PRODUCTIVE”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Weil. Prof. Patrice Canivez. Université de Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03717224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhrawardī's Stance on Modalities and his Logic of Presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Arabic Logic in honour of Tony Street</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Berkely, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03651337v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundational studies Logical Principles and Frameworks Meaning Reasoning in Deontic Contexts Applications Legal practice and Computer-Based Modelisations Argumentation Theory Historical perspectives Legal reasoning in Ancient Roman, Arabic, Jewish and Far-East contexts Others contexts . . Keynote Speakers Walter Young and Matthias Armgardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Armgardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordtveit Kvernenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vichy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic, Mathematics and their Philosophies. Cham: Springer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarepour Mohammad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtahedy Mojtaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Developments in Legal Reasoning and Logic From Ancient Law to Modern Legal Systems. Springer: Cham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Armgardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Christian Kvernenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dialogical approach to intuitionistic, classical and basic modal logic. Including a brief introduction to the dialogical take on Constructive Type Theory.. مدخل إلى المقاربة الحوارية لمنطق الرتبة الأولى الكلاسيكي والحدساني والمنطق الموجه القضوي، مع عرض موجز للنظرية البنائية للأنماط</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadoum Yasmina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferences by Parallel Reasoning in Islamic Jurisprudence. Al-Shīrāzī’s Insights into the Dialectical Constitution of Meaning and Knowledge. Cham: Springer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iqbal Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufi Youcef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of parallel reasoning in fikh : Epistemic- and dialectical-meaning in al-Shirazi system of quiyas al-illa. Dirāssa fi al-istidlāl al-mouawāzī fī al-fikh, al-maanā al-maarifī wa al-maanā al djadalī fī nassaq al-illa li Abī Isḥāq al-Shīrāzī. PART I. (Special Issue of al-Mukhatabat, Kerwan: Tunesie, Vol. 25, January, 2018) PART II, (Special Issue of al-Mukhatabat, Kerwan: Tunesie, Vol. 26,April, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zidani Farid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Hanifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanent Reasoning or Equality in Action. A Plaidoyer for the Play Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansten Klev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91149-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Game-Theoretical Approaches with Constructive Type Theory: Dialogical Strategies, CTT demonstrations and the Axiom of Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucy Fleet. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lucy Fleet, 978-3-319-19062-4. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19063-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01217962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l'orature et l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Zacharie Bowao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-84890-029-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic, Argumentation, Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahid Rahman. Springer, http://www.springer.com/series/11547?detailsPage=titles, 2013, Shahid Rahman, 2214-9120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (Anti-)Realism Debate in the Age of Alternative Logics. (Ed. S Rahman/ M. Marion/ G. Primiero)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primiero Giussepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9789400719224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Sciences and the Unity of Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pombo -Universidade Lisboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Symons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. O. Pombo/ J.M. Torres /J. Symons / S. Rahman. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliele Maria Sievers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1-84890-052-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Realism-Antirealism Debate in the Age of Alternative Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Primiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag, 346 p., 2011, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1923-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to Legal Rationality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Canivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Gabbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acts of Knowledge: History, Philosophy and Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primiero Giussepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">King's College. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dov Gabbay, 978-1-904987-92-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE UNITY OF SCIENCE IN THE ARABIC TRADITION: SCIENCE LOGIC EPISTEMOLOGY AND THEIR INTERACTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Street</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unity, Truth and the Liar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Genot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. , 8, 2008, Logic, Epistemology, and the Unity of Science, 978-1-4020-8467-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh MacColl et la Naissance du Pluralisme Logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond (cfcul-Universidade Lisboa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">College Publications, pp.485, 2008, Cahiers de Logigue et Epistémologie-College Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuadernos de Logica, Epistemologia y Lenguaje (collection edited by Shahid Rahman and Juan Redmond)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">King's College. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh MacColl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">King's College. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dov Gabbay, 9781904987499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Genetics in Contemporary Thinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahid Rahman, Anne Fagot-Largeault, Juan Manuel Torres. Springer, 2007, Shahid Rahman, John Symons</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers de Logique et d'Epistemologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Gabbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahid Rahman. King's College, 2007, Dov Gabbay; Shahid Rahman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Epistemology and the Unity of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00082036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives in Dialogical Logic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rückert (u. Mannheim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kluwer-Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 125, 2001, New Perspectives in Dialogical Logic. (Journal Synthese)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Frege’s Nightmare. A Combination of Intuitionistic, Free and Paraconsistent Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heinrich Wansing. World Scientific, 2001, Essays on Non-Classical Logic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wege zur Vernunft. (éd. par S. Rahman/ K. Buchholz/I. Weber (éd))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchholz Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campus Verlag, 1999, 9783593363042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Über Dialogue protologische Kategorien und andere Seltenheiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3631465831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As-Suhrawardī's Stance on Modalities and the Logic of Presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic, Soul, and World: Essays in Arabic Philosophy in Honor of Tony Street.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.227-270, 2025, 978-90-04-72728-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogical Stance on Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elsevier Reference Collection in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.sciencedirect.com/search?qs=mcconaughey&amp;publicationTitles=782829%2C789136%2C789135%2C785453%2C783229%2C783250%2C781682%2C780341%2C777349%2C313830%2C312634%2C286730%2C282076%2C282678%2C280189%2C278622%2C276841%2C277352%2C273528%2C273471%2C273418%2C273271%2C273262%2C272777%2C273171, 2025, Reference Collection in Social Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088469v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vindicating the Future A Dialogical Stance on Belnap's Approach to Tomorrow's Sea Battle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Architecture and Archaelogy of Modern Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer; Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04148375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical Logic and Constructive Type Theory New Explorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Gallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Architecture and Archeology of Modern Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÊTRE EN DÉSACCORD AVEC LES NORMES DE LA RATIONALITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Boussad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA MECOMPRENSON PRODUCTIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallacies in the Arabic, Byzantine, Hebrew and Latin Traditions. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cesalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leone Gazziero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Trizio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fallacies in the Arabic, Byzantine, Hebrew and Latin Traditions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, In press, 978-2-503-60819-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04367551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside the Logic of Necessity: Deontic Puzzles and 'Breaking' Compound Causal Properties in Islamic Legal Theory and Dialectic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fallacies in the Arabic, Byzantine, Hebrew and Latin Traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols; Brepols, 2023, 978-2-503-60819-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibn Ḥazm on Heteronomous Imperatives. A Landmark in the History of the Logical Analysis of Legal Norms &amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agency, Normative Systems, Artifacts, and Beliefs: Essays in Honour of Risto Hilpinen : Dordrecht : Synthese Library-Springer, pp. 139-171.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Synthese Library</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.&amp;quot;What the Weatherman Said. Enrichment, CTT and the Dialogical Approach to Moderate Contextualism&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In T. López-Soto (ed.), Dialog Systems. A perspective from Language, Logic and Computation. Cham: Springer, pp. 72-109</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Descriptional Propositions in Ibn Sīnā: Elements for a Logical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarepour Mohammad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In S. Rahman &amp; M. Mojtahedi &amp; S. Zarepour (ed.), "Mathematics, Logic and their Philosophies", Cham: Springer, pp. 411-432</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements for a Dialogical Approach on Parallel Reasoning. A Case Study of Spanish Civil Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolors Martinez Cazalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tania Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Christian Nordveit Kvernenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In. S. Rahman, M. Armgardt, H. C. N. Kvernenes (eds), New Developments in Legal Reasoning and Logic: From Ancient Law to Modern Legal Systems. Cham : Springer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Reasoning by Ratio legis in Contemporary Jurisprudence. Elements for a Dialogical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolors Martinez Cazalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tania Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In T. López-Soto (ed.), Dialog Systems. A perspective from Language, Logic and Computation. Cham: Springer, pp. 160-180</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It Ought to be Forbidden! Islamic Heterenomous Imperatives and the Dialogical Forge&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zidani Farid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Barés-Gómez, F. J. Salguero and F. Soler (Ed.), Lógica Conocimiento y Abduccción. Homenaje a Angel Nepomuceno. London: College Publications, pp. 97-114.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibn Ḥazm on Heteronomous Imperatives. A Landmark in the History of the Logical Analysis of Legal Norms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In P. McNamara, A. Jones, M. Brown (eds.) Agency, Normative Systems, Artifacts, and Beliefs: Essays in Honour of Risto Hilpinen : Dordrecht : Synthese Library-Springer. In print</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proverbs as Reasons Under the Talking-Tree. The Dialogical Articulation of Proverbs within the Baule Tradition. .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dango Bernadette Adjoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. In T. López-Soto (ed.), Dialog Systems. A perspective from Language, Logic and Computation. Cham: Springer, 52-71</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Logic of Reasons and Endorsement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Weiss(Ed.), Constructive Semantics, Springer. Cham. Springer, pp. 15-84.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Reasoning and Some Logic After All. The Lessons of the Elders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan-Georg Granström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Farjami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In D. Gabbay, L. Magnani, W. Park and A-V. Pietarinen (eds.) Natural Arguments. A Tribute to John Woods. London: College Publications, pp. 743-780.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Axiom of Choice as Interaction. Brief Remarks on the Principle of Dependent Choices in a Dialogical Setting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In H. Tahiri (ed.), The Philosophers and Mathematics. Dordrecht: Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealizations as Prescriptions and the Role of Fiction in Science. Towards a Formal Semantics. I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Pombo (ed.), Modelos e Imagens (ed.), Lisboa: Fim de Século, pp. 21-43. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelos e Imagens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fim de Século, pp.21-43, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04466935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEALIZATION AS PRESCRIPTIONS AND THE ROLE OF FICTION IN SCIENCE: TOWARDS A FORMAL SEMANTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Pombo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelos é Lugares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171 - 171, 2017, 978-972-754-287-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01465265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and its Game-Theoretical Foundations: The Challenges of the Dialogical Approach to Constructive Type Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radmila Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemology, Knowledge and the Impact of Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epistemic Role of Dependent-Evidence and Leibniz’s Notion of Conditional Right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past and Present Interactions in Legal Reasoning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9783319160214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Dialogue To Dialogue: Conversations and the Dialogical Approach to Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’orature à l’écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-106, 2014, 9781848900295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive Type Theory and the Dialogical Turn.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Mittelstrass, J.; C. von Bülow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogische Logik.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mentis, pp.91-148., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Play Objects and Dialogical Games; Towards a Dialogical Approach to Constructive Type Theory (by S. Rahman, N. Clerbout, Z. MacCauneghey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In P. Allo, V. v. Kerkhove. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modestly radical or radically modes Festschrift for Jean-Paul van Bendegem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9781848900707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encylopedia of Philosophy and Social Sciences (Kaldis, B. (ed.))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publications, Inc., 2013, 9781412986892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefacio: Negación y los orígenes de la lengua escrita. (prefacio para C. Barés Gómez Lógica dinámica epistémica para la evidencialidad negativa. Las partículas negativas en ugarítico).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lógica dinámica epistémica para la evidencialidad negativa. Las partículas negativas en ugarítico (Barés Gomez)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-12, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in the logic of first-degree entailment and tonk. A dialogical Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Primiero et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Realism-Antirealism Debate in the Age of Alternative Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.177-193, 2012, LEUS-Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues and Monologues In Logic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Scarafile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-202, 2012, LAR-Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic of Knowledge. Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Baré Gomez, S.Magnier,F. Salguero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic of Knowledge. Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.i-xv, 2012, Dialogues and Games of Logic. College Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification, unité et identité chez la philosophie de Ibn Sina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Tahiri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Epistémologie dans la Tradition Arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.5-23, 2012, Cahiers de Logique et Epistemologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical logic, Modal logic and Branches and Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan Redmond, Matheiu Fontaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How to Play Dialogues. London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9781848900462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dialogical Semantics for Bonanno's System of Belief Revision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fiutek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rückert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. E. Bour, M. Rebuschi, L. Rollet (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London, College Publications, pp.315-334., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Normal Dialogics for a Wonderful World and More</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Van Benthem et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Age of Alternative Logics (reprint 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.311-336, 2009, LEUS-Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Dialogues and Natural Deduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Primiero et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acts of Knowledge: History and Philosophy of Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.301-336, 2009, College Publictions. Tributes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Major Breakthrough in Scientific Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tahiri (cfcul-Universidade Lisboa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Rahman/T.Street/H. Tahiri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Unity of Science in the Arabic Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-40, 2008, LEUS-Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Games to Dialogues and Back: Towards a General Frame for Validity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Majer et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games: Unifying Logic, Language and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.153-208, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCTION. The Major Breakthrough in Scientific Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Street</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Unity of Science in the Arabic Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01276942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Maccoll and the birth of logical pluralism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dov M. Gabbay and John Woods (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of the History of Logic, Vol. 4 : British Logic in the Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier BV, pp. 533-604., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modo de Prefacio : Frege por él mismo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan Redmond (Trad.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Gottlob Frege, zur Einführung" par Markus Stepanians, Hamburg : Junius Verlag, 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mendoza : UTN, pp.en ligne, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non normal logic for a wonderful world and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. van Benthem, G. Heinzmann et al. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Age of Alternative Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 3, Dordrecht, Kluwer-Springer, p. 311-334., 2006, Logic Epistemology and the Unity of Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On how to be a dialogician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Vanderveken (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic, thought and Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, p. 359-408., 2005, Logic, Epistemology and the Unity of Science (LEUS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogic of just being different. Hintikka's new approach to the notion of episteme and its impact on &amp;quot;second generation&amp;quot; dialogics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Kolak and John Symons (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantifiers, Questions and Quantum Physics. Essays in Honour of Jaakko Hintikka.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, p. 57-187., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dialogical dynamics of adaptive paraconsistency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bendegem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Carnielli, M. Coniglio, I. M. Loffredo D'Ottaviano (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paraconsistency, the logical way to the inconsistent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker, pp.295-322., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Frege's Nightmare: A Combination of Intuitionistic, Free and Paraconsistent Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">essays on non-classical logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elusive link Between Scientific Models and their Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEUX, PREUVES ET LOGIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lógica Dialógica y Teoría Constructiva de Tipos. (First Part-Preprint-3/02/2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05491710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Duration of the Necessary. Avicennan and Post-Avicennan Variations on the Shifting the Range of Modalitiies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04853077v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Avicenna Summons Aristotle and Brandom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amissah Moukama Moussonda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05576678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Remarks On Some Forms Radical Uncertainty May Take Some Lessons of the Elders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05072810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessity and the Logical Turn in Arabic Debate Theory: Ādāb al-Baḥth Encounters Avicenna's Logic of Causation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndoye Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05279622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoría Constructiva de Tipos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Lopez Orellana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radical Dialogician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Good Cobbler, the Good Poet, and the Unseen Bride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04148373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhrawardī's Stance on Modalities and the Logic of Presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATUT ONTOLOGIQUE DU PRÉSENT DANS L’ŒUVRE DE SUHRAWARDĪ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Viva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04159924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Marcacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsifying Foucault? Social Sciences as Instrument of Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04156552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELEMENTS FOR A DIALOGICAL APPROACH ON PARALLEL REASONING. A CASE STUDY OF SPANISH CIVIL LAW MARIA DOLORS MARTÍNEZ CAZALLA TANIA MENÉNDEZ MARTÍN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolors Martinez Cazalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Menendez Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Christian N. Kvernenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the Weatherman Said Enrichment, CTT and the Dialogical Approach to Moderate Contextualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02649104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Vuillemin on the Aristotelian Notion of the Possible and the Master Argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02632303v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARALLEL REASONING BY RATIO LEGIS IN CONTEMPORARY JURISPRUDENCE. ELEMENTS FOR A DIALOGICAL APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolors Martinez Cazalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Menendez Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02423507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the Weatherman Said Enrichment, CTT and the Dialogical Approach to Moderate Contextualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Descriptional Propositions in Ibn Sīnā: Elements for a Logical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Saleh Zarepour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines dialectiques de la syllogistique aristotélicienne. Identité et quantification universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Nzokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsifying Foucault?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibn Ḥazm on Heteronomous Imperatives and Modality. A Landmark in the History of the Logical Analysis of Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01808440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIALOGUES, REASONS AND ENDORSEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01745909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Plural Conceptions of Logic: A Dialogical Framework for the Teaching and Study of Logical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612906v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionals and Legal Reasoning. Elements of a Logic of Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacción Dialógica y Contenido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacción, Lógica y Contenido Diálogos materiales y lenguajes completamente interpretados en la Teoría Constructiva de Tipos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines dialectiques de la syllogistique aristotélicienne. Identité et quantification universelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Nzokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01315118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective Knowledge and the not Dispensability of Epistemic Subjects . Some remarks on Popper's notion of objective knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Genealogía Dialógica de la Igualdad Interacción e Igualdad en la Teoría Constructiva de Tipos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNFOLDING PARALLEL REASONING IN ISLAMIC JURISPRUDENCE (I). Epistemic and Dialectical Meaning within Abū Isḥāq al-Shīrāzī’s System of Co-Relational Inferences of the Occasioning Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265206v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARISTOTE ET LA QUESTION DE LA COMPLETUDE Le modèle formel de Kurt Ebbinghaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the Play Level of Dialogical Logic and What is it Good for. A Pragmatist Perspective on Logical Omniscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230427v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principios fundamentales de la Teoría Constructiva de Tipos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Raíces Dialógicas de la Teoría Constructiva de Tipos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01238172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Very Brief Introduction to Standard Classical and Intuitionistic Dialogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plaidoyer for the Play LeveL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mc Conaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansten Klev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotle's ategorical Syllogisms as Dialectical Games. Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Poincaré y El Ir y Venir de la Filosofía a las Matemáticas Sobre Contenido, Arquitectura Conceptual y Juegos al Alcance Humano. Notas para una Lectura Contemporánea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanent Reasoning or Equality in Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talking about Someone's Objects of Belief Dialogical Language Games, Epistemic Acquisition and Intentional Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoua Bernadette Dango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPÍTULO 2 EL MARCO DIALÓGICO ESTÁNDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues and Defeasible Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04152642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Syllogisme Catégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawusse Kpakpo Akueadotevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completeness of the Tree System for Propositional Classical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01228877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundness of the System of Semantic Trees for Classical Logic based on Fitting and Smullyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01228875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux for Basic Modal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01228873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syllogisme catégorique. Traduit par Mawusse Kpakpo AKUEADOTEVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawusse Kpakpo Akueadotevi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01228907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions basiques de logique modale propositionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01226092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of the CTT Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01228820v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD1165BC"/>
+    <w:nsid w:val="33DE9BE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shahid-rahman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059922435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/search/results/?q=Shahid+Rahman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Shahid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lille3.academia.edu/ShahidRahman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sphere.univ-paris-diderot.fr/spip.php?rubrique144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Rahman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Seck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zidani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Drissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Young" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.8838" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.8833" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10503-020-09526-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barrio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clerbout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crubellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Mcconaughey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2019.1586623" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Redmond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjoua Bernadette Dango" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/theoria.13949" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Jovanovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4013/fsu.2015.161.01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226186v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-013-0287-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150977v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22370/rhv/20132/8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225715v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Salloum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Georg Granstr&#246;m" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4148/1944-3676.1077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216225v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fontaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713249v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Magnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gorisse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10992-010-9164-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Gorisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keiff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/logos-episteme20101125" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.2343" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713300v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric D&#233;gremont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Damien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.559" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713297v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#252;ckert (u. Mannheim)" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713296v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713282v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Carnielli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge R&#252;ckert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischmann (u. Saarland)" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599021v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05284885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blazejewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195039v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Boussad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651337v5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Armgardt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordtveit Kvernenes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Edward Young" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarepour Mohammad Saleh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtahedy Mojtaba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Armgardt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian Kvernenes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadoum Yasmina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149272v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal Muhammad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufi Youcef" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150219v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidani Farid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hanifi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861601v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansten Klev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91149-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319190624" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19063-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219618v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Zacharie Bowao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225473v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primiero Giussepe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/6936" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225989v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pombo -Universidade Lisboa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Torres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Symons" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219626v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliele Maria Sievers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649207v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Primiero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1923-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225993v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Canivez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thiercelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Gabbay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789048195879" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225992v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Tulenheimo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Genot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Street" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Tahiri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781402084041#aboutBook" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Redmond (cfcul-Universidade Lisboa)" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226036v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/cuadernos/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225964v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/philosophy/?00007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fagot-Largeault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225645v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082036v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226082v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/journal/11229" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchholz Kai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Weber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088469v4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/search?qs=mcconaughey&amp;amp;publicationTitles=782829%2C789136%2C789135%2C785453%2C783229%2C783250%2C781682%2C780341%2C777349%2C313830%2C312634%2C286730%2C282076%2C282678%2C280189%2C278622%2C276841%2C277352%2C273528%2C273471%2C273418%2C273271%2C273262%2C272777%2C273171" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148375v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-52411-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144017v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Gallois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/6936" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367551v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cesalli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leone Gazziero" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manekin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Trizio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144090v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144173v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659356v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149219v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolors Martinez Cazalla" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tania Menendez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149202v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149208v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149212v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149912v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian Nordveit Kvernenes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150187v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149214v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dango Bernadette Adjoua" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150181v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150164v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Farjami" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150144v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466935v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465265v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227833v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319265049" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226056v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319160207" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226069v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/cahiers/?00020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/tributes/?00024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226078v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226072v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/cuadernos/?00005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713175v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713166v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713169v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713181v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226080v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/dialogues/?00001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562367v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fiutek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#252;ckert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713198v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713187v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346674v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713232v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tahiri (cfcul-Universidade Lisboa)" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249647v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276942v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195942v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137367v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195931v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195934v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228976v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bendegem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228974v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323960v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204126v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491710v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853077v7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05072810v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279622v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndoye Moussa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377427v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez Orellana" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144109v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148373v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Marcacci" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159924v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260557v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156552v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898073v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Menendez Martin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian N. Kvernenes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02649104v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02632303v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02381959v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saleh Zarepour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423507v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02380627v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02076973v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nzokou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698264v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808440v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745909v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612906v4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651550v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dango" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612603v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330097v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315118v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265206v4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249709v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399594v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230427v5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229579v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226153v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Mc Conaughey" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Clerbout" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238172v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226098v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228879v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229018v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235224v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237969v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228570v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152642v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659665v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawusse Kpakpo Akueadotevi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01228877v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01228875v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01228873v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01228820v3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01228907v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01226092v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shahid-rahman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059922435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/search/results/?q=Shahid+Rahman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Shahid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lille3.academia.edu/ShahidRahman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sphere.univ-paris-diderot.fr/spip.php?rubrique144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Rahman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Seck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zidani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Drissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Young" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.8838" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.8833" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10503-020-09526-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barrio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clerbout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crubellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Mcconaughey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2019.1586623" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Redmond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjoua Bernadette Dango" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/theoria.13949" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Jovanovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4013/fsu.2015.161.01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226186v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-013-0287-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150977v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22370/rhv/20132/8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225715v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Salloum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Georg Granstr&#246;m" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4148/1944-3676.1077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Magnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216225v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fontaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gorisse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10992-010-9164-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Gorisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153506v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153499v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keiff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/logos-episteme20101125" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.2343" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713300v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric D&#233;gremont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Damien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.559" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#252;ckert (u. Mannheim)" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713282v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Carnielli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge R&#252;ckert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischmann (u. Saarland)" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599021v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05284885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blazejewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195039v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Boussad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651337v5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Armgardt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordtveit Kvernenes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Edward Young" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarepour Mohammad Saleh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtahedy Mojtaba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Armgardt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian Kvernenes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadoum Yasmina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149272v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal Muhammad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufi Youcef" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150219v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidani Farid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hanifi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861601v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansten Klev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91149-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319190624" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19063-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219618v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Zacharie Bowao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225473v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primiero Giussepe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/6936" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225989v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pombo -Universidade Lisboa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Torres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Symons" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219626v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliele Maria Sievers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649207v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Primiero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1923-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225993v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Canivez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thiercelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Gabbay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789048195879" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225992v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219634v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Street" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Tahiri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781402084041#aboutBook" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249659v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Tulenheimo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Genot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Redmond (cfcul-Universidade Lisboa)" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226036v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/cuadernos/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225964v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/philosophy/?00007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fagot-Largeault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225645v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082036v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/journal/11229" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226082v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchholz Kai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Weber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144197v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088469v4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/search?qs=mcconaughey&amp;amp;publicationTitles=782829%2C789136%2C789135%2C785453%2C783229%2C783250%2C781682%2C780341%2C777349%2C313830%2C312634%2C286730%2C282076%2C282678%2C280189%2C278622%2C276841%2C277352%2C273528%2C273471%2C273418%2C273271%2C273262%2C272777%2C273171" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148375v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-52411-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144017v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Gallois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/6936" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144090v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367551v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cesalli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leone Gazziero" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manekin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Trizio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144173v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659356v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149212v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149208v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149912v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolors Martinez Cazalla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tania Menendez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian Nordveit Kvernenes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149219v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149202v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150187v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149214v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dango Bernadette Adjoua" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150181v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150164v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Farjami" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150144v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466935v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465265v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227833v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319265049" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226056v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319160207" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226071v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/cahiers/?00020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226069v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/tributes/?00024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226078v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226072v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/cuadernos/?00005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713166v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713169v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713181v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226080v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/dialogues/?00001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562367v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fiutek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#252;ckert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713198v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713187v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tahiri (cfcul-Universidade Lisboa)" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249647v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276942v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346674v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195942v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137367v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195931v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195934v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228976v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bendegem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228974v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323960v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204126v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491710v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853077v7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05576678v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amissah Moukama Moussonda" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05072810v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279622v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndoye Moussa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377427v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez Orellana" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144109v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148373v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260585v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260557v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159924v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144147v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Marcacci" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156552v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898073v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Menendez Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian N. Kvernenes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02649104v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02632303v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423507v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02380627v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02381959v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saleh Zarepour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02076973v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nzokou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698264v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808440v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745909v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612906v4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651550v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dango" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612603v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315118v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249709v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330097v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265206v4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399594v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230427v5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229579v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238172v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226098v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226153v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Mc Conaughey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Clerbout" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228879v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229018v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235224v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228570v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237969v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152642v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659665v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawusse Kpakpo Akueadotevi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01228877v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01228875v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01228873v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01228907v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01226092v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01228820v3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>