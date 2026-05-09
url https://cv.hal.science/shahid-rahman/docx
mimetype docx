--- v1 (2026-04-15)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Shahid Rahman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">shahid-rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059922435</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahid Rahman, né 1956, N. Delhi, nationalité: allemand et argentin/ Professeur de logique et épistémologie. Dépt. Philosophie, Université de Lille3, CNRS, UMR 8163 : STL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur classe exceptionnelle EX : 2 - CNU 17: Philosophie. Changement en 2015 à CNU 72), Prime d’excellence scientifique: 2006-2010, 2010-2014, 2014-18.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titres et diplômes en Europe: Magister in Mathematik, Philosophie und Romanistische Philologie, 1989. Erlangen-Nürnberg Univ. Doktor der Philosophie, Psychologie, Philologie 1993 ; Univ. Saarbrücken. Habilitation für Philosophie, 1997, Univ. Saarbrücken.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reseaux </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/search/results/?q=Shahid+Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_Rahman3 </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-lille3.academia.edu/ShahidRahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">91 (+ 95 ouvrages edités) Publications: 72 articles avec comité de lecture, auteur/éditeur de 19 ouvrages + éditeur de 95 ouvrages dans collections de livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Interaction et la constitution du sens et savoirs Philosophie de la logique / logique constructive, théorie constructive de types, interaction et jeux, le cadre dialogique, logiques non classiques, révision des croyances, théorie de l’argumentation Histoire de la logique/grecque, médiévale, arabe, indienne, XVIII, XIX, XX siècles, logique et rhétorique. Oralité et raisonnement. Épistémologie et philosophie des sciences, philosophie et histoires des mathématiques, philosophie de droit (normativité et loi, jurisprudence et raisonnement ). Philosophie du langage/ pragmatique ; sémantique, conversation et dialogues, grammaire et linguistique computationnelle basée sur la théorie constructive de types. Oralité et signification.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Octobre 2008 : Le King’s Collegue consacre un livre à l’œuvre de S. Rahman . Octobre 2008 : Entry in The International Directory of Logicians. Elsevier-C. Publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes, Boursier de recherches, chercheur et professeur invite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Buenos Aires, Bahia Blanca Mendoza (Argentina), Princeton, Miami, Puerto Rico (USA) ; Campinas ; Rio de Janeiro (Brésil); Max Planck Institut fuer Informatik, Deutsches Zentrum fue Kuenstliche Intelligenz Marburg, (Allemagne), Valparaiso (Chile), Brazaville (Congo), Libreville (Gabon), Lisbon (Portugal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dernières Collaborations internationales:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR Franco Allemand 2012-2014 (Lille (MESHS)/Konstanz): Théorie du Droit et Logique/Jurisprudenz und Logik, Amsterdam (Approches dialogiques dans la Histoire et philosophie de la logique), LACTO (Langage, argumentation et cognition dans les traditions orales), qui fédère plus the 8 universités Africaines, Valparaiso (Chile), San José- San-Francisco (USA), Helsinki (Finlande), Montréal (Canada), Zürich (Suisse), Middlesex-London(RU). Gestion de projets (10): (1) 2004-07: Langue, textes, contextes (MSH-Nord Pas de Calais) (coordinateur : Shahid Rahman). (2) 2003-07: La preuve (MSH-Nord Pas de Calais) (3) 2009-2010 ; Projet pour la AUF avec Libreville : Logique et épistémologie dans les traditions orales . (4) 2009-11: Van Gogh-CNRS Amsterdam/Lille : Dialogical approaches to Logic and History of logic. (5) 2010-11; BQR: Vers une formalisation de la sémantique : le cas des objets abstraits. Avec R. Marin, (6) 2012- Co-gestion de l’axe de recherche ADA de la MESHS en partenariat avec 18 Laboratoires du Nord pas de Calais. (7) 2012-… Co-gestion du programme Langage, argumentation et cognitions dans les traditions orales (LACTO), porté par le Projet ADA et coordonné par l’université Lille 3 en partenariat avec huit universités africaines, (8, 9, 10) Projets émergents avec University of London (2013), (Philosophie Jain), Probativus avec Amsterdam (2014), University of Leiden (Philosphy of CTT).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités à Lille (UMR 8163 : STL, Université de Lille3, MESHS-Nord-Pas de Calais)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> •</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilité d’axe transversal de recherche (2015) su sein de STL : Argumentation • Membre du Conseil du Laboratoire de STL • Membre de l'équipe du projet ANR SÊMAINÔ, porté par L. Gazziero •</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission Scientifique de l'Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteur scientifique du projet ADA (Argumenter, Décider ; Agir) qui fédère 18 centres de recherche de la région. Projet en collaboration avec l’axe de STL Argumentation. • Porteur scientifique du projet LACTO (Langage, Argumentation et Cognitions dans les Traditions Orales) qui fédère 9 universités Africaines. Projet en collaboration avec l’axe de STL Argumentation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités à niveau national</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre élu (2011) du Comité national français d’histoire et de philosophie des sciences rattaché à l’Académie des Sciences • Membre de la Gdr-CNRS de Philosophie des Mathématiques • Membre de la CNU pour la section 72 (Epistémologie et histoire des sciences)  • Membre du conseil scientifique du réseau national des Maison des Sciences de l'Homme (Groupement d'Intérêt Scientifique (GIS)). • Membre du Conseil de Gestion du Centre Eric Weil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Membre élu (2013-) du Centre of Jain Studies at the University of London • Membre élu (2010-) du Centre of History and Philosophy of Sciences at the University of Lisboa • Membre élu (2010-) du Centre of History and Philosophy of Sciences at the University of Lisboa. Membre (2016-) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for the study of Controversies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre de la Gdr-CNRS </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Philosophie des Mathématiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élu (2010-) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsche-Mathematiker-Vereinigung</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses soutenues :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 17 + 1 Habilitation, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théses en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 8 + 1Habilitation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditeur de 5 séries internationales (95 ouvrages edités)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: (1) avec J. Symons (Texas) chez SPRINGER: LOGIC EPISTEMOLOGY AND THE UNITY OF SCIENCE ; (2) chez SPRINGER: INTERDISCIPLINARY APPROACHES TO RATIONALITY. PERSPECTIVES FROM THE HUMANITIES AND THE SOCIAL SCIENCES (3) Avec D. Gabbay chez COLLEGE PUBLICATIONS (King’s College) : CAHIERS DE LOGIQUE ET D’EPISTEMOLOGI ; (4) avec J. Redmond et D. Gabbay chez COLLEGE PUBLICATIONS (King’s College) : CUADERNOS DE LOGICA, EPISTEMOLOGIA Y LENGUAJE; (5) avec N. Clerbout et M. Fontaine THE GAMES OF LOGIC AND DIALOGUES. C. Publications (K. Collegue).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commissions Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Synthese. (2001-2007) ; Philosophia Scientiae; Energeia; Methodos; Journal of Philosophy and Science; Logos & Episteme; Characteristica Universalis Journal; Revista del Instituto de Filosofía. Universidad de Valparaiso ; Exchoresis ; Al-Mukhatabat : Revue philosophique de logique et épistémologie ; Nunya. Philosophie, patrimoine scientifique et technique ; Cahiers Epistémologiques. L’Harmattan; Transversal - International Journal for the Historiography of Science.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 2013 : pour le Le COFECUB, Comité Français d'Évaluation de la Coopération Scientifique et Universitaire avec le Brésil, 2013: Expertise pour le Fonds national de la recherche scientifique (FNRS). 2013-15, ;Expertise pour le Consejo Nacional de Investigaciones Cientificas y Tecnicas de Chile (CONYCYT), 2012 : pour le Fonds de Recherche Scientifique Estonie (Tallinn), 2012 pour le Fonds de Recherche Scientifique : Belgique (FNRS), 2011. pour le Fonds de Recherche Scientifique Estonie (Tartu), 2010 pour le ANR-franco allemand, 2009 Hum.Research Council of Canada (2009), 2009 pour le Austrian Center of Research, C. of Phil. of Science (U. of Lisbon-Portugal); 2009, AERES Président de l’expertise pour l’évaluation de l’IHPST (2009). ANR franco Britannique (2009) ; ANR Retour postdoc Pairs VII. (organismes de recherche, d’évaluation, etc.). (Français)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DIALOGIQUE DE LA PRÉSENCE DE SUHRAWARDĪ ET LES MODALITÉS DÉONTIQUES DANS ET AU-DELÀ DE LA PENSÉE ISLAMIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Humanidades de Valparaiso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04407387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Existence and in Nonexistence: Types, Tokens, and the Analysis of Dawarān as a Test for Causation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodos : savoirs et textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/methodos.8838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation and Arabic Philosophy of Language : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodos : savoirs et textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/methodos.8833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsyad Al-Banjari's Dialectical Model for Integrating Indonesian Traditional Uses into Islamic Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (1), pp.73-99. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10503-020-09526-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Consistency in a Dialogical Framework for Paraconsistent Logic (online 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (5), pp.953-972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01689148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectic, the Dictum de Omni and Ecthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (3), pp.207-233. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01445340.2019.1586623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristote et la question de la completude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01689150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding parallel reasoning in islamic jurisprudence. Epistemic and Dialectical Meaning within Abū Isḥāq al-Shīrāzī’s System of Co-Relational Inferences of the Occasioning Factor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic Sciences and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28, pp.67-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01689074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Epistemology and the not Dispensability of Epistemic Subjects Some remarks on Popper's notion of objective knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Epistémo-logiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Karl Raimund Popper, une épistémologie sans visage et sans rivage - Analyses perspectivistes., 2 (5), pp.25-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacción e Igualdad La interpretación dialógica de la Teoría Constructiva de Tipos Interaction and Equality Dialogical interpretation of Constructive type Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critica, Revista Hispanoamericana de Filosov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (145), pp.49-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionals and Legal Reasoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoua Bernadette Dango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nunya. Philosophie, patrimoine scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armonía Dialógica: tonk, Teoría Constructiva de Tipos y Reglas para Jugadores Anónimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoria: An International Journal for Theory and Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1), pp.27-53. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1387/theoria.13949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogical Take on Martin-Löf’s Proof of the Axiom of Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radmila Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> South American Journal of Logic </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dialogical frame for fictions as hypothetical objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia Unisinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4013/fsu.2015.161.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is wrong about Pereleman-Toulmin's opposition between Legal Reasoning and Logic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Mukhatabat. Trilingual Journal for Logic, Epistemology and Analytic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le problème sul l’opposition que Perelman et Toulmin établissent entre le raisonnement juridique et le raisonnemment logique « ?. Traduit de l’Anglais par Marcel Nguimbi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers-Epistémp-ologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A SEMANTICS FOR THE ARTIFACTUAL THEORY OF FICTION AND BEYOND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-013-0287-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No- Arguments: Denials, Refutations, Negations and the Constitution of Arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Characteristica Universalis Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.18-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“On Dialogues, Predication and Elementary Sentences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Humanidades de Valparaiso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.7-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hintikka's impossible worlds revisited.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Philosophica Fennica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Open Problems in Epistemology, 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Dialogues, Predication and Elementary Sentences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Humanidades de Valparaiso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.1-38. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22370/rhv/20132/8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalite et Predication dans la philosophie d'Ibn Sīnā.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan-Georg Granström</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Mukhatabat. Trilingual Journal for Logic, Epistemology and Analytic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive Type Theory and the Dialogical Approach to Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Baltic International Yearbook of Cognition, Logic and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.1-72. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4148/1944-3676.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leibniz's Notion of Conditional Right and the Dynamics of Public Announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logos &amp; Episteme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limits of Knowledge, pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDIVIDUALITY IN FICTION AND THE CREATIVE ROLE OF THE READER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (262)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldlines and the Artefactual Theory of Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/4 (260), pp.32-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Remarks on MacColl’s Notion of Symbolic Existence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porque somos y no somos dioses: Leibniz, Descartes y contraLógicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eidos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.10-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTEXT-SENSITIVITY IN JAIN PHILOSOPHY. A DIALOGICAL STUDY OF SIDDHARS . IGAN . I'S COMMENTARY ON THE HANDBOOK OF LOGIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophical Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (5), pp.633-662. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10992-010-9164-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique Dialogique: Lecture de un controverse entre logiciens jaîns et grammariens en Inde classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Gorisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/2, pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealizations as Prescriptions and the Role of Fiction in Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/2, pp.123-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leibniz’ Notion of Conditional Right and the Dynamics of Public Announcement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logos &amp; Episteme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on Poincaré's Notion of Mathematical Rigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logos &amp; Episteme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.125-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique, entre logique et rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, CONCEPTS RHÉTORIQUES, RAISONS TOPIQUES, 2 (66), pp.149-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh MacColl's Ontological Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on Poincaré's Notion of Mathematical Rigour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logos and Episteme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, I, (1), pp. 125-132. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/logos-episteme20101125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction, Creation and Fictionality : An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodos : savoirs et textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/methodos.2343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogique Modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exchoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.14-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions et objets arbitraires chez Hugh MacColl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exchoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux, Preuves et Logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exchoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beetle in the Box: Exploring IF-Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dégremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Philosophica Fennica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Truth and Games. Essays in Honour of Gabriel Sandu., 78, pp.91-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogique temporelle et hybridation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp. 17-38. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: “Un desafío para las teorías cognitivas de la competencia lógica: los fundamentos pragmáticos de la semántica de la lógica linear”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscrito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 24 (2), pp. 383-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on Russell on Modalities and Frege on Judgement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogische Modallogik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rückert (u. Mannheim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.243-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives in Dialogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.i-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical Connexive Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rückert (u. Mannheim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 125, pp.105-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogical Approach to Paraconsistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Carnielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 125, pp.201-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ways of Understanding Hugh MacColl's Concept of Symbolic Existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Philosophical Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.35-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die pragmatischen Sinn und Geltungskriterien der Dialogischen Logik beim Beweis des Adjunktionssatzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rückert (u. Mannheim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.145-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON DIALOGUES AND ONTOLOGY THE DIALOGICAL APPROACH TO FREE LOGIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Rückert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischmann (u. Saarland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01465193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boole Algebra in a Contemporary Setting. Boole-Operations, Types as Propositions and Immanent Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599021v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Immanent Reasoning Expressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blazejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On Fallibilism and Its Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University Prague, Sep 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05284885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIALECTIC AND TEMPORALITY IN SUHRAWARDĪ'S USES OF PLENITUDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Boussad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11TH INTERNATIONAL COLLOQUIUM OF THE SIHSPAI "Reason and Nature. Science, Philosophy and Theology in Classical and Post-Classical Islam"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Internationale d’Histoire des Sciences et de la Philosophie Arabes et Islamiques, Sep 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04195039v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hypothetical Nature of Legal Liability and its Temporal Dimension Towards a Dialogical Approach to Causation in Law (First Explorations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERENCE ON FORMAL MODELS OF CAUSATION IN LAW 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hamburg. Prof. Dr. Matthias Armgardt, Jun 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03697031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical Insights on Structural Rules A Plea for the New Old Ways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP ON GAMES IN LOGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TECHNISCHE UNIVERSITÄT WIEN. Prof. C. Fermüller, Jun 2022, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03709363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISAGREEING WITH THE STANDARDS OF RATIONALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALK AT THE UNIVERSITÉ EUROPÉENNE D’ÉTÉ 2022 21 ÉDITION DE L’UNIVERSITÉ EUROPÉENNE D’ÉTÉ DU RÉSEAU OFFRES “ “LA MECOMPREHENSION PRODUCTIVE”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Weil. Prof. Patrice Canivez. Université de Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03717224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhrawardī's Stance on Modalities and his Logic of Presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Arabic Logic in honour of Tony Street</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Berkely, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03651337v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundational studies Logical Principles and Frameworks Meaning Reasoning in Deontic Contexts Applications Legal practice and Computer-Based Modelisations Argumentation Theory Historical perspectives Legal reasoning in Ancient Roman, Arabic, Jewish and Far-East contexts Others contexts . . Keynote Speakers Walter Young and Matthias Armgardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Armgardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordtveit Kvernenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vichy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic, Mathematics and their Philosophies. Cham: Springer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarepour Mohammad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtahedy Mojtaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Developments in Legal Reasoning and Logic From Ancient Law to Modern Legal Systems. Springer: Cham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Armgardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Christian Kvernenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dialogical approach to intuitionistic, classical and basic modal logic. Including a brief introduction to the dialogical take on Constructive Type Theory.. مدخل إلى المقاربة الحوارية لمنطق الرتبة الأولى الكلاسيكي والحدساني والمنطق الموجه القضوي، مع عرض موجز للنظرية البنائية للأنماط</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadoum Yasmina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferences by Parallel Reasoning in Islamic Jurisprudence. Al-Shīrāzī’s Insights into the Dialectical Constitution of Meaning and Knowledge. Cham: Springer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iqbal Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufi Youcef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of parallel reasoning in fikh : Epistemic- and dialectical-meaning in al-Shirazi system of quiyas al-illa. Dirāssa fi al-istidlāl al-mouawāzī fī al-fikh, al-maanā al-maarifī wa al-maanā al djadalī fī nassaq al-illa li Abī Isḥāq al-Shīrāzī. PART I. (Special Issue of al-Mukhatabat, Kerwan: Tunesie, Vol. 25, January, 2018) PART II, (Special Issue of al-Mukhatabat, Kerwan: Tunesie, Vol. 26,April, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zidani Farid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Hanifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanent Reasoning or Equality in Action. A Plaidoyer for the Play Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansten Klev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91149-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Game-Theoretical Approaches with Constructive Type Theory: Dialogical Strategies, CTT demonstrations and the Axiom of Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucy Fleet. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lucy Fleet, 978-3-319-19062-4. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19063-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01217962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l'orature et l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Zacharie Bowao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-84890-029-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic, Argumentation, Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahid Rahman. Springer, http://www.springer.com/series/11547?detailsPage=titles, 2013, Shahid Rahman, 2214-9120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (Anti-)Realism Debate in the Age of Alternative Logics. (Ed. S Rahman/ M. Marion/ G. Primiero)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primiero Giussepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9789400719224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Sciences and the Unity of Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pombo -Universidade Lisboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Symons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. O. Pombo/ J.M. Torres /J. Symons / S. Rahman. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliele Maria Sievers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1-84890-052-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Realism-Antirealism Debate in the Age of Alternative Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Primiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag, 346 p., 2011, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1923-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to Legal Rationality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Canivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Gabbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acts of Knowledge: History, Philosophy and Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primiero Giussepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">King's College. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dov Gabbay, 978-1-904987-92-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE UNITY OF SCIENCE IN THE ARABIC TRADITION: SCIENCE LOGIC EPISTEMOLOGY AND THEIR INTERACTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Street</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unity, Truth and the Liar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Genot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. , 8, 2008, Logic, Epistemology, and the Unity of Science, 978-1-4020-8467-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh MacColl et la Naissance du Pluralisme Logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond (cfcul-Universidade Lisboa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">College Publications, pp.485, 2008, Cahiers de Logigue et Epistémologie-College Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuadernos de Logica, Epistemologia y Lenguaje (collection edited by Shahid Rahman and Juan Redmond)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">King's College. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh MacColl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">King's College. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dov Gabbay, 9781904987499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Genetics in Contemporary Thinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahid Rahman, Anne Fagot-Largeault, Juan Manuel Torres. Springer, 2007, Shahid Rahman, John Symons</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers de Logique et d'Epistemologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Gabbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahid Rahman. King's College, 2007, Dov Gabbay; Shahid Rahman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Epistemology and the Unity of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00082036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives in Dialogical Logic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rückert (u. Mannheim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kluwer-Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 125, 2001, New Perspectives in Dialogical Logic. (Journal Synthese)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Frege’s Nightmare. A Combination of Intuitionistic, Free and Paraconsistent Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heinrich Wansing. World Scientific, 2001, Essays on Non-Classical Logic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wege zur Vernunft. (éd. par S. Rahman/ K. Buchholz/I. Weber (éd))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchholz Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campus Verlag, 1999, 9783593363042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Über Dialogue protologische Kategorien und andere Seltenheiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3631465831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As-Suhrawardī's Stance on Modalities and the Logic of Presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic, Soul, and World: Essays in Arabic Philosophy in Honor of Tony Street.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.227-270, 2025, 978-90-04-72728-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogical Stance on Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elsevier Reference Collection in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.sciencedirect.com/search?qs=mcconaughey&amp;publicationTitles=782829%2C789136%2C789135%2C785453%2C783229%2C783250%2C781682%2C780341%2C777349%2C313830%2C312634%2C286730%2C282076%2C282678%2C280189%2C278622%2C276841%2C277352%2C273528%2C273471%2C273418%2C273271%2C273262%2C272777%2C273171, 2025, Reference Collection in Social Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088469v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vindicating the Future A Dialogical Stance on Belnap's Approach to Tomorrow's Sea Battle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Architecture and Archaelogy of Modern Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer; Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04148375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical Logic and Constructive Type Theory New Explorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Gallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Architecture and Archeology of Modern Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÊTRE EN DÉSACCORD AVEC LES NORMES DE LA RATIONALITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Boussad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA MECOMPRENSON PRODUCTIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallacies in the Arabic, Byzantine, Hebrew and Latin Traditions. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cesalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leone Gazziero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Trizio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fallacies in the Arabic, Byzantine, Hebrew and Latin Traditions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, In press, 978-2-503-60819-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04367551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside the Logic of Necessity: Deontic Puzzles and 'Breaking' Compound Causal Properties in Islamic Legal Theory and Dialectic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fallacies in the Arabic, Byzantine, Hebrew and Latin Traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols; Brepols, 2023, 978-2-503-60819-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibn Ḥazm on Heteronomous Imperatives. A Landmark in the History of the Logical Analysis of Legal Norms &amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agency, Normative Systems, Artifacts, and Beliefs: Essays in Honour of Risto Hilpinen : Dordrecht : Synthese Library-Springer, pp. 139-171.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Synthese Library</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.&amp;quot;What the Weatherman Said. Enrichment, CTT and the Dialogical Approach to Moderate Contextualism&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In T. López-Soto (ed.), Dialog Systems. A perspective from Language, Logic and Computation. Cham: Springer, pp. 72-109</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Descriptional Propositions in Ibn Sīnā: Elements for a Logical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarepour Mohammad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In S. Rahman &amp; M. Mojtahedi &amp; S. Zarepour (ed.), "Mathematics, Logic and their Philosophies", Cham: Springer, pp. 411-432</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements for a Dialogical Approach on Parallel Reasoning. A Case Study of Spanish Civil Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolors Martinez Cazalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tania Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Christian Nordveit Kvernenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In. S. Rahman, M. Armgardt, H. C. N. Kvernenes (eds), New Developments in Legal Reasoning and Logic: From Ancient Law to Modern Legal Systems. Cham : Springer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Reasoning by Ratio legis in Contemporary Jurisprudence. Elements for a Dialogical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolors Martinez Cazalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tania Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In T. López-Soto (ed.), Dialog Systems. A perspective from Language, Logic and Computation. Cham: Springer, pp. 160-180</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It Ought to be Forbidden! Islamic Heterenomous Imperatives and the Dialogical Forge&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zidani Farid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Barés-Gómez, F. J. Salguero and F. Soler (Ed.), Lógica Conocimiento y Abduccción. Homenaje a Angel Nepomuceno. London: College Publications, pp. 97-114.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibn Ḥazm on Heteronomous Imperatives. A Landmark in the History of the Logical Analysis of Legal Norms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In P. McNamara, A. Jones, M. Brown (eds.) Agency, Normative Systems, Artifacts, and Beliefs: Essays in Honour of Risto Hilpinen : Dordrecht : Synthese Library-Springer. In print</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proverbs as Reasons Under the Talking-Tree. The Dialogical Articulation of Proverbs within the Baule Tradition. .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dango Bernadette Adjoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. In T. López-Soto (ed.), Dialog Systems. A perspective from Language, Logic and Computation. Cham: Springer, 52-71</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Logic of Reasons and Endorsement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Weiss(Ed.), Constructive Semantics, Springer. Cham. Springer, pp. 15-84.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Reasoning and Some Logic After All. The Lessons of the Elders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan-Georg Granström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Farjami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In D. Gabbay, L. Magnani, W. Park and A-V. Pietarinen (eds.) Natural Arguments. A Tribute to John Woods. London: College Publications, pp. 743-780.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Axiom of Choice as Interaction. Brief Remarks on the Principle of Dependent Choices in a Dialogical Setting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In H. Tahiri (ed.), The Philosophers and Mathematics. Dordrecht: Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealizations as Prescriptions and the Role of Fiction in Science. Towards a Formal Semantics. I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Pombo (ed.), Modelos e Imagens (ed.), Lisboa: Fim de Século, pp. 21-43. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelos e Imagens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fim de Século, pp.21-43, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04466935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEALIZATION AS PRESCRIPTIONS AND THE ROLE OF FICTION IN SCIENCE: TOWARDS A FORMAL SEMANTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Pombo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelos é Lugares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171 - 171, 2017, 978-972-754-287-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01465265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and its Game-Theoretical Foundations: The Challenges of the Dialogical Approach to Constructive Type Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radmila Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemology, Knowledge and the Impact of Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epistemic Role of Dependent-Evidence and Leibniz’s Notion of Conditional Right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past and Present Interactions in Legal Reasoning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9783319160214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Dialogue To Dialogue: Conversations and the Dialogical Approach to Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’orature à l’écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-106, 2014, 9781848900295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive Type Theory and the Dialogical Turn.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Mittelstrass, J.; C. von Bülow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogische Logik.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mentis, pp.91-148., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Play Objects and Dialogical Games; Towards a Dialogical Approach to Constructive Type Theory (by S. Rahman, N. Clerbout, Z. MacCauneghey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In P. Allo, V. v. Kerkhove. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modestly radical or radically modes Festschrift for Jean-Paul van Bendegem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9781848900707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encylopedia of Philosophy and Social Sciences (Kaldis, B. (ed.))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publications, Inc., 2013, 9781412986892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefacio: Negación y los orígenes de la lengua escrita. (prefacio para C. Barés Gómez Lógica dinámica epistémica para la evidencialidad negativa. Las partículas negativas en ugarítico).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lógica dinámica epistémica para la evidencialidad negativa. Las partículas negativas en ugarítico (Barés Gomez)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-12, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in the logic of first-degree entailment and tonk. A dialogical Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Primiero et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Realism-Antirealism Debate in the Age of Alternative Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.177-193, 2012, LEUS-Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues and Monologues In Logic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Scarafile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-202, 2012, LAR-Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic of Knowledge. Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Baré Gomez, S.Magnier,F. Salguero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic of Knowledge. Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.i-xv, 2012, Dialogues and Games of Logic. College Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification, unité et identité chez la philosophie de Ibn Sina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Tahiri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Epistémologie dans la Tradition Arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.5-23, 2012, Cahiers de Logique et Epistemologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical logic, Modal logic and Branches and Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan Redmond, Matheiu Fontaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How to Play Dialogues. London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9781848900462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dialogical Semantics for Bonanno's System of Belief Revision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fiutek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rückert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. E. Bour, M. Rebuschi, L. Rollet (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London, College Publications, pp.315-334., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Normal Dialogics for a Wonderful World and More</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Van Benthem et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Age of Alternative Logics (reprint 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.311-336, 2009, LEUS-Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Dialogues and Natural Deduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Primiero et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acts of Knowledge: History and Philosophy of Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.301-336, 2009, College Publictions. Tributes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Major Breakthrough in Scientific Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tahiri (cfcul-Universidade Lisboa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Rahman/T.Street/H. Tahiri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Unity of Science in the Arabic Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-40, 2008, LEUS-Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Games to Dialogues and Back: Towards a General Frame for Validity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Majer et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games: Unifying Logic, Language and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.153-208, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCTION. The Major Breakthrough in Scientific Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Street</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Unity of Science in the Arabic Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01276942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Maccoll and the birth of logical pluralism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dov M. Gabbay and John Woods (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of the History of Logic, Vol. 4 : British Logic in the Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier BV, pp. 533-604., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modo de Prefacio : Frege por él mismo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan Redmond (Trad.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Gottlob Frege, zur Einführung" par Markus Stepanians, Hamburg : Junius Verlag, 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mendoza : UTN, pp.en ligne, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non normal logic for a wonderful world and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. van Benthem, G. Heinzmann et al. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Age of Alternative Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 3, Dordrecht, Kluwer-Springer, p. 311-334., 2006, Logic Epistemology and the Unity of Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On how to be a dialogician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Vanderveken (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic, thought and Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, p. 359-408., 2005, Logic, Epistemology and the Unity of Science (LEUS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogic of just being different. Hintikka's new approach to the notion of episteme and its impact on &amp;quot;second generation&amp;quot; dialogics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Kolak and John Symons (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantifiers, Questions and Quantum Physics. Essays in Honour of Jaakko Hintikka.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, p. 57-187., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dialogical dynamics of adaptive paraconsistency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bendegem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Carnielli, M. Coniglio, I. M. Loffredo D'Ottaviano (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paraconsistency, the logical way to the inconsistent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker, pp.295-322., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Frege's Nightmare: A Combination of Intuitionistic, Free and Paraconsistent Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">essays on non-classical logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elusive link Between Scientific Models and their Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEUX, PREUVES ET LOGIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lógica Dialógica y Teoría Constructiva de Tipos. (First Part-Preprint-3/02/2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05491710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Duration of the Necessary. Avicennan and Post-Avicennan Variations on the Shifting the Range of Modalitiies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04853077v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Avicenna Summons Aristotle and Brandom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amissah Moukama Moussonda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05576678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Remarks On Some Forms Radical Uncertainty May Take Some Lessons of the Elders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05072810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessity and the Logical Turn in Arabic Debate Theory: Ādāb al-Baḥth Encounters Avicenna's Logic of Causation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndoye Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05279622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoría Constructiva de Tipos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Lopez Orellana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radical Dialogician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Good Cobbler, the Good Poet, and the Unseen Bride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04148373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhrawardī's Stance on Modalities and the Logic of Presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATUT ONTOLOGIQUE DU PRÉSENT DANS L’ŒUVRE DE SUHRAWARDĪ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Viva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04159924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Marcacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsifying Foucault? Social Sciences as Instrument of Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04156552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELEMENTS FOR A DIALOGICAL APPROACH ON PARALLEL REASONING. A CASE STUDY OF SPANISH CIVIL LAW MARIA DOLORS MARTÍNEZ CAZALLA TANIA MENÉNDEZ MARTÍN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolors Martinez Cazalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Menendez Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Christian N. Kvernenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the Weatherman Said Enrichment, CTT and the Dialogical Approach to Moderate Contextualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02649104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Vuillemin on the Aristotelian Notion of the Possible and the Master Argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02632303v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARALLEL REASONING BY RATIO LEGIS IN CONTEMPORARY JURISPRUDENCE. ELEMENTS FOR A DIALOGICAL APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolors Martinez Cazalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Menendez Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02423507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the Weatherman Said Enrichment, CTT and the Dialogical Approach to Moderate Contextualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Descriptional Propositions in Ibn Sīnā: Elements for a Logical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Saleh Zarepour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines dialectiques de la syllogistique aristotélicienne. Identité et quantification universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Nzokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsifying Foucault?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibn Ḥazm on Heteronomous Imperatives and Modality. A Landmark in the History of the Logical Analysis of Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01808440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIALOGUES, REASONS AND ENDORSEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01745909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Plural Conceptions of Logic: A Dialogical Framework for the Teaching and Study of Logical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612906v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionals and Legal Reasoning. Elements of a Logic of Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacción Dialógica y Contenido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacción, Lógica y Contenido Diálogos materiales y lenguajes completamente interpretados en la Teoría Constructiva de Tipos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines dialectiques de la syllogistique aristotélicienne. Identité et quantification universelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Nzokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01315118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective Knowledge and the not Dispensability of Epistemic Subjects . Some remarks on Popper's notion of objective knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Genealogía Dialógica de la Igualdad Interacción e Igualdad en la Teoría Constructiva de Tipos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNFOLDING PARALLEL REASONING IN ISLAMIC JURISPRUDENCE (I). Epistemic and Dialectical Meaning within Abū Isḥāq al-Shīrāzī’s System of Co-Relational Inferences of the Occasioning Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265206v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARISTOTE ET LA QUESTION DE LA COMPLETUDE Le modèle formel de Kurt Ebbinghaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the Play Level of Dialogical Logic and What is it Good for. A Pragmatist Perspective on Logical Omniscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230427v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principios fundamentales de la Teoría Constructiva de Tipos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Raíces Dialógicas de la Teoría Constructiva de Tipos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01238172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Very Brief Introduction to Standard Classical and Intuitionistic Dialogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plaidoyer for the Play LeveL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mc Conaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansten Klev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotle's ategorical Syllogisms as Dialectical Games. Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Poincaré y El Ir y Venir de la Filosofía a las Matemáticas Sobre Contenido, Arquitectura Conceptual y Juegos al Alcance Humano. Notas para una Lectura Contemporánea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanent Reasoning or Equality in Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talking about Someone's Objects of Belief Dialogical Language Games, Epistemic Acquisition and Intentional Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoua Bernadette Dango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPÍTULO 2 EL MARCO DIALÓGICO ESTÁNDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues and Defeasible Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04152642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Syllogisme Catégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawusse Kpakpo Akueadotevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completeness of the Tree System for Propositional Classical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01228877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundness of the System of Semantic Trees for Classical Logic based on Fitting and Smullyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01228875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux for Basic Modal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01228873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syllogisme catégorique. Traduit par Mawusse Kpakpo AKUEADOTEVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawusse Kpakpo Akueadotevi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01228907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions basiques de logique modale propositionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01226092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of the CTT Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01228820v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Shahid Rahman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">shahid-rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059922435</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahid Rahman, né 1956, N. Delhi, nationalité: allemand et argentin/ Professeur de logique et épistémologie. Dépt. Philosophie, Université de Lille3, CNRS, UMR 8163 : STL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur classe exceptionnelle EX : 2 - CNU 17: Philosophie. Changement en 2015 à CNU 72), Prime d’excellence scientifique: 2006-2010, 2010-2014, 2014-18.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titres et diplômes en Europe: Magister in Mathematik, Philosophie und Romanistische Philologie, 1989. Erlangen-Nürnberg Univ. Doktor der Philosophie, Psychologie, Philologie 1993 ; Univ. Saarbrücken. Habilitation für Philosophie, 1997, Univ. Saarbrücken.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reseaux </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/search/results/?q=Shahid+Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_Rahman3 </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-lille3.academia.edu/ShahidRahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">91 (+ 95 ouvrages edités) Publications: 72 articles avec comité de lecture, auteur/éditeur de 19 ouvrages + éditeur de 95 ouvrages dans collections de livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Interaction et la constitution du sens et savoirs Philosophie de la logique / logique constructive, théorie constructive de types, interaction et jeux, le cadre dialogique, logiques non classiques, révision des croyances, théorie de l’argumentation Histoire de la logique/grecque, médiévale, arabe, indienne, XVIII, XIX, XX siècles, logique et rhétorique. Oralité et raisonnement. Épistémologie et philosophie des sciences, philosophie et histoires des mathématiques, philosophie de droit (normativité et loi, jurisprudence et raisonnement ). Philosophie du langage/ pragmatique ; sémantique, conversation et dialogues, grammaire et linguistique computationnelle basée sur la théorie constructive de types. Oralité et signification.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Octobre 2008 : Le King’s Collegue consacre un livre à l’œuvre de S. Rahman . Octobre 2008 : Entry in The International Directory of Logicians. Elsevier-C. Publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes, Boursier de recherches, chercheur et professeur invite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Buenos Aires, Bahia Blanca Mendoza (Argentina), Princeton, Miami, Puerto Rico (USA) ; Campinas ; Rio de Janeiro (Brésil); Max Planck Institut fuer Informatik, Deutsches Zentrum fue Kuenstliche Intelligenz Marburg, (Allemagne), Valparaiso (Chile), Brazaville (Congo), Libreville (Gabon), Lisbon (Portugal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dernières Collaborations internationales:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR Franco Allemand 2012-2014 (Lille (MESHS)/Konstanz): Théorie du Droit et Logique/Jurisprudenz und Logik, Amsterdam (Approches dialogiques dans la Histoire et philosophie de la logique), LACTO (Langage, argumentation et cognition dans les traditions orales), qui fédère plus the 8 universités Africaines, Valparaiso (Chile), San José- San-Francisco (USA), Helsinki (Finlande), Montréal (Canada), Zürich (Suisse), Middlesex-London(RU). Gestion de projets (10): (1) 2004-07: Langue, textes, contextes (MSH-Nord Pas de Calais) (coordinateur : Shahid Rahman). (2) 2003-07: La preuve (MSH-Nord Pas de Calais) (3) 2009-2010 ; Projet pour la AUF avec Libreville : Logique et épistémologie dans les traditions orales . (4) 2009-11: Van Gogh-CNRS Amsterdam/Lille : Dialogical approaches to Logic and History of logic. (5) 2010-11; BQR: Vers une formalisation de la sémantique : le cas des objets abstraits. Avec R. Marin, (6) 2012- Co-gestion de l’axe de recherche ADA de la MESHS en partenariat avec 18 Laboratoires du Nord pas de Calais. (7) 2012-… Co-gestion du programme Langage, argumentation et cognitions dans les traditions orales (LACTO), porté par le Projet ADA et coordonné par l’université Lille 3 en partenariat avec huit universités africaines, (8, 9, 10) Projets émergents avec University of London (2013), (Philosophie Jain), Probativus avec Amsterdam (2014), University of Leiden (Philosphy of CTT).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités à Lille (UMR 8163 : STL, Université de Lille3, MESHS-Nord-Pas de Calais)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> •</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilité d’axe transversal de recherche (2015) su sein de STL : Argumentation • Membre du Conseil du Laboratoire de STL • Membre de l'équipe du projet ANR SÊMAINÔ, porté par L. Gazziero •</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission Scientifique de l'Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteur scientifique du projet ADA (Argumenter, Décider ; Agir) qui fédère 18 centres de recherche de la région. Projet en collaboration avec l’axe de STL Argumentation. • Porteur scientifique du projet LACTO (Langage, Argumentation et Cognitions dans les Traditions Orales) qui fédère 9 universités Africaines. Projet en collaboration avec l’axe de STL Argumentation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités à niveau national</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre élu (2011) du Comité national français d’histoire et de philosophie des sciences rattaché à l’Académie des Sciences • Membre de la Gdr-CNRS de Philosophie des Mathématiques • Membre de la CNU pour la section 72 (Epistémologie et histoire des sciences)  • Membre du conseil scientifique du réseau national des Maison des Sciences de l'Homme (Groupement d'Intérêt Scientifique (GIS)). • Membre du Conseil de Gestion du Centre Eric Weil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Membre élu (2013-) du Centre of Jain Studies at the University of London • Membre élu (2010-) du Centre of History and Philosophy of Sciences at the University of Lisboa • Membre élu (2010-) du Centre of History and Philosophy of Sciences at the University of Lisboa. Membre (2016-) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for the study of Controversies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre de la Gdr-CNRS </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Philosophie des Mathématiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élu (2010-) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsche-Mathematiker-Vereinigung</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses soutenues :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 17 + 1 Habilitation, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théses en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 8 + 1Habilitation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditeur de 5 séries internationales (95 ouvrages edités)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: (1) avec J. Symons (Texas) chez SPRINGER: LOGIC EPISTEMOLOGY AND THE UNITY OF SCIENCE ; (2) chez SPRINGER: INTERDISCIPLINARY APPROACHES TO RATIONALITY. PERSPECTIVES FROM THE HUMANITIES AND THE SOCIAL SCIENCES (3) Avec D. Gabbay chez COLLEGE PUBLICATIONS (King’s College) : CAHIERS DE LOGIQUE ET D’EPISTEMOLOGI ; (4) avec J. Redmond et D. Gabbay chez COLLEGE PUBLICATIONS (King’s College) : CUADERNOS DE LOGICA, EPISTEMOLOGIA Y LENGUAJE; (5) avec N. Clerbout et M. Fontaine THE GAMES OF LOGIC AND DIALOGUES. C. Publications (K. Collegue).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commissions Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Synthese. (2001-2007) ; Philosophia Scientiae; Energeia; Methodos; Journal of Philosophy and Science; Logos & Episteme; Characteristica Universalis Journal; Revista del Instituto de Filosofía. Universidad de Valparaiso ; Exchoresis ; Al-Mukhatabat : Revue philosophique de logique et épistémologie ; Nunya. Philosophie, patrimoine scientifique et technique ; Cahiers Epistémologiques. L’Harmattan; Transversal - International Journal for the Historiography of Science.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 2013 : pour le Le COFECUB, Comité Français d'Évaluation de la Coopération Scientifique et Universitaire avec le Brésil, 2013: Expertise pour le Fonds national de la recherche scientifique (FNRS). 2013-15, ;Expertise pour le Consejo Nacional de Investigaciones Cientificas y Tecnicas de Chile (CONYCYT), 2012 : pour le Fonds de Recherche Scientifique Estonie (Tallinn), 2012 pour le Fonds de Recherche Scientifique : Belgique (FNRS), 2011. pour le Fonds de Recherche Scientifique Estonie (Tartu), 2010 pour le ANR-franco allemand, 2009 Hum.Research Council of Canada (2009), 2009 pour le Austrian Center of Research, C. of Phil. of Science (U. of Lisbon-Portugal); 2009, AERES Président de l’expertise pour l’évaluation de l’IHPST (2009). ANR franco Britannique (2009) ; ANR Retour postdoc Pairs VII. (organismes de recherche, d’évaluation, etc.). (Français)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DIALOGIQUE DE LA PRÉSENCE DE SUHRAWARDĪ ET LES MODALITÉS DÉONTIQUES DANS ET AU-DELÀ DE LA PENSÉE ISLAMIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Humanidades de Valparaiso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04407387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Existence and in Nonexistence: Types, Tokens, and the Analysis of Dawarān as a Test for Causation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodos : savoirs et textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/methodos.8838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation and Arabic Philosophy of Language : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodos : savoirs et textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/methodos.8833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsyad Al-Banjari's Dialectical Model for Integrating Indonesian Traditional Uses into Islamic Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (1), pp.73-99. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10503-020-09526-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Consistency in a Dialogical Framework for Paraconsistent Logic (online 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (5), pp.953-972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01689148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectic, the Dictum de Omni and Ecthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (3), pp.207-233. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01445340.2019.1586623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristote et la question de la completude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01689150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding parallel reasoning in islamic jurisprudence. Epistemic and Dialectical Meaning within Abū Isḥāq al-Shīrāzī’s System of Co-Relational Inferences of the Occasioning Factor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic Sciences and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28, pp.67-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01689074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Epistemology and the not Dispensability of Epistemic Subjects Some remarks on Popper's notion of objective knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Epistémo-logiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Karl Raimund Popper, une épistémologie sans visage et sans rivage - Analyses perspectivistes., 2 (5), pp.25-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacción e Igualdad La interpretación dialógica de la Teoría Constructiva de Tipos Interaction and Equality Dialogical interpretation of Constructive type Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critica, Revista Hispanoamericana de Filosov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (145), pp.49-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionals and Legal Reasoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoua Bernadette Dango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nunya. Philosophie, patrimoine scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armonía Dialógica: tonk, Teoría Constructiva de Tipos y Reglas para Jugadores Anónimos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoria: An International Journal for Theory and Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1), pp.27-53. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1387/theoria.13949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogical Take on Martin-Löf’s Proof of the Axiom of Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radmila Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> South American Journal of Logic </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dialogical frame for fictions as hypothetical objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia Unisinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4013/fsu.2015.161.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is wrong about Pereleman-Toulmin's opposition between Legal Reasoning and Logic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Mukhatabat. Trilingual Journal for Logic, Epistemology and Analytic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le problème sul l’opposition que Perelman et Toulmin établissent entre le raisonnement juridique et le raisonnemment logique « ?. Traduit de l’Anglais par Marcel Nguimbi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers-Epistémp-ologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A SEMANTICS FOR THE ARTIFACTUAL THEORY OF FICTION AND BEYOND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-013-0287-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No- Arguments: Denials, Refutations, Negations and the Constitution of Arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Characteristica Universalis Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.18-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“On Dialogues, Predication and Elementary Sentences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Humanidades de Valparaiso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.7-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hintikka's impossible worlds revisited.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Philosophica Fennica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Open Problems in Epistemology, 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Dialogues, Predication and Elementary Sentences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Humanidades de Valparaiso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.1-38. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22370/rhv/20132/8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalite et Predication dans la philosophie d'Ibn Sīnā.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan-Georg Granström</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Mukhatabat. Trilingual Journal for Logic, Epistemology and Analytic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive Type Theory and the Dialogical Approach to Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Baltic International Yearbook of Cognition, Logic and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.1-72. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4148/1944-3676.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leibniz's Notion of Conditional Right and the Dynamics of Public Announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logos &amp; Episteme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limits of Knowledge, pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldlines and the Artefactual Theory of Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/4 (260), pp.32-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDIVIDUALITY IN FICTION AND THE CREATIVE ROLE OF THE READER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (262)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Remarks on MacColl’s Notion of Symbolic Existence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porque somos y no somos dioses: Leibniz, Descartes y contraLógicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eidos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.10-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTEXT-SENSITIVITY IN JAIN PHILOSOPHY. A DIALOGICAL STUDY OF SIDDHARS . IGAN . I'S COMMENTARY ON THE HANDBOOK OF LOGIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophical Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (5), pp.633-662. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10992-010-9164-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique Dialogique: Lecture de un controverse entre logiciens jaîns et grammariens en Inde classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Gorisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/2, pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealizations as Prescriptions and the Role of Fiction in Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/2, pp.123-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leibniz’ Notion of Conditional Right and the Dynamics of Public Announcement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logos &amp; Episteme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on Poincaré's Notion of Mathematical Rigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logos &amp; Episteme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.125-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique, entre logique et rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, CONCEPTS RHÉTORIQUES, RAISONS TOPIQUES, 2 (66), pp.149-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh MacColl's Ontological Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on Poincaré's Notion of Mathematical Rigour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logos and Episteme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, I, (1), pp. 125-132. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/logos-episteme20101125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction, Creation and Fictionality : An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodos : savoirs et textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/methodos.2343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogique Modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exchoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.14-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions et objets arbitraires chez Hugh MacColl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exchoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux, Preuves et Logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">exchoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beetle in the Box: Exploring IF-Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dégremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Philosophica Fennica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Truth and Games. Essays in Honour of Gabriel Sandu., 78, pp.91-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogique temporelle et hybridation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp. 17-38. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: “Un desafío para las teorías cognitivas de la competencia lógica: los fundamentos pragmáticos de la semántica de la lógica linear”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscrito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 24 (2), pp. 383-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogische Modallogik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rückert (u. Mannheim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.243-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on Russell on Modalities and Frege on Judgement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives in Dialogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.i-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical Connexive Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rückert (u. Mannheim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 125, pp.105-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogical Approach to Paraconsistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Carnielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 125, pp.201-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ways of Understanding Hugh MacColl's Concept of Symbolic Existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Philosophical Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.35-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die pragmatischen Sinn und Geltungskriterien der Dialogischen Logik beim Beweis des Adjunktionssatzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rückert (u. Mannheim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.145-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON DIALOGUES AND ONTOLOGY THE DIALOGICAL APPROACH TO FREE LOGIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Rückert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischmann (u. Saarland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01465193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boole Algebra in a Contemporary Setting. Boole-Operations, Types as Propositions and Immanent Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599021v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Immanent Reasoning Expressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blazejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On Fallibilism and Its Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University Prague, Sep 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05284885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIALECTIC AND TEMPORALITY IN SUHRAWARDĪ'S USES OF PLENITUDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Boussad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11TH INTERNATIONAL COLLOQUIUM OF THE SIHSPAI "Reason and Nature. Science, Philosophy and Theology in Classical and Post-Classical Islam"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Internationale d’Histoire des Sciences et de la Philosophie Arabes et Islamiques, Sep 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04195039v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hypothetical Nature of Legal Liability and its Temporal Dimension Towards a Dialogical Approach to Causation in Law (First Explorations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERENCE ON FORMAL MODELS OF CAUSATION IN LAW 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hamburg. Prof. Dr. Matthias Armgardt, Jun 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03697031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical Insights on Structural Rules A Plea for the New Old Ways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP ON GAMES IN LOGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TECHNISCHE UNIVERSITÄT WIEN. Prof. C. Fermüller, Jun 2022, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03709363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISAGREEING WITH THE STANDARDS OF RATIONALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALK AT THE UNIVERSITÉ EUROPÉENNE D’ÉTÉ 2022 21 ÉDITION DE L’UNIVERSITÉ EUROPÉENNE D’ÉTÉ DU RÉSEAU OFFRES “ “LA MECOMPREHENSION PRODUCTIVE”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Weil. Prof. Patrice Canivez. Université de Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03717224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhrawardī's Stance on Modalities and his Logic of Presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Arabic Logic in honour of Tony Street</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Berkely, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03651337v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundational studies Logical Principles and Frameworks Meaning Reasoning in Deontic Contexts Applications Legal practice and Computer-Based Modelisations Argumentation Theory Historical perspectives Legal reasoning in Ancient Roman, Arabic, Jewish and Far-East contexts Others contexts . . Keynote Speakers Walter Young and Matthias Armgardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Armgardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordtveit Kvernenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vichy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic, Mathematics and their Philosophies. Cham: Springer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarepour Mohammad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtahedy Mojtaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Developments in Legal Reasoning and Logic From Ancient Law to Modern Legal Systems. Springer: Cham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Armgardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Christian Kvernenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dialogical approach to intuitionistic, classical and basic modal logic. Including a brief introduction to the dialogical take on Constructive Type Theory.. مدخل إلى المقاربة الحوارية لمنطق الرتبة الأولى الكلاسيكي والحدساني والمنطق الموجه القضوي، مع عرض موجز للنظرية البنائية للأنماط</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadoum Yasmina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferences by Parallel Reasoning in Islamic Jurisprudence. Al-Shīrāzī’s Insights into the Dialectical Constitution of Meaning and Knowledge. Cham: Springer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iqbal Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufi Youcef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of parallel reasoning in fikh : Epistemic- and dialectical-meaning in al-Shirazi system of quiyas al-illa. Dirāssa fi al-istidlāl al-mouawāzī fī al-fikh, al-maanā al-maarifī wa al-maanā al djadalī fī nassaq al-illa li Abī Isḥāq al-Shīrāzī. PART I. (Special Issue of al-Mukhatabat, Kerwan: Tunesie, Vol. 25, January, 2018) PART II, (Special Issue of al-Mukhatabat, Kerwan: Tunesie, Vol. 26,April, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zidani Farid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Hanifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanent Reasoning or Equality in Action. A Plaidoyer for the Play Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansten Klev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91149-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Game-Theoretical Approaches with Constructive Type Theory: Dialogical Strategies, CTT demonstrations and the Axiom of Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucy Fleet. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lucy Fleet, 978-3-319-19062-4. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19063-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01217962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l'orature et l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Zacharie Bowao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-84890-029-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic, Argumentation, Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahid Rahman. Springer, http://www.springer.com/series/11547?detailsPage=titles, 2013, Shahid Rahman, 2214-9120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (Anti-)Realism Debate in the Age of Alternative Logics. (Ed. S Rahman/ M. Marion/ G. Primiero)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primiero Giussepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9789400719224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Sciences and the Unity of Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pombo -Universidade Lisboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Symons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. O. Pombo/ J.M. Torres /J. Symons / S. Rahman. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliele Maria Sievers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1-84890-052-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Realism-Antirealism Debate in the Age of Alternative Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Primiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag, 346 p., 2011, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1923-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to Legal Rationality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Canivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Gabbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acts of Knowledge: History, Philosophy and Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primiero Giussepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">King's College. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dov Gabbay, 978-1-904987-92-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE UNITY OF SCIENCE IN THE ARABIC TRADITION: SCIENCE LOGIC EPISTEMOLOGY AND THEIR INTERACTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Street</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unity, Truth and the Liar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Genot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. , 8, 2008, Logic, Epistemology, and the Unity of Science, 978-1-4020-8467-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh MacColl et la Naissance du Pluralisme Logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond (cfcul-Universidade Lisboa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">College Publications, pp.485, 2008, Cahiers de Logigue et Epistémologie-College Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuadernos de Logica, Epistemologia y Lenguaje (collection edited by Shahid Rahman and Juan Redmond)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">King's College. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh MacColl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">King's College. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dov Gabbay, 9781904987499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers de Logique et d'Epistemologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Gabbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahid Rahman. King's College, 2007, Dov Gabbay; Shahid Rahman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Genetics in Contemporary Thinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahid Rahman, Anne Fagot-Largeault, Juan Manuel Torres. Springer, 2007, Shahid Rahman, John Symons</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Epistemology and the Unity of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00082036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives in Dialogical Logic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rückert (u. Mannheim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kluwer-Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 125, 2001, New Perspectives in Dialogical Logic. (Journal Synthese)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Frege’s Nightmare. A Combination of Intuitionistic, Free and Paraconsistent Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heinrich Wansing. World Scientific, 2001, Essays on Non-Classical Logic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wege zur Vernunft. (éd. par S. Rahman/ K. Buchholz/I. Weber (éd))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchholz Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campus Verlag, 1999, 9783593363042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Über Dialogue protologische Kategorien und andere Seltenheiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3631465831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As-Suhrawardī's Stance on Modalities and the Logic of Presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic, Soul, and World: Essays in Arabic Philosophy in Honor of Tony Street.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.227-270, 2025, 978-90-04-72728-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogical Stance on Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elsevier Reference Collection in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.sciencedirect.com/search?qs=mcconaughey&amp;publicationTitles=782829%2C789136%2C789135%2C785453%2C783229%2C783250%2C781682%2C780341%2C777349%2C313830%2C312634%2C286730%2C282076%2C282678%2C280189%2C278622%2C276841%2C277352%2C273528%2C273471%2C273418%2C273271%2C273262%2C272777%2C273171, 2025, Reference Collection in Social Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088469v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vindicating the Future A Dialogical Stance on Belnap's Approach to Tomorrow's Sea Battle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Architecture and Archaelogy of Modern Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer; Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04148375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical Logic and Constructive Type Theory New Explorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Gallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Architecture and Archeology of Modern Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÊTRE EN DÉSACCORD AVEC LES NORMES DE LA RATIONALITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Boussad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA MECOMPRENSON PRODUCTIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallacies in the Arabic, Byzantine, Hebrew and Latin Traditions. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cesalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leone Gazziero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Trizio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fallacies in the Arabic, Byzantine, Hebrew and Latin Traditions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, In press, 978-2-503-60819-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04367551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside the Logic of Necessity: Deontic Puzzles and 'Breaking' Compound Causal Properties in Islamic Legal Theory and Dialectic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fallacies in the Arabic, Byzantine, Hebrew and Latin Traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols; Brepols, 2023, 978-2-503-60819-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibn Ḥazm on Heteronomous Imperatives. A Landmark in the History of the Logical Analysis of Legal Norms &amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agency, Normative Systems, Artifacts, and Beliefs: Essays in Honour of Risto Hilpinen : Dordrecht : Synthese Library-Springer, pp. 139-171.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Synthese Library</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.&amp;quot;What the Weatherman Said. Enrichment, CTT and the Dialogical Approach to Moderate Contextualism&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In T. López-Soto (ed.), Dialog Systems. A perspective from Language, Logic and Computation. Cham: Springer, pp. 72-109</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Descriptional Propositions in Ibn Sīnā: Elements for a Logical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarepour Mohammad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In S. Rahman &amp; M. Mojtahedi &amp; S. Zarepour (ed.), "Mathematics, Logic and their Philosophies", Cham: Springer, pp. 411-432</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements for a Dialogical Approach on Parallel Reasoning. A Case Study of Spanish Civil Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolors Martinez Cazalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tania Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Christian Nordveit Kvernenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In. S. Rahman, M. Armgardt, H. C. N. Kvernenes (eds), New Developments in Legal Reasoning and Logic: From Ancient Law to Modern Legal Systems. Cham : Springer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Reasoning by Ratio legis in Contemporary Jurisprudence. Elements for a Dialogical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolors Martinez Cazalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tania Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In T. López-Soto (ed.), Dialog Systems. A perspective from Language, Logic and Computation. Cham: Springer, pp. 160-180</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It Ought to be Forbidden! Islamic Heterenomous Imperatives and the Dialogical Forge&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zidani Farid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Barés-Gómez, F. J. Salguero and F. Soler (Ed.), Lógica Conocimiento y Abduccción. Homenaje a Angel Nepomuceno. London: College Publications, pp. 97-114.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibn Ḥazm on Heteronomous Imperatives. A Landmark in the History of the Logical Analysis of Legal Norms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In P. McNamara, A. Jones, M. Brown (eds.) Agency, Normative Systems, Artifacts, and Beliefs: Essays in Honour of Risto Hilpinen : Dordrecht : Synthese Library-Springer. In print</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proverbs as Reasons Under the Talking-Tree. The Dialogical Articulation of Proverbs within the Baule Tradition. .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dango Bernadette Adjoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. In T. López-Soto (ed.), Dialog Systems. A perspective from Language, Logic and Computation. Cham: Springer, 52-71</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Logic of Reasons and Endorsement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Weiss(Ed.), Constructive Semantics, Springer. Cham. Springer, pp. 15-84.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Reasoning and Some Logic After All. The Lessons of the Elders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan-Georg Granström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Farjami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In D. Gabbay, L. Magnani, W. Park and A-V. Pietarinen (eds.) Natural Arguments. A Tribute to John Woods. London: College Publications, pp. 743-780.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Axiom of Choice as Interaction. Brief Remarks on the Principle of Dependent Choices in a Dialogical Setting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In H. Tahiri (ed.), The Philosophers and Mathematics. Dordrecht: Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealizations as Prescriptions and the Role of Fiction in Science. Towards a Formal Semantics. I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Pombo (ed.), Modelos e Imagens (ed.), Lisboa: Fim de Século, pp. 21-43. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelos e Imagens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fim de Século, pp.21-43, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04466935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEALIZATION AS PRESCRIPTIONS AND THE ROLE OF FICTION IN SCIENCE: TOWARDS A FORMAL SEMANTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Pombo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelos é Lugares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171 - 171, 2017, 978-972-754-287-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01465265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and its Game-Theoretical Foundations: The Challenges of the Dialogical Approach to Constructive Type Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radmila Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemology, Knowledge and the Impact of Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epistemic Role of Dependent-Evidence and Leibniz’s Notion of Conditional Right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past and Present Interactions in Legal Reasoning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9783319160214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Dialogue To Dialogue: Conversations and the Dialogical Approach to Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’orature à l’écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-106, 2014, 9781848900295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive Type Theory and the Dialogical Turn.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Mittelstrass, J.; C. von Bülow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogische Logik.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mentis, pp.91-148., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Play Objects and Dialogical Games; Towards a Dialogical Approach to Constructive Type Theory (by S. Rahman, N. Clerbout, Z. MacCauneghey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In P. Allo, V. v. Kerkhove. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modestly radical or radically modes Festschrift for Jean-Paul van Bendegem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9781848900707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encylopedia of Philosophy and Social Sciences (Kaldis, B. (ed.))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publications, Inc., 2013, 9781412986892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefacio: Negación y los orígenes de la lengua escrita. (prefacio para C. Barés Gómez Lógica dinámica epistémica para la evidencialidad negativa. Las partículas negativas en ugarítico).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lógica dinámica epistémica para la evidencialidad negativa. Las partículas negativas en ugarítico (Barés Gomez)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-12, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in the logic of first-degree entailment and tonk. A dialogical Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Primiero et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Realism-Antirealism Debate in the Age of Alternative Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.177-193, 2012, LEUS-Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues and Monologues In Logic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Scarafile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-202, 2012, LAR-Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic of Knowledge. Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Baré Gomez, S.Magnier,F. Salguero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic of Knowledge. Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.i-xv, 2012, Dialogues and Games of Logic. College Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification, unité et identité chez la philosophie de Ibn Sina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Tahiri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Epistémologie dans la Tradition Arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.5-23, 2012, Cahiers de Logique et Epistemologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogical logic, Modal logic and Branches and Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan Redmond, Matheiu Fontaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How to Play Dialogues. London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9781848900462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dialogical Semantics for Bonanno's System of Belief Revision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fiutek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rückert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. E. Bour, M. Rebuschi, L. Rollet (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London, College Publications, pp.315-334., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Normal Dialogics for a Wonderful World and More</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Van Benthem et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Age of Alternative Logics (reprint 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.311-336, 2009, LEUS-Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Dialogues and Natural Deduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Primiero et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acts of Knowledge: History and Philosophy of Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.301-336, 2009, College Publictions. Tributes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Major Breakthrough in Scientific Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tahiri (cfcul-Universidade Lisboa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Rahman/T.Street/H. Tahiri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Unity of Science in the Arabic Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-40, 2008, LEUS-Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Games to Dialogues and Back: Towards a General Frame for Validity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Majer et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games: Unifying Logic, Language and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.153-208, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCTION. The Major Breakthrough in Scientific Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Street</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Unity of Science in the Arabic Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01276942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Maccoll and the birth of logical pluralism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dov M. Gabbay and John Woods (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of the History of Logic, Vol. 4 : British Logic in the Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier BV, pp. 533-604., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modo de Prefacio : Frege por él mismo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan Redmond (Trad.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Gottlob Frege, zur Einführung" par Markus Stepanians, Hamburg : Junius Verlag, 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mendoza : UTN, pp.en ligne, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non normal logic for a wonderful world and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. van Benthem, G. Heinzmann et al. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Age of Alternative Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 3, Dordrecht, Kluwer-Springer, p. 311-334., 2006, Logic Epistemology and the Unity of Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On how to be a dialogician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Vanderveken (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic, thought and Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, p. 359-408., 2005, Logic, Epistemology and the Unity of Science (LEUS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogic of just being different. Hintikka's new approach to the notion of episteme and its impact on &amp;quot;second generation&amp;quot; dialogics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Kolak and John Symons (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantifiers, Questions and Quantum Physics. Essays in Honour of Jaakko Hintikka.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, p. 57-187., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dialogical dynamics of adaptive paraconsistency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bendegem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Carnielli, M. Coniglio, I. M. Loffredo D'Ottaviano (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paraconsistency, the logical way to the inconsistent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker, pp.295-322., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Frege's Nightmare: A Combination of Intuitionistic, Free and Paraconsistent Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">essays on non-classical logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elusive link Between Scientific Models and their Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEUX, PREUVES ET LOGIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lógica Dialógica y Teoría Constructiva de Tipos. (First Part-Preprint-3/02/2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05491710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Duration of the Necessary. Avicennan and Post-Avicennan Variations on the Shifting the Range of Modalitiies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04853077v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Avicenna Summons Aristotle and Brandom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amissah Moukama Moussonda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05576678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Remarks On Some Forms Radical Uncertainty May Take Some Lessons of the Elders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05072810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessity and the Logical Turn in Arabic Debate Theory: Ādāb al-Baḥth Encounters Avicenna's Logic of Causation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndoye Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05279622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoría Constructiva de Tipos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Lopez Orellana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radical Dialogician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Good Cobbler, the Good Poet, and the Unseen Bride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04148373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhrawardī's Stance on Modalities and the Logic of Presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATUT ONTOLOGIQUE DU PRÉSENT DANS L’ŒUVRE DE SUHRAWARDĪ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Viva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04159924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Marcacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04144147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsifying Foucault? Social Sciences as Instrument of Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04156552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELEMENTS FOR A DIALOGICAL APPROACH ON PARALLEL REASONING. A CASE STUDY OF SPANISH CIVIL LAW MARIA DOLORS MARTÍNEZ CAZALLA TANIA MENÉNDEZ MARTÍN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolors Martinez Cazalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Menendez Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Christian N. Kvernenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the Weatherman Said Enrichment, CTT and the Dialogical Approach to Moderate Contextualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02649104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Vuillemin on the Aristotelian Notion of the Possible and the Master Argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02632303v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARALLEL REASONING BY RATIO LEGIS IN CONTEMPORARY JURISPRUDENCE. ELEMENTS FOR A DIALOGICAL APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolors Martinez Cazalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Menendez Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02423507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the Weatherman Said Enrichment, CTT and the Dialogical Approach to Moderate Contextualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Descriptional Propositions in Ibn Sīnā: Elements for a Logical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Saleh Zarepour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines dialectiques de la syllogistique aristotélicienne. Identité et quantification universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Nzokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falsifying Foucault?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibn Ḥazm on Heteronomous Imperatives and Modality. A Landmark in the History of the Logical Analysis of Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Edward Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01808440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIALOGUES, REASONS AND ENDORSEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01745909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Plural Conceptions of Logic: A Dialogical Framework for the Teaching and Study of Logical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612906v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionals and Legal Reasoning. Elements of a Logic of Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacción Dialógica y Contenido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacción, Lógica y Contenido Diálogos materiales y lenguajes completamente interpretados en la Teoría Constructiva de Tipos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines dialectiques de la syllogistique aristotélicienne. Identité et quantification universelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Nzokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01315118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective Knowledge and the not Dispensability of Epistemic Subjects . Some remarks on Popper's notion of objective knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Genealogía Dialógica de la Igualdad Interacción e Igualdad en la Teoría Constructiva de Tipos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Redmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNFOLDING PARALLEL REASONING IN ISLAMIC JURISPRUDENCE (I). Epistemic and Dialectical Meaning within Abū Isḥāq al-Shīrāzī’s System of Co-Relational Inferences of the Occasioning Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265206v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARISTOTE ET LA QUESTION DE LA COMPLETUDE Le modèle formel de Kurt Ebbinghaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the Play Level of Dialogical Logic and What is it Good for. A Pragmatist Perspective on Logical Omniscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230427v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principios fundamentales de la Teoría Constructiva de Tipos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Raíces Dialógicas de la Teoría Constructiva de Tipos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01238172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Very Brief Introduction to Standard Classical and Intuitionistic Dialogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plaidoyer for the Play LeveL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mc Conaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansten Klev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotle's ategorical Syllogisms as Dialectical Games. Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Poincaré y El Ir y Venir de la Filosofía a las Matemáticas Sobre Contenido, Arquitectura Conceptual y Juegos al Alcance Humano. Notas para una Lectura Contemporánea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanent Reasoning or Equality in Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talking about Someone's Objects of Belief Dialogical Language Games, Epistemic Acquisition and Intentional Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoua Bernadette Dango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPÍTULO 2 EL MARCO DIALÓGICO ESTÁNDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues and Defeasible Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04152642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Syllogisme Catégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawusse Kpakpo Akueadotevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mcconaughey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completeness of the Tree System for Propositional Classical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01228877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundness of the System of Semantic Trees for Classical Logic based on Fitting and Smullyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01228875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux for Basic Modal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01228873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syllogisme catégorique. Traduit par Mawusse Kpakpo AKUEADOTEVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawusse Kpakpo Akueadotevi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01228907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions basiques de logique modale propositionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01226092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of the CTT Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clerbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01228820v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33DE9BE7"/>
+    <w:nsid w:val="E9672B29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shahid-rahman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059922435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/search/results/?q=Shahid+Rahman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Shahid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lille3.academia.edu/ShahidRahman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sphere.univ-paris-diderot.fr/spip.php?rubrique144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Rahman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Seck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zidani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Drissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Young" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.8838" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.8833" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10503-020-09526-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barrio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clerbout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crubellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Mcconaughey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2019.1586623" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Redmond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjoua Bernadette Dango" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/theoria.13949" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Jovanovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4013/fsu.2015.161.01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226186v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-013-0287-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150977v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22370/rhv/20132/8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225715v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Salloum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Georg Granstr&#246;m" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4148/1944-3676.1077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Magnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216225v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fontaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gorisse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10992-010-9164-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Gorisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153506v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153499v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keiff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/logos-episteme20101125" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.2343" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713300v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric D&#233;gremont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Damien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.559" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#252;ckert (u. Mannheim)" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713282v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Carnielli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge R&#252;ckert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischmann (u. Saarland)" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599021v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05284885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blazejewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195039v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Boussad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651337v5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Armgardt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordtveit Kvernenes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Edward Young" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarepour Mohammad Saleh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtahedy Mojtaba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Armgardt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian Kvernenes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadoum Yasmina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149272v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal Muhammad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufi Youcef" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150219v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidani Farid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hanifi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861601v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansten Klev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91149-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319190624" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19063-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219618v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Zacharie Bowao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225473v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primiero Giussepe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/6936" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225989v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pombo -Universidade Lisboa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Torres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Symons" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219626v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliele Maria Sievers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649207v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Primiero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1923-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225993v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Canivez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thiercelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Gabbay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789048195879" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225992v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219634v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Street" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Tahiri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781402084041#aboutBook" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249659v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Tulenheimo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Genot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Redmond (cfcul-Universidade Lisboa)" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226036v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/cuadernos/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225964v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/philosophy/?00007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fagot-Largeault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225645v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082036v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/journal/11229" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226082v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchholz Kai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Weber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144197v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088469v4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/search?qs=mcconaughey&amp;amp;publicationTitles=782829%2C789136%2C789135%2C785453%2C783229%2C783250%2C781682%2C780341%2C777349%2C313830%2C312634%2C286730%2C282076%2C282678%2C280189%2C278622%2C276841%2C277352%2C273528%2C273471%2C273418%2C273271%2C273262%2C272777%2C273171" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148375v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-52411-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144017v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Gallois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/6936" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144090v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367551v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cesalli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leone Gazziero" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manekin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Trizio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144173v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659356v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149212v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149208v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149912v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolors Martinez Cazalla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tania Menendez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian Nordveit Kvernenes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149219v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149202v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150187v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149214v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dango Bernadette Adjoua" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150181v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150164v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Farjami" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150144v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466935v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465265v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227833v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319265049" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226056v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319160207" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226071v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/cahiers/?00020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226069v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/tributes/?00024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226078v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226072v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/cuadernos/?00005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713166v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713169v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713181v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226080v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/dialogues/?00001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562367v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fiutek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#252;ckert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713198v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713187v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tahiri (cfcul-Universidade Lisboa)" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249647v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276942v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346674v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195942v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137367v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195931v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195934v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228976v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bendegem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228974v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323960v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204126v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491710v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853077v7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05576678v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amissah Moukama Moussonda" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05072810v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279622v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndoye Moussa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377427v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez Orellana" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144109v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148373v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260585v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260557v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159924v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144147v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Marcacci" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156552v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898073v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Menendez Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian N. Kvernenes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02649104v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02632303v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423507v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02380627v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02381959v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saleh Zarepour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02076973v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nzokou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698264v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808440v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745909v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612906v4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651550v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dango" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612603v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315118v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249709v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330097v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265206v4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399594v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230427v5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229579v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238172v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226098v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226153v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Mc Conaughey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Clerbout" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228879v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229018v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235224v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228570v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237969v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152642v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659665v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawusse Kpakpo Akueadotevi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01228877v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01228875v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01228873v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01228907v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01226092v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01228820v3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shahid-rahman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059922435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/search/results/?q=Shahid+Rahman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Shahid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lille3.academia.edu/ShahidRahman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sphere.univ-paris-diderot.fr/spip.php?rubrique144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Rahman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Seck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zidani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Drissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Young" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.8838" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.8833" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10503-020-09526-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barrio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clerbout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crubellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Mcconaughey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2019.1586623" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Redmond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjoua Bernadette Dango" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/theoria.13949" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Jovanovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4013/fsu.2015.161.01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226186v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-013-0287-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150977v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22370/rhv/20132/8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225715v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Salloum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Georg Granstr&#246;m" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4148/1944-3676.1077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Magnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713249v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fontaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gorisse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10992-010-9164-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Gorisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153506v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153499v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keiff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/logos-episteme20101125" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.2343" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713300v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric D&#233;gremont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Damien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.559" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713297v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#252;ckert (u. Mannheim)" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713296v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713282v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Carnielli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge R&#252;ckert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischmann (u. Saarland)" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599021v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05284885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blazejewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195039v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Boussad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651337v5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Armgardt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordtveit Kvernenes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Edward Young" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarepour Mohammad Saleh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtahedy Mojtaba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Armgardt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian Kvernenes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadoum Yasmina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149272v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal Muhammad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufi Youcef" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150219v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidani Farid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hanifi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861601v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansten Klev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91149-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319190624" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19063-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219618v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Zacharie Bowao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225473v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primiero Giussepe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/6936" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225989v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pombo -Universidade Lisboa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Torres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Symons" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219626v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliele Maria Sievers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649207v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Primiero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1923-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225993v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Canivez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thiercelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Gabbay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789048195879" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225992v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219634v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Street" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Tahiri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781402084041#aboutBook" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249659v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Tulenheimo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Genot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Redmond (cfcul-Universidade Lisboa)" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226036v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/cuadernos/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225964v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/philosophy/?00007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226081v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fagot-Largeault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082036v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/journal/11229" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226082v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchholz Kai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Weber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144197v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088469v4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/search?qs=mcconaughey&amp;amp;publicationTitles=782829%2C789136%2C789135%2C785453%2C783229%2C783250%2C781682%2C780341%2C777349%2C313830%2C312634%2C286730%2C282076%2C282678%2C280189%2C278622%2C276841%2C277352%2C273528%2C273471%2C273418%2C273271%2C273262%2C272777%2C273171" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148375v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-52411-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144017v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Gallois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/6936" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144090v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367551v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cesalli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leone Gazziero" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manekin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Trizio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144173v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659356v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149212v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149208v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149912v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolors Martinez Cazalla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tania Menendez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian Nordveit Kvernenes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149219v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149202v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150187v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149214v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dango Bernadette Adjoua" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150181v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150164v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Farjami" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150144v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466935v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465265v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227833v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319265049" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226056v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319160207" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226071v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/cahiers/?00020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226069v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/tributes/?00024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226078v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226072v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/cuadernos/?00005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713166v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713169v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713181v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226080v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/dialogues/?00001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562367v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fiutek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#252;ckert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713198v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713187v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tahiri (cfcul-Universidade Lisboa)" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249647v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276942v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346674v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195942v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137367v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195931v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195934v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228976v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bendegem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228974v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323960v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204126v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491710v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853077v7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05576678v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amissah Moukama Moussonda" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05072810v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279622v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndoye Moussa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377427v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez Orellana" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144109v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148373v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260585v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260557v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159924v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144147v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Marcacci" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156552v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898073v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Menendez Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian N. Kvernenes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02649104v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02632303v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423507v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02380627v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02381959v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saleh Zarepour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02076973v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nzokou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698264v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808440v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745909v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612906v4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651550v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dango" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612603v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315118v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249709v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330097v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265206v4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399594v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230427v5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229579v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238172v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226098v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226153v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Mc Conaughey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Clerbout" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228879v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229018v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235224v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228570v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237969v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152642v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659665v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawusse Kpakpo Akueadotevi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01228877v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01228875v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01228873v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01228907v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01226092v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01228820v3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>