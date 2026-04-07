--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -914,473 +914,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A co-opetitive framework for the hub location problems in transportation networks</w:t>
+                <w:t xml:space="preserve">The Ring Spur Assignment Problem: New formulation, valid inequalities and a branch-and-cut approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahimeh Neamatian Monemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelson Maculan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02331934.2017.1295045⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2017.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402109v1</w:t>
+                <w:t xml:space="preserve">hal-04538508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network design, fleet deployment and empty repositioning in liner shipping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahime Neamatian Monemi</w:t>
+                <w:t xml:space="preserve">A co-opetitive framework for the hub location problems in transportation networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahimeh Neamatian Monemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Maculan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tre.2017.07.005⟩</w:t>
+              <w:t xml:space="preserve">Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (12), pp.2089-2106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331934.2017.1295045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538525v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Logistic of Empty Containers′ Return in the Liner-Shipping Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naima Belayachi</w:t>
+                <w:t xml:space="preserve">Network design, fleet deployment and empty repositioning in liner shipping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahime Neamatian Monemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Bouamrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport and Telecommunication Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ttj-2017-0018⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.60-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538483v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ring Spur Assignment Problem: New formulation, valid inequalities and a branch-and-cut approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahimeh Neamatian Monemi</w:t>
+                <w:t xml:space="preserve">The Logistic of Empty Containers′ Return in the Liner-Shipping Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Belayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Yachba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouamrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88, pp.91-102. </w:t>
+              <w:t xml:space="preserve">Transport and Telecommunication Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.207 - 219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2017.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ttj-2017-0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538508v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage Management of Hazardous Containers Using the Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Yachba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,524 +1563,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution methods for scheduling of heterogeneous parallel machines applied to the workover rig problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Routing heterogeneous mobile hospital with different patients priorities: Hyper-heuristic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Danach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jomana Al-Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wissam Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42 (9), pp.4493-4505. </w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.155-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2015.01.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DICTAP.2015.7113189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538551v1</w:t>
+                <w:t xml:space="preserve">hal-04538496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-period hub location problems in transportation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution methods for scheduling of heterogeneous parallel machines applied to the workover rig problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahimeh Neamatian Monemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Danach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (9), pp.4493-4505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2015.01.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tre.2014.12.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04538465v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step fixed-charge solid transportation problem: a Lagrangian relaxation heuristic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-period hub location problems in transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Gelareh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahimeh Neamatian Monemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoud Sanei</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Shahin Gelareh</w:t>
+                <w:t xml:space="preserve">Stefan Nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40314-015-0293-5⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.67-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2014.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538535v1</w:t>
+                <w:t xml:space="preserve">hal-04538465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing heterogeneous mobile hospital with different patients priorities: Hyper-heuristic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kassem Danach</w:t>
+                <w:t xml:space="preserve">Step fixed-charge solid transportation problem: a Lagrangian relaxation heuristic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Sanei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mahmoodirad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadegh Niroomand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jomana Al-Haj Hassan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wissam Khalil</w:t>
+                <w:t xml:space="preserve">Ali Jamalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.155-158. </w:t>
+              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (3), pp.1217-1237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DICTAP.2015.7113189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40314-015-0293-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538496v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling of Intelligent and Autonomous Vehicles under pairing/unpairing collaboration strategy in container terminals</w:t>
               </w:r>
@@ -2572,51 +2572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hub location problems in transportation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (6), pp.1092-1111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2882,51 +2882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liner shipping hub network design in a competitive environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Nickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pisinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3089,51 +3089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benders Decomposition for Hub Location Problems Arising in Public Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.129-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3336,51 +3336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahimeh Neamatian Monemi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Gelareh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106604" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed-Esmaeil Moussavi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538478v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nagih" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Danach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2020.102201" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kemmar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouamrane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2020125" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Jones" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03421-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-019-00141-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03402109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2017.1295045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahime Neamatian Monemi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2017.07.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belayachi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Yachba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ttj-2017-0018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.06.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ttj-2016-0033" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goncalves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.09.049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFTLKGCH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Khalil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.01.046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01R3ZXDG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nickel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2014.12.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Sanei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoodirad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Niroomand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jamalian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-015-0293-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomana Al-Haj Hassan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTAP.2015.7113189" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Merzouki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Mcginley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Murray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.04.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamatian Monemi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pisinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.03.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDQVXG0H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.07.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538450v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2011.04.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK9LFD7H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Meng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingsong Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814329866_0011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2011.03.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2R2NXML-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2010.05.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2009.06.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXJDSC7L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77903-2_20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahimeh Neamatian Monemi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Gelareh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106604" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed-Esmaeil Moussavi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538478v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nagih" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Danach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2020.102201" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kemmar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouamrane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2020125" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Jones" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03421-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-019-00141-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.06.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03402109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2017.1295045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahime Neamatian Monemi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2017.07.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belayachi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Yachba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ttj-2017-0018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ttj-2016-0033" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goncalves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.09.049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFTLKGCH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomana Al-Haj Hassan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Khalil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTAP.2015.7113189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538551v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.01.046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01R3ZXDG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nickel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2014.12.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Sanei" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoodirad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Niroomand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jamalian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-015-0293-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Merzouki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Mcginley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Murray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.04.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamatian Monemi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pisinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.03.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDQVXG0H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.07.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538450v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2011.04.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK9LFD7H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Meng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingsong Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814329866_0011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2011.03.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2R2NXML-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2010.05.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2009.06.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXJDSC7L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77903-2_20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>