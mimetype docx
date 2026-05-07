--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -914,473 +914,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ring Spur Assignment Problem: New formulation, valid inequalities and a branch-and-cut approach</w:t>
+                <w:t xml:space="preserve">A co-opetitive framework for the hub location problems in transportation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahimeh Neamatian Monemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Maculan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2017.06.016⟩</w:t>
+              <w:t xml:space="preserve">Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (12), pp.2089-2106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331934.2017.1295045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538508v1</w:t>
+                <w:t xml:space="preserve">hal-03402109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A co-opetitive framework for the hub location problems in transportation networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahimeh Neamatian Monemi</w:t>
+                <w:t xml:space="preserve">Network design, fleet deployment and empty repositioning in liner shipping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahime Neamatian Monemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelson Maculan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02331934.2017.1295045⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.60-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402109v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network design, fleet deployment and empty repositioning in liner shipping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahime Neamatian Monemi</w:t>
+                <w:t xml:space="preserve">The Logistic of Empty Containers′ Return in the Liner-Shipping Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Belayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Yachba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouamrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tre.2017.07.005⟩</w:t>
+              <w:t xml:space="preserve">Transport and Telecommunication Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.207 - 219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ttj-2017-0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538525v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Logistic of Empty Containers′ Return in the Liner-Shipping Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naima Belayachi</w:t>
+                <w:t xml:space="preserve">The Ring Spur Assignment Problem: New formulation, valid inequalities and a branch-and-cut approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahimeh Neamatian Monemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Bouamrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport and Telecommunication Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18, pp.207 - 219. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.91-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ttj-2017-0018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2017.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538483v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage Management of Hazardous Containers Using the Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Yachba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,1633 +1563,1645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing heterogeneous mobile hospital with different patients priorities: Hyper-heuristic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution methods for scheduling of heterogeneous parallel machines applied to the workover rig problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahimeh Neamatian Monemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Danach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jomana Al-Haj Hassan</w:t>
+                <w:t xml:space="preserve">Wissam Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissam Khalil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francisco Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.155-158. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (9), pp.4493-4505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DICTAP.2015.7113189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2015.01.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538496v1</w:t>
+                <w:t xml:space="preserve">hal-04538551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution methods for scheduling of heterogeneous parallel machines applied to the workover rig problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-period hub location problems in transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Gelareh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahimeh Neamatian Monemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2015.01.046⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.67-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2014.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538551v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-period hub location problems in transportation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Step fixed-charge solid transportation problem: a Lagrangian relaxation heuristic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Sanei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mahmoodirad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadegh Niroomand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jamalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tre.2014.12.016⟩</w:t>
+              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (3), pp.1217-1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40314-015-0293-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538465v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step fixed-charge solid transportation problem: a Lagrangian relaxation heuristic approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ali Jamalian</w:t>
+                <w:t xml:space="preserve">Routing heterogeneous mobile hospital with different patients priorities: Hyper-heuristic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Danach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jomana Al-Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40314-015-0293-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.155-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DICTAP.2015.7113189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538535v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling of Intelligent and Autonomous Vehicles under pairing/unpairing collaboration strategy in container terminals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Mcginley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roisin Murray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33, pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trc.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling of Intelligent and Autonomous Vehicles under pairing/unpairing collaboration strategy in container terminals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Mcginley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roisin Murray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33, pp.1 - 21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trc.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single string planning problem arising in liner shipping industries: A heuristic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neamatian Monemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mahey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Maculan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pisinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40, pp.2357 - 2373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cor.2013.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hub-and-spoke network design and fleet deployment for string planning of liner shipping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Maculan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mahey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahimeh Neamatian Monemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (5), pp.3307-3321. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2012.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hub location problems in transportation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (6), pp.1092-1111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2011.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A LINEARIZED APPROACH FOR LINER SHIP FLEET PLANNING WITH DEMAND UNCERTAINTY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingsong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Maritime Logistics and Supply Chain Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.229-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789814329866_0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleet deployment, network design and hub location of liner shipping companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pisinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (6), pp.947-964. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2011.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liner shipping hub network design in a competitive environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Nickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pisinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (6), pp.991-1004. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2010.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel modeling approach for the fleet deployment problem within a short-term planning horizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (1), pp.76-89. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2009.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benders Decomposition for Hub Location Problems Arising in Public Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.129-134. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-77903-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3336,51 +3348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahimeh Neamatian Monemi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Gelareh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106604" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed-Esmaeil Moussavi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538478v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nagih" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Danach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2020.102201" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kemmar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouamrane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2020125" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Jones" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03421-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-019-00141-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.06.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03402109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2017.1295045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahime Neamatian Monemi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2017.07.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belayachi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Yachba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ttj-2017-0018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ttj-2016-0033" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goncalves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.09.049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFTLKGCH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomana Al-Haj Hassan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Khalil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTAP.2015.7113189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538551v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.01.046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01R3ZXDG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nickel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2014.12.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Sanei" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoodirad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Niroomand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jamalian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-015-0293-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Merzouki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Mcginley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Murray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.04.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamatian Monemi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pisinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.03.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDQVXG0H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.07.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538450v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2011.04.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK9LFD7H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Meng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingsong Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814329866_0011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2011.03.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2R2NXML-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2010.05.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2009.06.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXJDSC7L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77903-2_20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahimeh Neamatian Monemi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Gelareh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106604" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed-Esmaeil Moussavi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538478v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nagih" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Danach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2020.102201" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kemmar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouamrane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2020125" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Jones" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03421-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-019-00141-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03402109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2017.1295045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahime Neamatian Monemi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2017.07.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belayachi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Yachba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ttj-2017-0018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.06.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ttj-2016-0033" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goncalves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.09.049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFTLKGCH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Khalil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.01.046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01R3ZXDG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nickel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2014.12.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFK5B78T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Sanei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoodirad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Niroomand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jamalian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-015-0293-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538496v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomana Al-Haj Hassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTAP.2015.7113189" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Merzouki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Mcginley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Murray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.04.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamatian Monemi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pisinger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.03.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDQVXG0H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538471v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.07.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2011.04.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK9LFD7H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Meng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingsong Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814329866_0011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2011.03.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2R2NXML-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538446v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2010.05.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538461v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2009.06.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXJDSC7L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77903-2_20" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>