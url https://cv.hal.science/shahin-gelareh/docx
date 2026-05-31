--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -914,473 +914,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A co-opetitive framework for the hub location problems in transportation networks</w:t>
+                <w:t xml:space="preserve">The Ring Spur Assignment Problem: New formulation, valid inequalities and a branch-and-cut approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahimeh Neamatian Monemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelson Maculan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02331934.2017.1295045⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2017.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402109v1</w:t>
+                <w:t xml:space="preserve">hal-04538508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network design, fleet deployment and empty repositioning in liner shipping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahime Neamatian Monemi</w:t>
+                <w:t xml:space="preserve">A co-opetitive framework for the hub location problems in transportation networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahimeh Neamatian Monemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Maculan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tre.2017.07.005⟩</w:t>
+              <w:t xml:space="preserve">Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (12), pp.2089-2106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331934.2017.1295045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538525v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Logistic of Empty Containers′ Return in the Liner-Shipping Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naima Belayachi</w:t>
+                <w:t xml:space="preserve">Network design, fleet deployment and empty repositioning in liner shipping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahime Neamatian Monemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Bouamrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport and Telecommunication Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ttj-2017-0018⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.60-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538483v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ring Spur Assignment Problem: New formulation, valid inequalities and a branch-and-cut approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahimeh Neamatian Monemi</w:t>
+                <w:t xml:space="preserve">The Logistic of Empty Containers′ Return in the Liner-Shipping Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Belayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Yachba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouamrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88, pp.91-102. </w:t>
+              <w:t xml:space="preserve">Transport and Telecommunication Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.207 - 219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2017.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ttj-2017-0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538508v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage Management of Hazardous Containers Using the Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Yachba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,536 +1563,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution methods for scheduling of heterogeneous parallel machines applied to the workover rig problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Routing heterogeneous mobile hospital with different patients priorities: Hyper-heuristic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Danach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jomana Al-Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wissam Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42 (9), pp.4493-4505. </w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.155-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2015.01.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DICTAP.2015.7113189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538551v1</w:t>
+                <w:t xml:space="preserve">hal-04538496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-period hub location problems in transportation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution methods for scheduling of heterogeneous parallel machines applied to the workover rig problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahimeh Neamatian Monemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Danach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (9), pp.4493-4505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2015.01.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tre.2014.12.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538465v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step fixed-charge solid transportation problem: a Lagrangian relaxation heuristic approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-period hub location problems in transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahimeh Neamatian Monemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40314-015-0293-5⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.67-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2014.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538535v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing heterogeneous mobile hospital with different patients priorities: Hyper-heuristic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kassem Danach</w:t>
+                <w:t xml:space="preserve">Step fixed-charge solid transportation problem: a Lagrangian relaxation heuristic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Sanei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mahmoodirad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadegh Niroomand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jomana Al-Haj Hassan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wissam Khalil</w:t>
+                <w:t xml:space="preserve">Ali Jamalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.155-158. </w:t>
+              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (3), pp.1217-1237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DICTAP.2015.7113189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40314-015-0293-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538496v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling of Intelligent and Autonomous Vehicles under pairing/unpairing collaboration strategy in container terminals</w:t>
               </w:r>
@@ -2565,234 +2565,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hub location problems in transportation networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A LINEARIZED APPROACH FOR LINER SHIP FLEET PLANNING WITH DEMAND UNCERTAINTY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingsong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tre.2011.04.009⟩</w:t>
+              <w:t xml:space="preserve">Advances in Maritime Logistics and Supply Chain Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.229-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789814329866_0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538450v1</w:t>
+                <w:t xml:space="preserve">hal-04538504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LINEARIZED APPROACH FOR LINER SHIP FLEET PLANNING WITH DEMAND UNCERTAINTY</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hub location problems in transportation networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Maritime Logistics and Supply Chain Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (6), pp.1092-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2011.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789814329866_0011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04538504v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleet deployment, network design and hub location of liner shipping companies</w:t>
               </w:r>
@@ -2894,51 +2894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liner shipping hub network design in a competitive environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Nickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pisinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2998,51 +2998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel modeling approach for the fleet deployment problem within a short-term planning horizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (1), pp.76-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3101,51 +3101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benders Decomposition for Hub Location Problems Arising in Public Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.129-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3348,51 +3348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahimeh Neamatian Monemi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Gelareh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106604" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed-Esmaeil Moussavi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538478v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nagih" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Danach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2020.102201" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kemmar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouamrane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2020125" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Jones" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03421-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-019-00141-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03402109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2017.1295045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahime Neamatian Monemi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2017.07.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belayachi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Yachba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ttj-2017-0018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.06.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ttj-2016-0033" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goncalves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.09.049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFTLKGCH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Khalil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.01.046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01R3ZXDG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nickel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2014.12.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFK5B78T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Sanei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoodirad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Niroomand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jamalian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-015-0293-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538496v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomana Al-Haj Hassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTAP.2015.7113189" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Merzouki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Mcginley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Murray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.04.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamatian Monemi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pisinger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.03.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDQVXG0H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538471v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.07.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2011.04.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK9LFD7H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Meng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingsong Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814329866_0011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2011.03.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2R2NXML-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538446v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2010.05.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538461v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2009.06.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXJDSC7L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77903-2_20" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahimeh Neamatian Monemi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Gelareh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106604" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed-Esmaeil Moussavi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538478v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nagih" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Danach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2020.102201" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kemmar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouamrane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2020125" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Jones" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03421-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-019-00141-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.06.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03402109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2017.1295045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahime Neamatian Monemi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2017.07.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belayachi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Yachba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ttj-2017-0018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ttj-2016-0033" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goncalves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.09.049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFTLKGCH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomana Al-Haj Hassan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Khalil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTAP.2015.7113189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538551v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.01.046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01R3ZXDG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nickel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2014.12.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFK5B78T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Sanei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoodirad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Niroomand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jamalian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-015-0293-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Merzouki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Mcginley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Murray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.04.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamatian Monemi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pisinger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.03.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDQVXG0H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538471v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.07.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Meng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingsong Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814329866_0011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2011.04.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK9LFD7H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2011.03.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2R2NXML-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538446v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2010.05.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538461v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2009.06.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXJDSC7L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77903-2_20" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>