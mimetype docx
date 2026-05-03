--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -762,51 +762,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical properties of effective elastic moduli of random cubic polycrystals</w:t>
+                <w:t xml:space="preserve">On the statistical behavior of homogenized properties and ultrasonic phase velocities in random polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningyue Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
@@ -824,106 +824,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.33. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 285, pp.112531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2023030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257076v1</w:t>
+                <w:t xml:space="preserve">hal-04257053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the statistical behavior of homogenized properties and ultrasonic phase velocities in random polycrystals</w:t>
+                <w:t xml:space="preserve">Statistical properties of effective elastic moduli of random cubic polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningyue Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
@@ -941,82 +941,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 285, pp.112531. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2023030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257053v1</w:t>
+                <w:t xml:space="preserve">hal-04257076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the mechanical and geometrical parameters on the cellular uptake of nanoparticles: A stochastic approach</w:t>
               </w:r>
@@ -1130,945 +1130,1062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of local cubic anisotropy on the transition towards an equipartition regime in a 3D texture-less random elastic medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of the hygro-mechanical behavior of the 3D composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Abdoul Mbacké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Cottereau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 96, pp.102574. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (28), pp.4457-4471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2020.102574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998320932270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566857v1</w:t>
+                <w:t xml:space="preserve">hal-04257083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification for acoustic wave propagation in a shallow water environment</w:t>
+                <w:t xml:space="preserve">Influence of local cubic anisotropy on the transition towards an equipartition regime in a 3D texture-less random elastic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xun Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 91, pp.102390. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2019.102390⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 96, pp.102574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2020.102574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467993v1</w:t>
+                <w:t xml:space="preserve">hal-02566857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound-Source Localization in Range-Dependent Shallow-Water Environments Using a Four-Layer Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Uncertainty quantification for acoustic wave propagation in a shallow water environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JOE.2017.2775978⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.102390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2019.102390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702364v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow water sound source localization using the iterative beamforming method in an image framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Sound-Source Localization in Range-Dependent Shallow-Water Environments Using a Four-Layer Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 395, pp.354 - 370. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (1), pp.220 - 228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.02.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2017.2775978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527615v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical observation of the equipartition regime in a 3D random elastic medium, and discussion of the limiting parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shallow water sound source localization using the iterative beamforming method in an image framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
+                <w:t xml:space="preserve">Luca Margheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 102, pp.56-67. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 395, pp.354 - 370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2017.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473195v1</w:t>
+                <w:t xml:space="preserve">hal-01527615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of random acoustic sources in an inhomogeneous medium</w:t>
+                <w:t xml:space="preserve">Numerical observation of the equipartition regime in a 3D random elastic medium, and discussion of the limiting parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xun Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.08.004⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2017.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375680v1</w:t>
+                <w:t xml:space="preserve">hal-01473195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the spatial correlation structure of an elastic random medium on its scattering properties</w:t>
+                <w:t xml:space="preserve">Localization of random acoustic sources in an inhomogeneous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 370, pp.132-148. </w:t>
+              <w:t xml:space="preserve">, 2016, 384, pp.75-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281405v1</w:t>
+                <w:t xml:space="preserve">hal-01375680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of the spatial correlation structure of an elastic random medium on its scattering properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 370, pp.132-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sound source localization in a randomly inhomogeneous medium using matched statistical moment method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 138 (6), pp.3896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4938238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase velocity statistics in random textured polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2077,395 +2194,766 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningyue Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Freour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical properties of homogenized random polycrystals with uncertain single crystal elastic moduli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ningyue Sheng</w:t>
+                <w:t xml:space="preserve">Prise en compte de l'adaptation mécanique de la cellule lors de l'enveloppement de nanoparticules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717877v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de l'adaptation mécanique de la cellule lors de l'enveloppement de nanoparticules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+                <w:t xml:space="preserve">Statistical properties of homogenized random polycrystals with uncertain single crystal elastic moduli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningyue Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717955v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sensitivity analysis applied to a model of the adaptative cellular uptake of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Ishow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du vieillissement mécanique d'une aile d'un drone solaire Study of the mechanical aging of a solar UAV wing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNC 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDY OF THE COMPOSITE WING STRUCTURE EMBEDDING SOLAR CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aerospace Europe Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identification of some statistical parameters of a random heterogeneous medium using measurements of the surface wavefield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2475,51 +2963,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l'adaptation des propriétés mécaniques de la cellule pendant l'endocytose de nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2578,51 +3066,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e journées du Cancéropôle Nantes Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2632,152 +3120,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment of the validity range of radiative transfer approximations of acoustic wave energies in unbounded and bounded random media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio de Abreu Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning for the sensitivity analysis of a model of the cellular uptake of nanoparticles for the treatment of cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2825,51 +3313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2879,114 +3367,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the statistical parameters of a random heterogeneous medium on elastic wave scattering : theoretical and numerical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanics [physics.med-ph]. Ecole Centrale Paris, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015ECAP0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01159616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3054,51 +3542,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC81D3F0"/>
+    <w:nsid w:val="56F6D451"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3285,51 +3773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shahram-khazaie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6467-6486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185830005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyue Sheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107800" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107924" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05240533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104420" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266009v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12489" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Albanna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3878" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112531" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3598" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566857v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102574" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102390" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2775978" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Margheri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473195v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.02.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.08.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRKXR3CX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01281405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.01.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4938238" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823007v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717877v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855856v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottereau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clouteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio de Abreu Corr&#234;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khazaie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gomez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cottereau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01159616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ECAP0021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shahram-khazaie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6467-6486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185830005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyue Sheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107800" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107924" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05240533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104420" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266009v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12489" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Albanna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3878" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112531" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3598" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Mback&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320932270" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566857v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102574" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102390" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2775978" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Margheri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.02.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.08.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRKXR3CX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01281405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.01.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4938238" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Rouxel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B David" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clouteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993849v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio de Abreu Corr&#234;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gomez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cottereau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01159616v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ECAP0021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>