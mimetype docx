--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">185830005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=84fNGmYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,1956 +203,1956 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of grain size distribution type on statistical moments of ultrasonic attenuations and phase velocities in random polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningyue Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 157, pp.107800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2025.107800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new correlation model for ultrasonic attenuation in polycrystals with broad grain size distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningyue Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 160, pp.107924. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2025.107924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Nanoparticle Design for Selective Targeting of Breast Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 145, pp.104420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medengphy.2025.104420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for the mechanical response of the cell membrane during the uptake of random nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.12489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREPRINT Machine Learning for the Sensitivity Analysis of a Model of the Cellular Uptake of Nanoparticles for the Treatment of Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Albanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cnm.3878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the statistical behavior of homogenized properties and ultrasonic phase velocities in random polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningyue Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 285, pp.112531. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical properties of effective elastic moduli of random cubic polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningyue Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, pp.33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2023030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the mechanical and geometrical parameters on the cellular uptake of nanoparticles: A stochastic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Ishow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cnm.3598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of the hygro-mechanical behavior of the 3D composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Abdoul Mbacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (28), pp.4457-4471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0021998320932270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of local cubic anisotropy on the transition towards an equipartition regime in a 3D texture-less random elastic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 96, pp.102574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2020.102574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty quantification for acoustic wave propagation in a shallow water environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91, pp.102390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2019.102390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound-Source Localization in Range-Dependent Shallow-Water Environments Using a Four-Layer Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (1), pp.220 - 228. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2017.2775978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow water sound source localization using the iterative beamforming method in an image framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Margheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 395, pp.354 - 370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical observation of the equipartition regime in a 3D random elastic medium, and discussion of the limiting parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 102, pp.56-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cageo.2017.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of random acoustic sources in an inhomogeneous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 384, pp.75-93. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the spatial correlation structure of an elastic random medium on its scattering properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 370, pp.132-148. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound source localization in a randomly inhomogeneous medium using matched statistical moment method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 138 (6), pp.3896. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4938238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2141,819 +2162,819 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase velocity statistics in random textured polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahram Khazaie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ningyue Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Freour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de l'adaptation mécanique de la cellule lors de l'enveloppement de nanoparticules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical properties of homogenized random polycrystals with uncertain single crystal elastic moduli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ningyue Sheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717955v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical properties of homogenized random polycrystals with uncertain single crystal elastic moduli</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Prise en compte de l'adaptation mécanique de la cellule lors de l'enveloppement de nanoparticules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717877v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis applied to a model of the adaptative cellular uptake of nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Ishow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du vieillissement mécanique d'une aile d'un drone solaire Study of the mechanical aging of a solar UAV wing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDY OF THE COMPOSITE WING STRUCTURE EMBEDDING SOLAR CELLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Europe Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of some statistical parameters of a random heterogeneous medium using measurements of the surface wavefield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2963,154 +2984,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l'adaptation des propriétés mécaniques de la cellule pendant l'endocytose de nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e journées du Cancéropôle Nantes Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3120,244 +3141,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment of the validity range of radiative transfer approximations of acoustic wave energies in unbounded and bounded random media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio de Abreu Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning for the sensitivity analysis of a model of the cellular uptake of nanoparticles for the treatment of cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Albanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3367,114 +3388,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the statistical parameters of a random heterogeneous medium on elastic wave scattering : theoretical and numerical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanics [physics.med-ph]. Ecole Centrale Paris, 2015. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015ECAP0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01159616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3542,51 +3563,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56F6D451"/>
+    <w:nsid w:val="A4E17D07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3773,51 +3794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shahram-khazaie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6467-6486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185830005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyue Sheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107800" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107924" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05240533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104420" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266009v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12489" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Albanna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3878" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112531" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3598" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Mback&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320932270" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566857v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102574" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102390" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2775978" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Margheri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.02.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.08.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRKXR3CX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01281405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.01.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4938238" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Rouxel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B David" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clouteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993849v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio de Abreu Corr&#234;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gomez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cottereau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01159616v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ECAP0021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shahram-khazaie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6467-6486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185830005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=84fNGmYAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyue Sheng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107800" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107924" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05240533v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104420" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266009v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12489" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Albanna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3878" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112531" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257076v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3598" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Mback&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320932270" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102574" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102390" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702364v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2775978" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Margheri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.02.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.08.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRKXR3CX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01281405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.01.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4938238" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285002v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Rouxel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lucas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottereau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clouteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993849v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio de Abreu Corr&#234;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gomez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cottereau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01159616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ECAP0021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>