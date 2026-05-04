--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Shahzaman HAQUE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque, MCF-CN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">shahzaman-haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9351-569X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">170443930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-7218-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en ourdou - HDR en ourdou et en sociolinguistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inalco, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre titulaire, PLIDAM, Inalco.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pageweb Inalco : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inalco.fr/enseignant-chercheur/shahzaman-haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAL : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/shahzaman-haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‪Shahzaman HAQUE, Associate Professor‬ - ‪Google Scholar‬</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déroulement de carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - Responsable de la Licence et du Master LLCER Ourdou, Inalco.2016-2019 Directeur-Adjoint du département Asie du Sud et de l’Himalaya2019 - Co-responsable de l'AXE 1 &amp;quot;Politique Linguistique&amp;quot; du laboratoire PLIDAM2019-2022 Co-directeur du département Asie du Sud et de l’Himalaya2025- Co-Directeur du département EISAT2025 : HDR, INALCO, Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thème de recherche : politiques linguistiques familiales, pratiques langagières, transmission linguistique intergénérationnelle, question de l’identité dans le cadre de la diaspora, plurilinguisme et histoire sociolinguistique et littérature classique de l’ourdou en 19ème siècle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 37 publications dont 18 articles à comité de lecture, 2 ouvrages dirigés, 14 chapitres d’ouvrage ; comprenant 1 article en revue Q1, 2 en Q2 4 en Q3 et 10 publications indexées chez Scopus.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 98 communications dans 25 pays.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités pédagogiques et administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 thèses de doctorat en cours2 mémoires de Master 2.2 mémoires de Master 2 en co-direction.2 mini-mémoires de Master 1Participation à nombreux jurys de thèses et de mémoires du Master</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury de thèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Participation à 4 jury de thèses (Rapporteur 1 soutenance de thèse et Examinateur 3 soutenances de thèse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable de la Licence et du Master LLCER Ourdou, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inalco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris. (Depuis 2015)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation : Colloques, Symposiums, Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Organisation du 1er Colloque des études d'ourdou à Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-organisateur du 2e Symposium International sur la PLF, 29-30 novembre, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Organisation des Séminaires au Labo Plidam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Co-organisateur du 1er Symposium International sur la PLF, 27 mai. Angers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Organisation des séminaires, Collectif Confluence, Paris.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary Pedagogical Innovation in Urdu Language Teaching :Theoretical Perspectives and Pedagogical Reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EONEOHAG Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.229-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales. Échanges verbaux et transmissions linguistiques/Family language policies. Verbal exchanges and transmission of languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multilingual and Multicultural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (6), pp.1666-1668. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01434632.2025.2480427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating language attitudes in Pakistani immigrant individuals of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educazione Interculturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.74-90. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2420-8175/15855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les demandeurs d'asile ourdouphones dans le marché du travail clandestin en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177 (3), pp.113-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and Conceptual Issues in Family Language Policies among Transnational Moroccan and Indian Families: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUESTIONNEMENTS MÉTHODOLOGIQUES ET NOTION-NELS CONCERNANT LES POLITIQUES LINGUISTIQUES FAMILIALES CHEZ DES FAMILLES TRANSNATIONALES MAROCAINES ET INDIENNES : UNE ÉTUDE COMPARATIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39/1, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Use and Islamic Practices in Multilingual Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signs and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.401-425. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/710157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et accents : pouvoir politique et lutte des castes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLACE DE L'ANGLAIS CHEZ DES FAMILLES INDIENNES IMMIGRANTES EN EUROPE OCCIDENTALE : NOTIONS DE PRESTIGE LINGUISTIQUE ET CHRONOTOPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LXII, pp.23-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des langues sacrées chez les immigrants indiens en Europe : quelles compétences, quels rôles et quels usages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, John J. Gumperz. De la dialectologie à l’anthropologie linguistique, 150, pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD AN IDENTITY STRESS Language and religious affiliations of an immigrant adolescent in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Migration Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10202-011-0044-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrant family language practices and language policies in Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apple - Journal of Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Multilingual Repertoire In Indian Families In Three Cities Of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Estonian and Finnish-Ugric Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.29-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des langues natives et d'accueil chez trois familles migrantes indiennes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sociétés en mutation: les défis méthodologiques de la linguitique appliquée, 2010/1, pp.225-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des langues natives aux deuxièmes générations : le cas de la diaspora indienne en Europe nordique et occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La transmission intergénérationnelle des langues minoritaires, 52, pp.29-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de politiques linguistiques entre nation et famille : Etude de cas de trois familles indiennes migrantes dans trois pays d'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suvremena Lingvistika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (65), pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divinity and Family Language Policy: A Case Study of Two Indian Origin Families in Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIGHTH ANNUAL CONFERENCE EUROPEAN ACADEMY OF RELIGION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, Jul 2025, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot &amp;quot;ourdou&amp;quot; : trajectoires linguistiques, littéraires et socioculturelles en contexte indien et mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The vocabulary in the worldwide knowledge system : Explanation, Median, and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; National Chengchi University; Kyorin University, Japan; Korea University, Nov 2025, Taipei, Taïwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et appropriation de la langue d’accueil par les néo-migrants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement des langues dans une Europe multiculturelle : mutations géopolitiques, configurations identitaires et priorités didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Reimann; Thomas Szende, Nov 2024, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre visibilisation et invisibilisation de l'ourdou en Inde : contexte sociopolitique macro et micro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la didactique des langues/cultures, des littératures et de la traduction: Perpectives algéro-françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Szende; Malika Bensekat; El Amine Mohamed Roubai-Chorfi, Apr 2024, Mostaganem, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family language policy in France : Current advances and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reclaiming voices of India and beyond: Mobility, sustainability and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Hyderabad (Conférence virtuelle), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religiosity in family language policy : Case studies from Urdu-speaking families in France & Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Language Policy Conference : Reimagining the Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cassie Smith-Christmas; Verena Platzgummer, Oct 2024, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour l’écriture ourdoue en Inde ? Histoire, évolution et politique linguistique nationale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture du Monde : langue, culture et technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Durand-Dastes, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les politiques linguistiques familiales en France : État des lieux et nouvelles directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DyLis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mehmet-Ali Akinci; Salih Akin, Oct 2024, Mont-Saint-Aignan, France. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-818x.2008.00076.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">فرانس کی اردو تدریس میں ڈرامہ نگاری</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage mondial de l'écriture dramatique de l'ourdou : de ses débuts à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raees Warsi; Naseer Warsi, May 2024, New York (en ligne), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction en ourdou du conte « Les Fées » de Charles Perrault : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix du conte. Pérégrinations didactiques et traductologiques autour des Fées de Charles Perrault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ildikó Lórinszky, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEARNING URDU IN FRANCE: BETWEEN IDENTITARIAN PERCEPTION AND LANGUAGE ATTITUDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identities, representations and competence building in an academic environment : Intersecting perspectives on language / culture learners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Szende; Edith Cognigni; Delphine Duman; Elena Michelini; Valentina Pagnanini; Lei Wang, Jun 2023, Macerata, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic landscape in Parisian and its suburban refugee camps : Focus on Urdu-speaking asylum seekers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Linguistic Landscape Workshop : Utopia and Dystopia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luisa Martin-Rojo; Clara Molina; Adil Moustaoui, Sep 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8325432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language socialization of Urdu speaking migrants in France : Invisible men's access to the clandestine labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting the Intersection of Migration, Economy, and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile B. Vigouroux; Salikoko S. Mufwene, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'enseignement des langues indiennes et l'ourdou à l'INALCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résultats, idées, problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien Chartier; Jitka de Préval; Madhura Joshi, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élève tiraillé entre famille et école : le cas des langues d'héritage en France et ailleurs en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique des enseignants d'UPE2A du premier degré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching of Urdu in France : Issues and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference, “Herzen’s Readings, Foreign languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA POLITIQUE LINGUISTIQUE FAMILIALE -INEGALITÉ, INVISIBILISATION ET INTÉGRATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Société Inclusive 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Agresti; William Berthomière; Valeria Villa-Pérez, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching of Urdu language in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching of Urdu language and women writers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hans Harder, Arian Hopf, Bushra Iqbal Malik,, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire et résistance dans la littérature ourdoue au Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir du rire - rire du pouvoir. Humour, Discours et Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Craiova, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invisibilisation du multilinguisme à l'échelle familiale : une étude monographique en France et ailleurs en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)visibilité des multilinguismes Pratiques plurilingues dans les sociétés à idéologie monolingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Camille Simon; Bien Dubois, Jun 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language practices and linguistic landscapes in the Asylum camps of Paris and its suburbs: Focus on Urdu speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and migration : Experience and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esther Schor; Humphrey Tonkin, Apr 2021, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIGRALECTE / Langues et migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaxandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua (non) grata : Les langues à l’épreuve des politiques migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Caroline Saglio-Yatzimirsky; Alexandra Galitzine-Loumpet, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement-apprentissage de l’ourdou à l’Inalco : donner sens et forme à une langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au Carrefour des Sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lviv, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la littérature dans l'apprentissage du urdu comme langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échantillons représentatifs et discours didactiques : l’enseignement-appren-tissage des littératures étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battling inequalities, preserving patrimonies. Case studies on family language policies in France & in Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingualism : Hierarchies, Inequalities, Marginalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Szende; Anuradha Kanniganti, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02452543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La survie des langues: pratiques langagières et paysages linguistiques au sein des campements d'exilés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauwells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urgence dans les langues: Interactions, médiations et inventions langagières en migration: Colloque ANR LIMINAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Caroline Saglion Yatzimirsky et Alexandra Galitzine-Loumpet, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachemire : politiques et pratiques des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cachemire : plus vieux conflit du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la littérature dans l'apprentissage de l'ourdou dès le 19ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles compétences en langues, littératures et cultures étrangères? Expériences universitaires croisées Herzen/Inalco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Saint-Pétersbourg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and migrants : Focus on Pakistani community in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour le programme GPP French 1010C Global City for Social Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01977192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language practices of asylum seekers in France : Focus on Urdu speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference of Applied Linguistics. Languages and People: Communication in a Multilingual World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meilute Ramoniene, Sep 2019, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which language for understanding and practicing Islam in multilingual Europe? Case studies from immigrants from the Indian sub-continent & Suriname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European languages as Muslim lingua francas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Dr. Michael Kemper, University of Amsterdam, Dec 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'enseignement de l'ourdou en Inde et supports pédagogiques jusqu'au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique des langues/cultures étrangères : objectifs, approches, supports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BFSU, Chine et Plidam, Inalco, Jun 2018, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why family language policy is crucial ? Case studies from France and Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Pratiques langagières familiales / Politiques linguistiques familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SeDYL, CNRS et MultiLing OSLO, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmong language speakers in a Parisian suburb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langscape conference: " Multilingualism: minority &amp; majority perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MERCATOR Oct 2017, LEEUWARDEN, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales: transmissions et pratiques linguistiques des familles d'immigrés d'origine indienne en Europe et chinoise au Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales et processus de transmissions intergénérationnelles en contexte migratoire : questionnements méthodologiques et notionnels </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shahzaman HAQUE; Françoise LE LIEVRE, May 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et l'usage de l'ourdou comme langue littéraire : Etude comparative sur trajectoire et oeuvres littéraires d'Intizar Hussain et d'Ashfaq Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le proche et le lointain : enseigner, apprendre et partager des cultures étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frosa Pejoska-Bouchereau; Thomas Szende, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales : transmissions et pratiques linguistiques des familles d’immigrés d’origine indienne en Europe et chinoise au Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales et processus de transmissions intergénérationnelles en contexte migratoire : questionnements méthodologiques et notionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shahzaman HAQUE; Françoise LE LIEVRE, May 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutant pour la communication de Prof. Sonal Kulkarni-Joshi : Language, culture and Identity among Internally Displaced Tribals in Nandurbar (Maharashtra) : A sociolinguistic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire du CEIAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Boivin, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accéder aux politiques linguistiques familiales en contextes migratoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l’immigration,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l'Ouest; Plidam, Inalco, Oct 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales / Family language policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A. Seals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 53, 2024, Transversales, Aline Gohard-Radenkovic, 9783034351942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique linguistique familiale / Family language policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Blommaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Spolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Cognigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahzaman Haque. LINCOM, 2019, 9783862889303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">شاہ زماں حق</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Safdar Rasheed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">زبان اور تہذیب: جنوبی ایشیائی اور مغربی تناظر (مکالمات)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sang-e-Meel Publications, pp.160-180, 2025, 9789693537161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">یورپی تناظر میں اردو و دیگر برصغیری زبانیں: تدریس و تحقیق کے افق</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Safdar Rasheed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">زبان اور تہذیب: جنوب ایشیائی اور مغربی تناظر (مکالمات)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sang-e-Meel Publications, pp.5-13, 2025, 9789693537161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahzaman Haque; Françoise Le Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales / Family language policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-42, 2024, Transversales, 978-3-0343-5194-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muqadma (Préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical mosques of Bihar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMEEIS, pp.v-xii, 2023, 978-81-19399-54-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La survie des langues : pratiques langagières et paysages linguistiques au sein des centres d’exilés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky; Alexandra Galitzine-Loumpet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua (non) grata : Langues, violences et résistances dans les espaces de la migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Inalco, pp.229-256, 2022, 9782858314102. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.44394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la littérature dans l’apprentissage de l’ourdou comme langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Liu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echantillons représentatifs et discours didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.43-54, 2022, 9782813004758. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why family language policy is crucial ? Case of France with some new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique linguistique familiale / Family language policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, pp.215-231, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hakka du Pakistan : étude de cas sur la politique linguistique familiale de quelques foyers d'origine chinoise. Un enjeu majeur ou une cause perdue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahzaman Haque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique linguistique familiale / Family language policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, pp.53-65, 2019, 9783862889303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahzaman Haque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique linguistique familiale / Family language policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, pp.9-21, 2019, 9783862889303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne lâche pas notre langue : étude monographique sur la politique linguistique d'une famille hmong réfugiée du Laos en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahzaman Haque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique linguistique familiale / Family language policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, pp.37-51, 2019, 9783862889303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et usages de l'ourdou en tant que langue littéraire chez Intizar Hussain et Ashfaq Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Argaud; Malek Al-Zaum; Elena Da Silva Akborisova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Proche et le lointain : Enseigner, apprendre et partager des cultures étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.47-55, 2017, 9782813002624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des politiques linguistiques : pratiques et comportements langagiers multilingues dans un pays monolingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Iliescu; Heidi Siller-Runggaldier; Paul Danler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVème Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1, Walter de Gruyter, pp.163-171, 2010, 978-3-11-023193-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">پریاں Les Fées de Charles Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Fiaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées éducatives d'une langue rare : enseignements de l'ourdou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">فرانس میں اردو کی تدریس</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Warsa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colère de Delhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Cachemire, la guerre des langues fait rage dans l’ombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finger dena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">فرانس میں کیوں اردو برصغیر کے پناہ گزینوں کی مشترکہ زبان بن رہی ہے؟</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why the Perso-Arabic Script Remains Crucial for Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">جَمّوں و کشمیر سے اردو کو ہٹانے کا کیا اثر ہوگا؟</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">India's war on Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">چین میں لوگ اردو کیوں سیکھنا چاہتے ہیں؟</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مریم ابوذہاب ۔اردو کی نامور فرانسیسی مترجم</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table of Contents for the upcoming volume on Family Language Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Akin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A. Seals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi diffuser ses recherches au grand public ? Contexte : L'ourdou en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">پیش لفظ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la littérature dans l'apprentissage de l'ourdou comme langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport et Bilan Scientifique - 2e Symposium sur la Politique Linguistique Familiale 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INALCO, Sorbonne Paris-Cité (SPC). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas sociolinguistique et ethnographique de quatre familles indiennes immigrantes en Europe : pratiques lagagières et politiques linguistiques nationales et familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012GRENL004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00840860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas sociolinguistique et ethnographique de quatre familles indiennes immigrantes en Europe : pratiques langagières et politiques linguistiques nationales & familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01327668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistics of Urdu in the Indian-subcontinent : Focus on Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Sociolinguistics of Urdu in the Indian sub-continent : Focus on India, Beijing (Pékin), China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution & origin of Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Evolution and origin of Urdu, Beijing (Pékin), China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique, méthodologie et des avancées en politique linguistique familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Fondamentaux de la méthodologie du mémoire &amp; de la recherche (DDLA510A), INALCO, Paris, France, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOCIOLINGUISTIQUE, THÉORIE, MÉTHODOLOGIE ET POLITIQUE LINGUISTIQUE FAMILIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. History of Urdu, China. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Urdu a vehicular language of the Indian sub-continent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Department of Urdu, BFSU, Beijing, China, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01818271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urdu literature in 1940's -A focus on Ismat Chughtai's work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ca' Foscari Université de Vénise, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary and classical history of Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ca' Foscari Université de Vénise, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urdu: The most underrated vehicular language of the Indian sub-continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ca' Foscari Université de Vénise, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language policy, attitudes & role of the Urdu in the sub-continent and in the diaspora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ca' Foscari Université de Vénise, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la communication et de l’influence des récits chinois dans la littérature ourdoue moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangda Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enquiry into the elements of Critical Theory in Ameer Khusro’s ‘Debach-e-Ghurrat ul Kamal’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kitada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jours sombres de Hyderabad : le mouvement littéraire en dakanī aux XXe et XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Casadei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Jawed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue ourdou dans l’enseignement du cinéma ‘hindi’ – entre enjeux communautaires et flexibilité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Lipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity and Concept: Translating from Urdu into French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Reeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaires et diatribes : enjeux philologiques, esthétiques et stylistiques à l’époque moghole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Szitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman ourdou au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Jawed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographie Bilingue : Pour un dictionnaire pratique français-ourdou avec manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Désoulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’ourdou dans les contextes non natifs : méthodologies, supports, innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasnim F. Korotana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Werner Wessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ourdou au-delà des frontières : repenser langue, identité et pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Werner Wessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot d'ouverture au nom de la Présidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javeria Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urdu Language Ideologies and Pakistani Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historiographie ourdoue, champ littéraire de l’Asie du Sud, récits régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Désoulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inamullah Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid Siddique Nizami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaṇdī Bāt !! Re-evaluating Foḥșh in Urdu Literary History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubham Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kitada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pahalgam : que nous apprend l’analyse textométrique de la presse ourdoue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Diot Parvaz-Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaborer un programme contemporain pour l’enseignement de l’ourdou comme langue seconde : innovations pédagogiques et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inamullah Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Rashid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonial Binaries of Ethical Coding: A Study of Some Early Novels Translated in Urdu (c. 1850s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid Siddique Nizami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Linguistic Semantic Parallels between French and Urdu: A Lexical Microanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javeria Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relier les mondes littéraires : Éléments culturels et lexicaux dans les traductions françaises de Manto, sa traduction du « Le Dernier Jour d’un Condamné » de Hugo et applications à la pédagogie des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaib Rais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution d'accueil - Colloque international des études d'ourdou à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ourdou comme langue patrimoniale aux États-Unis : un partenariat université-école pour la conception de programmes d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gulshan-e ‘Ishq de Nusratī, « Le Jardin d'Amour » : une œuvre romanesque en ourdou dakanī du dix-septième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kitada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Jawed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot de clôture - Colloque international des études d'ourdou à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le soi, résister au silence : étude des autobiographies d’écrivaines ourdoues en Asie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Singh Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kitada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Translation of Urdu Literature in China against the Backdrop of Three Waves of Asian-African Literary Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Idol-houses” or “abodes of God”? Delhi’s non-Muslim places of worship as portrayed in two mid-19th and early-20th-century Urdu works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harit Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’ourdou en Europe : enjeux pédagogiques et perspectives d’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Werner Wessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’ourdou à l’ère de l’intelligence artificielle : un tournant pédagogique dans la didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’ourdou en Angleterre : la pédagogie « Enseigner comme une STAR »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Werner Wessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie selon le poète : une exploration de la théorie littéraire à travers les écrits du poète ourdou dakani, Nusrati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber, Elisabeth Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Jawed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique ourdou, entretien avec Shahzaman Haque (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralité et transmission des langues dans un contexte diglossique : le cas de l’archipel du Cap-Vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleudir Filipe da Luz Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orality as an everyday practice in Lithuanian migrant families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meilute Ramoniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualising family language policy as a rhizomatic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language practices in individual Sorbian-German family language policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mickec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques linguistiques familiales : le non-maintien des variétés régionales chinoises dans les familles mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Non) transmission et appropriation : ce qui peut passer quand les « langues » ne passent pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making a 家庭树 (Family Tree): Interactional Measures in Heritage Language Practices in Transnational Families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Lan Curdt-Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on longitudinal language biographical date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Purkarthofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing intergenerational language practices in multilingual transnational families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Istanbullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de la Turquie et la transmission linguistique à l'oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Akin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing methodologies to address language and mobility in transnational families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La narration comme mode de transmission des expériences de recherche (&amp;quot;Grand Témoin&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nie mow do mnie po polsku&amp;quot; An analysis of language ideologies and practices in a polish transnational family in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Romanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l'oralité en contexte diglossique et diasporique : le cas des locuteurs kurdes installés à Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Akin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mertcan Altinsoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de « l’arabe parlé » dans les politiques linguistiques familiales : le cas des familles d'origine maghrébine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ennasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family language policies and family language in early bilingualism : Language competence and language use in child-parent interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Jimenez Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLF et moralité : mise en récit de la construction d'un terrain d'enseignement et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas de trois familles italiennes à Grenoble au 21ème siècle. Représentation et pratiques de transmissions langagières intergénérationnelles à partir du discours des parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring languages biographies of transnational speakers in the Amazonian Trapezium through language portraits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Sánchez Moreano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perqué m'an pas dich ? La non-transmission familiale de la langue occitane au XXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Agresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral interaction as the foundation for language transmission and harmonious bilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick de Houwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre un dialecte menacé aujourd'hui : l'exemple de la communauté d'Évolène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of family in language policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Spolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de la langue et pratiques langagières au sein de la famille : Étude de cas de deux familles kurdes émigrées à Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehriban Çamkiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’interaction orale des mères lituaniennes ne suffit pas pour la transmission d’une langue d’origine : le cas des familles mixtes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalija Kazlauskiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starting an interview through language portraits with young children from franco-chinese mixed families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE PROCHE ET LE LOINTAIN : ENSEIGNER, APPRENDRE ET PARTAGER DES CULTURES ÉTRANGÈRES / Séance 6 : DE L'USAGE DE LA LANGUE : L'ÉCRIVAIN ET L'EXPÉRIENCE DU PROCHE, DU PROPRE ET DE L'ÉTRANGER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frosa Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Anokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01376913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de Les Fées - Charles Perrault en ourdou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javeria Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeur Zia ur Rahman Siddiqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wirsa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (11), pp.87-88, 2024, Professor Zia ur Rahman Siddiqui number</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space, family language policy and invisibility of languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energeia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII, pp.32-54, 2023, Epistemology of language and space, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55245/energeia.2023.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and Family language policy : Some case studies of immigrant families from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Modern Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (Special Issue), pp.353-372, 2023, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34616/ajmp.2023.20.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme d'ourdou en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Warsa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (8), pp.84-85, 2023, Numéro sur le journalisme en ourdou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">اردو سے میری محبت : دو سیاسی شخصیات جناح اور نہرو کی کہانی</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur l'ourdou comme langue de l'enseignement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pakistan-Inde : l’ourdou en partage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Love of Urdu: Language and the Legacies of Jinnah and Nehru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Prafekchar », « ejent », « waraq » : les mots des demandeurs d’asile racontent leur histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">بچوں میں موت کا تصوّر</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">لِفٹ کی سیر</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">بازار کا گَشت</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">اِملی کا پیڑ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Ahmad Dehlavi - Life Story From Archives of Lutfullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz Ahmad Faiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parallèles, (traduction de la nouvelle de Jacques Sternberg en ourdou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis un étranger dans ta ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté - آزادی</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant Hiroshima, après Hiroshima » : La thématique de la guerre chez l'écrivain pakistanais Ahmad Nadeem Qasimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1029151a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ایٹم بَم کا رقص</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Warsa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vo. 2, N°3, p.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ماؤں کی ہڑتال</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">کاروباری</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">فَراری</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">فاختہ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Ayaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I small ? کیا میں چھوٹی ہوں؟</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogical Innovation in Urdu Language Teaching: Assessment and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Describing and Teaching the Grammar of Foreign Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Séoul, South Korea. pp.343--359, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041565v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des études d'ourdou en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. INALCO, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05122574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Shahzaman HAQUE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque, MCF-CN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">shahzaman-haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9351-569X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">170443930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-7218-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en ourdou - HDR en ourdou et en sociolinguistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inalco, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre titulaire, PLIDAM, Inalco.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pageweb Inalco : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inalco.fr/enseignant-chercheur/shahzaman-haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAL : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/shahzaman-haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‪Shahzaman HAQUE, Associate Professor‬ - ‪Google Scholar‬</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déroulement de carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - Responsable de la Licence et du Master LLCER Ourdou, Inalco.2016-2019 Directeur-Adjoint du département Asie du Sud et de l’Himalaya2019 - Co-responsable de l'AXE 1 &amp;quot;Politique Linguistique&amp;quot; du laboratoire PLIDAM2019-2022 Co-directeur du département Asie du Sud et de l’Himalaya2025- Co-Directeur du département EISAT2025 : HDR, INALCO, Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thème de recherche : politiques linguistiques familiales, pratiques langagières, transmission linguistique intergénérationnelle, question de l’identité dans le cadre de la diaspora, plurilinguisme et histoire sociolinguistique et littérature classique de l’ourdou en 19ème siècle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 37 publications dont 18 articles à comité de lecture, 2 ouvrages dirigés, 14 chapitres d’ouvrage ; comprenant 1 article en revue Q1, 2 en Q2 4 en Q3 et 10 publications indexées chez Scopus.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 98 communications dans 25 pays.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités pédagogiques et administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 thèses de doctorat en cours2 mémoires de Master 2.2 mémoires de Master 2 en co-direction.2 mini-mémoires de Master 1Participation à nombreux jurys de thèses et de mémoires du Master</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury de thèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Participation à 4 jury de thèses (Rapporteur 1 soutenance de thèse et Examinateur 3 soutenances de thèse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable de la Licence et du Master LLCER Ourdou, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inalco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris. (Depuis 2015)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation : Colloques, Symposiums, Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Organisation du 1er Colloque des études d'ourdou à Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-organisateur du 2e Symposium International sur la PLF, 29-30 novembre, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Organisation des Séminaires au Labo Plidam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Co-organisateur du 1er Symposium International sur la PLF, 27 mai. Angers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Organisation des séminaires, Collectif Confluence, Paris.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales. Échanges verbaux et transmissions linguistiques/Family language policies. Verbal exchanges and transmission of languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multilingual and Multicultural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (6), pp.1666-1668. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01434632.2025.2480427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary Pedagogical Innovation in Urdu Language Teaching :Theoretical Perspectives and Pedagogical Reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EONEOHAG Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.229-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating language attitudes in Pakistani immigrant individuals of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educazione Interculturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.74-90. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2420-8175/15855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les demandeurs d'asile ourdouphones dans le marché du travail clandestin en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177 (3), pp.113-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUESTIONNEMENTS MÉTHODOLOGIQUES ET NOTION-NELS CONCERNANT LES POLITIQUES LINGUISTIQUES FAMILIALES CHEZ DES FAMILLES TRANSNATIONALES MAROCAINES ET INDIENNES : UNE ÉTUDE COMPARATIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39/1, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Use and Islamic Practices in Multilingual Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signs and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.401-425. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/710157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and Conceptual Issues in Family Language Policies among Transnational Moroccan and Indian Families: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et accents : pouvoir politique et lutte des castes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLACE DE L'ANGLAIS CHEZ DES FAMILLES INDIENNES IMMIGRANTES EN EUROPE OCCIDENTALE : NOTIONS DE PRESTIGE LINGUISTIQUE ET CHRONOTOPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LXII, pp.23-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des langues sacrées chez les immigrants indiens en Europe : quelles compétences, quels rôles et quels usages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, John J. Gumperz. De la dialectologie à l’anthropologie linguistique, 150, pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD AN IDENTITY STRESS Language and religious affiliations of an immigrant adolescent in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Migration Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10202-011-0044-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrant family language practices and language policies in Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apple - Journal of Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Multilingual Repertoire In Indian Families In Three Cities Of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Estonian and Finnish-Ugric Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.29-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des langues natives aux deuxièmes générations : le cas de la diaspora indienne en Europe nordique et occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La transmission intergénérationnelle des langues minoritaires, 52, pp.29-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des langues natives et d'accueil chez trois familles migrantes indiennes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sociétés en mutation: les défis méthodologiques de la linguitique appliquée, 2010/1, pp.225-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de politiques linguistiques entre nation et famille : Etude de cas de trois familles indiennes migrantes dans trois pays d'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suvremena Lingvistika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (65), pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’islam indo-pakistanais en Europe : historique, données chiffrées, enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'islam en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Valter; Christian Lochon, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divinity and Family Language Policy: A Case Study of Two Indian Origin Families in Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIGHTH ANNUAL CONFERENCE EUROPEAN ACADEMY OF RELIGION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, Jul 2025, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot &amp;quot;ourdou&amp;quot; : trajectoires linguistiques, littéraires et socioculturelles en contexte indien et mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The vocabulary in the worldwide knowledge system : Explanation, Median, and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; National Chengchi University; Kyorin University, Japan; Korea University, Nov 2025, Taipei, Taïwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et appropriation de la langue d’accueil par les néo-migrants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement des langues dans une Europe multiculturelle : mutations géopolitiques, configurations identitaires et priorités didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Reimann; Thomas Szende, Nov 2024, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre visibilisation et invisibilisation de l'ourdou en Inde : contexte sociopolitique macro et micro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la didactique des langues/cultures, des littératures et de la traduction: Perpectives algéro-françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Szende; Malika Bensekat; El Amine Mohamed Roubai-Chorfi, Apr 2024, Mostaganem, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family language policy in France : Current advances and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reclaiming voices of India and beyond: Mobility, sustainability and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Hyderabad (Conférence virtuelle), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religiosity in family language policy : Case studies from Urdu-speaking families in France & Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Language Policy Conference : Reimagining the Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cassie Smith-Christmas; Verena Platzgummer, Oct 2024, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour l’écriture ourdoue en Inde ? Histoire, évolution et politique linguistique nationale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture du Monde : langue, culture et technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Durand-Dastes, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les politiques linguistiques familiales en France : État des lieux et nouvelles directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DyLis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mehmet-Ali Akinci; Salih Akin, Oct 2024, Mont-Saint-Aignan, France. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-818x.2008.00076.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">فرانس کی اردو تدریس میں ڈرامہ نگاری</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage mondial de l'écriture dramatique de l'ourdou : de ses débuts à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raees Warsi; Naseer Warsi, May 2024, New York (en ligne), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction en ourdou du conte « Les Fées » de Charles Perrault : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix du conte. Pérégrinations didactiques et traductologiques autour des Fées de Charles Perrault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ildikó Lórinszky, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEARNING URDU IN FRANCE: BETWEEN IDENTITARIAN PERCEPTION AND LANGUAGE ATTITUDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identities, representations and competence building in an academic environment : Intersecting perspectives on language / culture learners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Szende; Edith Cognigni; Delphine Duman; Elena Michelini; Valentina Pagnanini; Lei Wang, Jun 2023, Macerata, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic landscape in Parisian and its suburban refugee camps : Focus on Urdu-speaking asylum seekers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Linguistic Landscape Workshop : Utopia and Dystopia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luisa Martin-Rojo; Clara Molina; Adil Moustaoui, Sep 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8325432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language socialization of Urdu speaking migrants in France : Invisible men's access to the clandestine labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting the Intersection of Migration, Economy, and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile B. Vigouroux; Salikoko S. Mufwene, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'enseignement des langues indiennes et l'ourdou à l'INALCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résultats, idées, problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien Chartier; Jitka de Préval; Madhura Joshi, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élève tiraillé entre famille et école : le cas des langues d'héritage en France et ailleurs en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique des enseignants d'UPE2A du premier degré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching of Urdu in France : Issues and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference, “Herzen’s Readings, Foreign languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA POLITIQUE LINGUISTIQUE FAMILIALE -INEGALITÉ, INVISIBILISATION ET INTÉGRATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Société Inclusive 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Agresti; William Berthomière; Valeria Villa-Pérez, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching of Urdu language in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching of Urdu language and women writers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hans Harder, Arian Hopf, Bushra Iqbal Malik,, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire et résistance dans la littérature ourdoue au Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir du rire - rire du pouvoir. Humour, Discours et Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Craiova, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invisibilisation du multilinguisme à l'échelle familiale : une étude monographique en France et ailleurs en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)visibilité des multilinguismes Pratiques plurilingues dans les sociétés à idéologie monolingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Camille Simon; Bien Dubois, Jun 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language practices and linguistic landscapes in the Asylum camps of Paris and its suburbs: Focus on Urdu speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and migration : Experience and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esther Schor; Humphrey Tonkin, Apr 2021, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIGRALECTE / Langues et migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaxandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua (non) grata : Les langues à l’épreuve des politiques migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Caroline Saglio-Yatzimirsky; Alexandra Galitzine-Loumpet, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la littérature dans l'apprentissage du urdu comme langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échantillons représentatifs et discours didactiques : l’enseignement-appren-tissage des littératures étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement-apprentissage de l’ourdou à l’Inalco : donner sens et forme à une langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au Carrefour des Sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lviv, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battling inequalities, preserving patrimonies. Case studies on family language policies in France & in Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingualism : Hierarchies, Inequalities, Marginalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Szende; Anuradha Kanniganti, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02452543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La survie des langues: pratiques langagières et paysages linguistiques au sein des campements d'exilés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauwells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urgence dans les langues: Interactions, médiations et inventions langagières en migration: Colloque ANR LIMINAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Caroline Saglion Yatzimirsky et Alexandra Galitzine-Loumpet, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachemire : politiques et pratiques des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cachemire : plus vieux conflit du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la littérature dans l'apprentissage de l'ourdou dès le 19ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles compétences en langues, littératures et cultures étrangères? Expériences universitaires croisées Herzen/Inalco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Saint-Pétersbourg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and migrants : Focus on Pakistani community in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour le programme GPP French 1010C Global City for Social Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01977192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language practices of asylum seekers in France : Focus on Urdu speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference of Applied Linguistics. Languages and People: Communication in a Multilingual World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meilute Ramoniene, Sep 2019, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which language for understanding and practicing Islam in multilingual Europe? Case studies from immigrants from the Indian sub-continent & Suriname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European languages as Muslim lingua francas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Dr. Michael Kemper, University of Amsterdam, Dec 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'enseignement de l'ourdou en Inde et supports pédagogiques jusqu'au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique des langues/cultures étrangères : objectifs, approches, supports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BFSU, Chine et Plidam, Inalco, Jun 2018, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why family language policy is crucial ? Case studies from France and Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Pratiques langagières familiales / Politiques linguistiques familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SeDYL, CNRS et MultiLing OSLO, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmong language speakers in a Parisian suburb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langscape conference: " Multilingualism: minority &amp; majority perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MERCATOR Oct 2017, LEEUWARDEN, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales: transmissions et pratiques linguistiques des familles d'immigrés d'origine indienne en Europe et chinoise au Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales et processus de transmissions intergénérationnelles en contexte migratoire : questionnements méthodologiques et notionnels </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shahzaman HAQUE; Françoise LE LIEVRE, May 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et l'usage de l'ourdou comme langue littéraire : Etude comparative sur trajectoire et oeuvres littéraires d'Intizar Hussain et d'Ashfaq Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le proche et le lointain : enseigner, apprendre et partager des cultures étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frosa Pejoska-Bouchereau; Thomas Szende, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales : transmissions et pratiques linguistiques des familles d’immigrés d’origine indienne en Europe et chinoise au Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales et processus de transmissions intergénérationnelles en contexte migratoire : questionnements méthodologiques et notionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shahzaman HAQUE; Françoise LE LIEVRE, May 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutant pour la communication de Prof. Sonal Kulkarni-Joshi : Language, culture and Identity among Internally Displaced Tribals in Nandurbar (Maharashtra) : A sociolinguistic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire du CEIAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Boivin, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accéder aux politiques linguistiques familiales en contextes migratoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l’immigration,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l'Ouest; Plidam, Inalco, Oct 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales / Family language policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A. Seals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 53, 2024, Transversales, Aline Gohard-Radenkovic, 9783034351942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique linguistique familiale / Family language policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Blommaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Spolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Cognigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahzaman Haque. LINCOM, 2019, 9783862889303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et appropriation de la langue d’accueil par les néo-migrants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Reimann; Thomas Szende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement des langues dans une Europe multiculturelle : mutations géopolitiques, configurations identitaires et priorités didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr Francke Attempto Verlag GmbH + Co. KG, pp.59-80, 2026, Multilingualism and Language Teaching, 978-3-381-13851-7. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24053/9783381138524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ourdou en Inde. Entre visibilisation et invisibilisation de son écriture d’origine perso-arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Szende; Malika Bensekat; Amine Roubai; Iman Massoud Sridi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la didactique des langues/cultures, des littératures et de la traduction. Regards croisés., Editions des archives contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Archives Contemporaines, pp.57 - 71, 2026, Plidam, 9782813005953. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">شاہ زماں حق</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Safdar Rasheed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">زبان اور تہذیب: جنوبی ایشیائی اور مغربی تناظر (مکالمات)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sang-e-Meel Publications, pp.160-180, 2025, 9789693537161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">یورپی تناظر میں اردو و دیگر برصغیری زبانیں: تدریس و تحقیق کے افق</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Safdar Rasheed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">زبان اور تہذیب: جنوب ایشیائی اور مغربی تناظر (مکالمات)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sang-e-Meel Publications, pp.5-13, 2025, 9789693537161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahzaman Haque; Françoise Le Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales / Family language policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-42, 2024, Transversales, 978-3-0343-5194-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muqadma (Préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical mosques of Bihar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMEEIS, pp.v-xii, 2023, 978-81-19399-54-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La survie des langues : pratiques langagières et paysages linguistiques au sein des centres d’exilés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky; Alexandra Galitzine-Loumpet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua (non) grata : Langues, violences et résistances dans les espaces de la migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Inalco, pp.229-256, 2022, 9782858314102. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.44394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la littérature dans l’apprentissage de l’ourdou comme langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Liu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echantillons représentatifs et discours didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.43-54, 2022, 9782813004758. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahzaman Haque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique linguistique familiale / Family language policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, pp.9-21, 2019, 9783862889303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hakka du Pakistan : étude de cas sur la politique linguistique familiale de quelques foyers d'origine chinoise. Un enjeu majeur ou une cause perdue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahzaman Haque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique linguistique familiale / Family language policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, pp.53-65, 2019, 9783862889303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why family language policy is crucial ? Case of France with some new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique linguistique familiale / Family language policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, pp.215-231, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne lâche pas notre langue : étude monographique sur la politique linguistique d'une famille hmong réfugiée du Laos en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahzaman Haque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique linguistique familiale / Family language policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, pp.37-51, 2019, 9783862889303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et usages de l'ourdou en tant que langue littéraire chez Intizar Hussain et Ashfaq Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Argaud; Malek Al-Zaum; Elena Da Silva Akborisova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Proche et le lointain : Enseigner, apprendre et partager des cultures étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.47-55, 2017, 9782813002624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des politiques linguistiques : pratiques et comportements langagiers multilingues dans un pays monolingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Iliescu; Heidi Siller-Runggaldier; Paul Danler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVème Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1, Walter de Gruyter, pp.163-171, 2010, 978-3-11-023193-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">پریاں Les Fées de Charles Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Fiaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées éducatives d'une langue rare : enseignements de l'ourdou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">فرانس میں اردو کی تدریس</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Warsa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colère de Delhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Cachemire, la guerre des langues fait rage dans l’ombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">فرانس میں کیوں اردو برصغیر کے پناہ گزینوں کی مشترکہ زبان بن رہی ہے؟</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finger dena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why the Perso-Arabic Script Remains Crucial for Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">جَمّوں و کشمیر سے اردو کو ہٹانے کا کیا اثر ہوگا؟</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">India's war on Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">چین میں لوگ اردو کیوں سیکھنا چاہتے ہیں؟</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مریم ابوذہاب ۔اردو کی نامور فرانسیسی مترجم</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table of Contents for the upcoming volume on Family Language Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Akin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A. Seals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi diffuser ses recherches au grand public ? Contexte : L'ourdou en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">پیش لفظ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la littérature dans l'apprentissage de l'ourdou comme langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport et Bilan Scientifique - 2e Symposium sur la Politique Linguistique Familiale 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INALCO, Sorbonne Paris-Cité (SPC). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas sociolinguistique et ethnographique de quatre familles indiennes immigrantes en Europe : pratiques lagagières et politiques linguistiques nationales et familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012GRENL004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00840860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas sociolinguistique et ethnographique de quatre familles indiennes immigrantes en Europe : pratiques langagières et politiques linguistiques nationales & familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01327668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique, méthodologie et des avancées en politique linguistique familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Fondamentaux de la méthodologie du mémoire &amp; de la recherche (DDLA510A), INALCO, Paris, France, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistics of Urdu in the Indian-subcontinent : Focus on Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Sociolinguistics of Urdu in the Indian sub-continent : Focus on India, Beijing (Pékin), China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution & origin of Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Evolution and origin of Urdu, Beijing (Pékin), China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOCIOLINGUISTIQUE, THÉORIE, MÉTHODOLOGIE ET POLITIQUE LINGUISTIQUE FAMILIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. History of Urdu, China. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Urdu a vehicular language of the Indian sub-continent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Department of Urdu, BFSU, Beijing, China, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01818271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urdu literature in 1940's -A focus on Ismat Chughtai's work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ca' Foscari Université de Vénise, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary and classical history of Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ca' Foscari Université de Vénise, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urdu: The most underrated vehicular language of the Indian sub-continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ca' Foscari Université de Vénise, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language policy, attitudes & role of the Urdu in the sub-continent and in the diaspora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ca' Foscari Université de Vénise, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity and Concept: Translating from Urdu into French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Reeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaires et diatribes : enjeux philologiques, esthétiques et stylistiques à l’époque moghole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Szitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman ourdou au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Jawed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographie Bilingue : Pour un dictionnaire pratique français-ourdou avec manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Désoulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’ourdou dans les contextes non natifs : méthodologies, supports, innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasnim F. Korotana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Werner Wessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ourdou au-delà des frontières : repenser langue, identité et pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Werner Wessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot d'ouverture au nom de la Présidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javeria Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urdu Language Ideologies and Pakistani Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historiographie ourdoue, champ littéraire de l’Asie du Sud, récits régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Désoulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inamullah Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid Siddique Nizami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaṇdī Bāt !! Re-evaluating Foḥșh in Urdu Literary History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubham Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kitada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pahalgam : que nous apprend l’analyse textométrique de la presse ourdoue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Diot Parvaz-Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaborer un programme contemporain pour l’enseignement de l’ourdou comme langue seconde : innovations pédagogiques et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inamullah Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Rashid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jours sombres de Hyderabad : le mouvement littéraire en dakanī aux XXe et XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Casadei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Jawed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la communication et de l’influence des récits chinois dans la littérature ourdoue moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangda Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enquiry into the elements of Critical Theory in Ameer Khusro’s ‘Debach-e-Ghurrat ul Kamal’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kitada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue ourdou dans l’enseignement du cinéma ‘hindi’ – entre enjeux communautaires et flexibilité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Lipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonial Binaries of Ethical Coding: A Study of Some Early Novels Translated in Urdu (c. 1850s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid Siddique Nizami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Linguistic Semantic Parallels between French and Urdu: A Lexical Microanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javeria Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relier les mondes littéraires : Éléments culturels et lexicaux dans les traductions françaises de Manto, sa traduction du « Le Dernier Jour d’un Condamné » de Hugo et applications à la pédagogie des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaib Rais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution d'accueil - Colloque international des études d'ourdou à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ourdou comme langue patrimoniale aux États-Unis : un partenariat université-école pour la conception de programmes d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gulshan-e ‘Ishq de Nusratī, « Le Jardin d'Amour » : une œuvre romanesque en ourdou dakanī du dix-septième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kitada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Jawed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot de clôture - Colloque international des études d'ourdou à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le soi, résister au silence : étude des autobiographies d’écrivaines ourdoues en Asie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Singh Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kitada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’ourdou à l’ère de l’intelligence artificielle : un tournant pédagogique dans la didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’ourdou en Europe : enjeux pédagogiques et perspectives d’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Werner Wessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’ourdou en Angleterre : la pédagogie « Enseigner comme une STAR »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Werner Wessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Idol-houses” or “abodes of God”? Delhi’s non-Muslim places of worship as portrayed in two mid-19th and early-20th-century Urdu works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harit Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie selon le poète : une exploration de la théorie littéraire à travers les écrits du poète ourdou dakani, Nusrati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber, Elisabeth Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Jawed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Translation of Urdu Literature in China against the Backdrop of Three Waves of Asian-African Literary Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique ourdou, entretien avec Shahzaman Haque (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualising family language policy as a rhizomatic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language practices in individual Sorbian-German family language policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mickec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making a 家庭树 (Family Tree): Interactional Measures in Heritage Language Practices in Transnational Families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Lan Curdt-Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques linguistiques familiales : le non-maintien des variétés régionales chinoises dans les familles mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Non) transmission et appropriation : ce qui peut passer quand les « langues » ne passent pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on longitudinal language biographical date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Purkarthofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing intergenerational language practices in multilingual transnational families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Istanbullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de la Turquie et la transmission linguistique à l'oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Akin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing methodologies to address language and mobility in transnational families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralité et transmission des langues dans un contexte diglossique : le cas de l’archipel du Cap-Vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleudir Filipe da Luz Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orality as an everyday practice in Lithuanian migrant families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meilute Ramoniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La narration comme mode de transmission des expériences de recherche (&amp;quot;Grand Témoin&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nie mow do mnie po polsku&amp;quot; An analysis of language ideologies and practices in a polish transnational family in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Romanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l'oralité en contexte diglossique et diasporique : le cas des locuteurs kurdes installés à Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Akin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mertcan Altinsoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de « l’arabe parlé » dans les politiques linguistiques familiales : le cas des familles d'origine maghrébine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ennasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family language policies and family language in early bilingualism : Language competence and language use in child-parent interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Jimenez Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLF et moralité : mise en récit de la construction d'un terrain d'enseignement et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas de trois familles italiennes à Grenoble au 21ème siècle. Représentation et pratiques de transmissions langagières intergénérationnelles à partir du discours des parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring languages biographies of transnational speakers in the Amazonian Trapezium through language portraits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Sánchez Moreano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perqué m'an pas dich ? La non-transmission familiale de la langue occitane au XXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Agresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de la langue et pratiques langagières au sein de la famille : Étude de cas de deux familles kurdes émigrées à Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehriban Çamkiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of family in language policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Spolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre un dialecte menacé aujourd'hui : l'exemple de la communauté d'Évolène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’interaction orale des mères lituaniennes ne suffit pas pour la transmission d’une langue d’origine : le cas des familles mixtes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalija Kazlauskiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starting an interview through language portraits with young children from franco-chinese mixed families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral interaction as the foundation for language transmission and harmonious bilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick de Houwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE PROCHE ET LE LOINTAIN : ENSEIGNER, APPRENDRE ET PARTAGER DES CULTURES ÉTRANGÈRES / Séance 6 : DE L'USAGE DE LA LANGUE : L'ÉCRIVAIN ET L'EXPÉRIENCE DU PROCHE, DU PROPRE ET DE L'ÉTRANGER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frosa Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Anokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01376913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de Les Fées - Charles Perrault en ourdou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javeria Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeur Zia ur Rahman Siddiqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wirsa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (11), pp.87-88, 2024, Professor Zia ur Rahman Siddiqui number</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space, family language policy and invisibility of languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energeia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII, pp.32-54, 2023, Epistemology of language and space, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55245/energeia.2023.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and Family language policy : Some case studies of immigrant families from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Modern Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (Special Issue), pp.353-372, 2023, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34616/ajmp.2023.20.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme d'ourdou en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Warsa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (8), pp.84-85, 2023, Numéro sur le journalisme en ourdou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur l'ourdou comme langue de l'enseignement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">اردو سے میری محبت : دو سیاسی شخصیات جناح اور نہرو کی کہانی</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pakistan-Inde : l’ourdou en partage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Love of Urdu: Language and the Legacies of Jinnah and Nehru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Prafekchar », « ejent », « waraq » : les mots des demandeurs d’asile racontent leur histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">بچوں میں موت کا تصوّر</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">لِفٹ کی سیر</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">بازار کا گَشت</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">اِملی کا پیڑ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Ahmad Dehlavi - Life Story From Archives of Lutfullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz Ahmad Faiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parallèles, (traduction de la nouvelle de Jacques Sternberg en ourdou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis un étranger dans ta ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté - آزادی</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant Hiroshima, après Hiroshima » : La thématique de la guerre chez l'écrivain pakistanais Ahmad Nadeem Qasimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1029151a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ایٹم بَم کا رقص</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Warsa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vo. 2, N°3, p.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ماؤں کی ہڑتال</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">فَراری</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">کاروباری</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">فاختہ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Ayaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I small ? کیا میں چھوٹی ہوں؟</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogical Innovation in Urdu Language Teaching: Assessment and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Describing and Teaching the Grammar of Foreign Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Séoul, South Korea. pp.343--359, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041565v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des études d'ourdou en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. INALCO, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05122574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33E50E94"/>
+    <w:nsid w:val="AC4F9565"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shahzaman-haque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9351-569X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170443930" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-7218-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/enseignant-chercheur/shahzaman-haque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/shahzaman-haque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=Tgl6LkQAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05253266v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Lanza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Li&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2025.2480427" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03877793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2420-8175/15855" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03923481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02508222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leli&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03104484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/710157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01802965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02768091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01334552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10202-011-0044-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02768874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02770065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02769232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05153958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05342069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04783092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565522v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04681647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04750709v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04517484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04736274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-818x.2008.00076.x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04568474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03626953v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04125092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04199196v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8325432" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04130458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04108374v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03618454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03558821v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03863925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03775393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03560742v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03685168v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03211643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaxandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Yakoubi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03335117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03168134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452543v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02342887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauwells" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02342896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02342858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/cel-01977192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02342864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01818269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01597894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01590377v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01334932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04324842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05422337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Joseph" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A. Seals" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1478283" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05422300v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blommaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Spolsky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Cognigni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05253269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05253270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04272820v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03788568v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.44394" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03936308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004758" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03384407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03381785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03384400v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01435917v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02769580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03742376v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bashir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Fiaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03742068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03478295v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525340v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L&#233;cuyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525394v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525639v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525501v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525517v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04136201v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Akin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04228648v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04308419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03284607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525635v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00840860v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENL004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01327668v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04271204v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04271201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04350932v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03852269v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03690823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/cel-01818271v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818252v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818247v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818293v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05528259v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangda Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeena Kureishy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ghirardelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarfraz Abbas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05527877v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safdar Rashid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kitada" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517892v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casadei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Jawed" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05515958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Lipman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Hopf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05525820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Reeck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Ashraf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05527906v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Szitar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05519720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05519723v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D&#233;souli&#232;res" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05520717v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim F. Korotana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Werner Wessler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05515964v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05513763v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javeria Khan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05524378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524406v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inamullah Nadeem" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Siddique Nizami" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05525852v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Goswami" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05527894v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safraz Abbas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05513779v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05525937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05527883v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05528317v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaib Rais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05506123v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05522427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Ortega" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05522449v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05508273v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Yadav" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Singh Yadav" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05508292v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05528184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harit Joshi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05522458v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheraz Ali" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05521415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05521383v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05522468v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber, Elisabeth Peters" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04351794v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03759598v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855756v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleudir Filipe da Luz Mota" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Yuen Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855919v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meilute Ramoniene" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856204v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Roberts" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856149v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mickec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855979v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanfei Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03867567v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03784061v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Lan Curdt-Christiansen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863758v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Purkarthofer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863854v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Istanbullu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868034v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855856v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863513v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deprez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863841v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Romanowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868013v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mertcan Altinsoy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03851185v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ennasiri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863480v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Jimenez Gaspar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518981v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mohamed" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863609v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03867598v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863880v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez Moreano" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863714v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agresti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03851115v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick de Houwer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863783v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863656v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868100v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehriban &#199;amkiran" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03775539v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalija Kazlauskiene" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856006v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376913v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosa Bouchereau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grass" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Anokhina" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04588928v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04591462v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04267195v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55245/energeia.2023.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04348674v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2023.20.31" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03614078v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628331v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03583625v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03547905v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03512819v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525637v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525638v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03530850v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527919v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03539672v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05399106v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05013520v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz Ahmad Faiz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04140262v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04253104v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03910174v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04031103v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029151a" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03526207v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525642v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03526234v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527912v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527911v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527915v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527913v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527918v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05041565v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/tel-05122574v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shahzaman-haque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9351-569X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170443930" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-7218-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/enseignant-chercheur/shahzaman-haque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/shahzaman-haque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=Tgl6LkQAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436317v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Lanza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Li&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2025.2480427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05253266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03877793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2420-8175/15855" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03923481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02508222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leli&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03104484v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/710157" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01802965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02768091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01334552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10202-011-0044-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02770065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02768874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02769232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05571613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05153958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05342069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04783092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04681647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04750709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04517484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04736274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-818x.2008.00076.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04568474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03626953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04125092v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04199196v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8325432" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04130458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04108374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03618454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03558821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03863925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03775393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03560742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03685168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03211643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaxandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Yakoubi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03168134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03335117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452543v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02342887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauwells" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02342896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02342858v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/cel-01977192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02342864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01818269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01597894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01590377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01334932v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04324842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05422337v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Joseph" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A. Seals" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1478283" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05422300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blommaert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Spolsky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Cognigni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570376v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/9783381138524" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05543923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9962" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05253269v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05253270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04272820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03788568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.44394" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03936308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004758" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03381785v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03384407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915400v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03384400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01435917v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02769580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03742376v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bashir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Fiaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03742068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03478295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525394v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L&#233;cuyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525639v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525517v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04136201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Akin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04228648v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04308419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03284607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00840860v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENL004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01327668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04350932v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04271204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04271201v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03852269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03690823v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/cel-01818271v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818293v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05525820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Reeck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Ashraf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05527906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Szitar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeena Kureishy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05519720v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Jawed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ghirardelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05519723v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D&#233;souli&#232;res" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarfraz Abbas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05520717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim F. Korotana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Werner Wessler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05515964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05513763v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javeria Khan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05524378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Hopf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inamullah Nadeem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Siddique Nizami" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05525852v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Goswami" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kitada" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05527894v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safraz Abbas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05513779v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safdar Rashid" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517892v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casadei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05528259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangda Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05527877v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05515958v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Lipman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05525937v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05527883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05528317v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaib Rais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05506123v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05522427v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Ortega" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05522449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05508273v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517878v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Yadav" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Singh Yadav" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05521415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05522458v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheraz Ali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05521383v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05528184v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harit Joshi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05522468v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber, Elisabeth Peters" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05508292v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04351794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03759598v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Roberts" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Yuen Liu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856149v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mickec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03784061v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Lan Curdt-Christiansen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855979v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanfei Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03867567v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863758v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Purkarthofer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863854v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Istanbullu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868034v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855856v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855756v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleudir Filipe da Luz Mota" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855919v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meilute Ramoniene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863513v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deprez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863841v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Romanowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868013v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mertcan Altinsoy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03851185v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ennasiri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863480v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Jimenez Gaspar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518981v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mohamed" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863609v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03867598v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863880v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez Moreano" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863714v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agresti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868100v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehriban &#199;amkiran" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863656v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863783v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03775539v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalija Kazlauskiene" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856006v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03851115v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick de Houwer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376913v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosa Bouchereau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grass" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Anokhina" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04588928v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04591462v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04267195v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55245/energeia.2023.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04348674v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2023.20.31" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062298v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628331v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03614078v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03583625v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03547905v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03512819v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525638v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525637v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03530850v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527919v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03539672v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05399106v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05013520v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz Ahmad Faiz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04140262v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04253104v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03910174v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04031103v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029151a" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03526207v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525642v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527912v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03526234v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527911v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527915v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527913v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05041565v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/tel-05122574v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>