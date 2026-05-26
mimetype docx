--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Shahzaman HAQUE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque, MCF-CN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">shahzaman-haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9351-569X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">170443930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-7218-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en ourdou - HDR en ourdou et en sociolinguistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inalco, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre titulaire, PLIDAM, Inalco.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pageweb Inalco : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inalco.fr/enseignant-chercheur/shahzaman-haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAL : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/shahzaman-haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‪Shahzaman HAQUE, Associate Professor‬ - ‪Google Scholar‬</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déroulement de carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - Responsable de la Licence et du Master LLCER Ourdou, Inalco.2016-2019 Directeur-Adjoint du département Asie du Sud et de l’Himalaya2019 - Co-responsable de l'AXE 1 &amp;quot;Politique Linguistique&amp;quot; du laboratoire PLIDAM2019-2022 Co-directeur du département Asie du Sud et de l’Himalaya2025- Co-Directeur du département EISAT2025 : HDR, INALCO, Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thème de recherche : politiques linguistiques familiales, pratiques langagières, transmission linguistique intergénérationnelle, question de l’identité dans le cadre de la diaspora, plurilinguisme et histoire sociolinguistique et littérature classique de l’ourdou en 19ème siècle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 37 publications dont 18 articles à comité de lecture, 2 ouvrages dirigés, 14 chapitres d’ouvrage ; comprenant 1 article en revue Q1, 2 en Q2 4 en Q3 et 10 publications indexées chez Scopus.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 98 communications dans 25 pays.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités pédagogiques et administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 thèses de doctorat en cours2 mémoires de Master 2.2 mémoires de Master 2 en co-direction.2 mini-mémoires de Master 1Participation à nombreux jurys de thèses et de mémoires du Master</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury de thèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Participation à 4 jury de thèses (Rapporteur 1 soutenance de thèse et Examinateur 3 soutenances de thèse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable de la Licence et du Master LLCER Ourdou, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inalco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris. (Depuis 2015)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation : Colloques, Symposiums, Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Organisation du 1er Colloque des études d'ourdou à Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-organisateur du 2e Symposium International sur la PLF, 29-30 novembre, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Organisation des Séminaires au Labo Plidam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Co-organisateur du 1er Symposium International sur la PLF, 27 mai. Angers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Organisation des séminaires, Collectif Confluence, Paris.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales. Échanges verbaux et transmissions linguistiques/Family language policies. Verbal exchanges and transmission of languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multilingual and Multicultural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (6), pp.1666-1668. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01434632.2025.2480427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary Pedagogical Innovation in Urdu Language Teaching :Theoretical Perspectives and Pedagogical Reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EONEOHAG Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.229-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating language attitudes in Pakistani immigrant individuals of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educazione Interculturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.74-90. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2420-8175/15855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les demandeurs d'asile ourdouphones dans le marché du travail clandestin en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177 (3), pp.113-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUESTIONNEMENTS MÉTHODOLOGIQUES ET NOTION-NELS CONCERNANT LES POLITIQUES LINGUISTIQUES FAMILIALES CHEZ DES FAMILLES TRANSNATIONALES MAROCAINES ET INDIENNES : UNE ÉTUDE COMPARATIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39/1, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Use and Islamic Practices in Multilingual Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signs and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.401-425. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/710157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and Conceptual Issues in Family Language Policies among Transnational Moroccan and Indian Families: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et accents : pouvoir politique et lutte des castes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLACE DE L'ANGLAIS CHEZ DES FAMILLES INDIENNES IMMIGRANTES EN EUROPE OCCIDENTALE : NOTIONS DE PRESTIGE LINGUISTIQUE ET CHRONOTOPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LXII, pp.23-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des langues sacrées chez les immigrants indiens en Europe : quelles compétences, quels rôles et quels usages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, John J. Gumperz. De la dialectologie à l’anthropologie linguistique, 150, pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD AN IDENTITY STRESS Language and religious affiliations of an immigrant adolescent in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Migration Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10202-011-0044-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrant family language practices and language policies in Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apple - Journal of Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Multilingual Repertoire In Indian Families In Three Cities Of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Estonian and Finnish-Ugric Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.29-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des langues natives aux deuxièmes générations : le cas de la diaspora indienne en Europe nordique et occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La transmission intergénérationnelle des langues minoritaires, 52, pp.29-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des langues natives et d'accueil chez trois familles migrantes indiennes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sociétés en mutation: les défis méthodologiques de la linguitique appliquée, 2010/1, pp.225-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de politiques linguistiques entre nation et famille : Etude de cas de trois familles indiennes migrantes dans trois pays d'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suvremena Lingvistika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (65), pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’islam indo-pakistanais en Europe : historique, données chiffrées, enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'islam en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Valter; Christian Lochon, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divinity and Family Language Policy: A Case Study of Two Indian Origin Families in Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIGHTH ANNUAL CONFERENCE EUROPEAN ACADEMY OF RELIGION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, Jul 2025, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot &amp;quot;ourdou&amp;quot; : trajectoires linguistiques, littéraires et socioculturelles en contexte indien et mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The vocabulary in the worldwide knowledge system : Explanation, Median, and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; National Chengchi University; Kyorin University, Japan; Korea University, Nov 2025, Taipei, Taïwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et appropriation de la langue d’accueil par les néo-migrants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement des langues dans une Europe multiculturelle : mutations géopolitiques, configurations identitaires et priorités didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Reimann; Thomas Szende, Nov 2024, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre visibilisation et invisibilisation de l'ourdou en Inde : contexte sociopolitique macro et micro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la didactique des langues/cultures, des littératures et de la traduction: Perpectives algéro-françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Szende; Malika Bensekat; El Amine Mohamed Roubai-Chorfi, Apr 2024, Mostaganem, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family language policy in France : Current advances and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reclaiming voices of India and beyond: Mobility, sustainability and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Hyderabad (Conférence virtuelle), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religiosity in family language policy : Case studies from Urdu-speaking families in France & Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Language Policy Conference : Reimagining the Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cassie Smith-Christmas; Verena Platzgummer, Oct 2024, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour l’écriture ourdoue en Inde ? Histoire, évolution et politique linguistique nationale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture du Monde : langue, culture et technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Durand-Dastes, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les politiques linguistiques familiales en France : État des lieux et nouvelles directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DyLis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mehmet-Ali Akinci; Salih Akin, Oct 2024, Mont-Saint-Aignan, France. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-818x.2008.00076.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">فرانس کی اردو تدریس میں ڈرامہ نگاری</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage mondial de l'écriture dramatique de l'ourdou : de ses débuts à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raees Warsi; Naseer Warsi, May 2024, New York (en ligne), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction en ourdou du conte « Les Fées » de Charles Perrault : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix du conte. Pérégrinations didactiques et traductologiques autour des Fées de Charles Perrault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ildikó Lórinszky, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEARNING URDU IN FRANCE: BETWEEN IDENTITARIAN PERCEPTION AND LANGUAGE ATTITUDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identities, representations and competence building in an academic environment : Intersecting perspectives on language / culture learners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Szende; Edith Cognigni; Delphine Duman; Elena Michelini; Valentina Pagnanini; Lei Wang, Jun 2023, Macerata, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic landscape in Parisian and its suburban refugee camps : Focus on Urdu-speaking asylum seekers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Linguistic Landscape Workshop : Utopia and Dystopia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luisa Martin-Rojo; Clara Molina; Adil Moustaoui, Sep 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8325432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language socialization of Urdu speaking migrants in France : Invisible men's access to the clandestine labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting the Intersection of Migration, Economy, and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile B. Vigouroux; Salikoko S. Mufwene, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'enseignement des langues indiennes et l'ourdou à l'INALCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résultats, idées, problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien Chartier; Jitka de Préval; Madhura Joshi, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élève tiraillé entre famille et école : le cas des langues d'héritage en France et ailleurs en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique des enseignants d'UPE2A du premier degré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching of Urdu in France : Issues and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference, “Herzen’s Readings, Foreign languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA POLITIQUE LINGUISTIQUE FAMILIALE -INEGALITÉ, INVISIBILISATION ET INTÉGRATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Société Inclusive 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Agresti; William Berthomière; Valeria Villa-Pérez, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching of Urdu language in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching of Urdu language and women writers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hans Harder, Arian Hopf, Bushra Iqbal Malik,, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire et résistance dans la littérature ourdoue au Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir du rire - rire du pouvoir. Humour, Discours et Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Craiova, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invisibilisation du multilinguisme à l'échelle familiale : une étude monographique en France et ailleurs en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)visibilité des multilinguismes Pratiques plurilingues dans les sociétés à idéologie monolingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Camille Simon; Bien Dubois, Jun 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language practices and linguistic landscapes in the Asylum camps of Paris and its suburbs: Focus on Urdu speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and migration : Experience and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esther Schor; Humphrey Tonkin, Apr 2021, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIGRALECTE / Langues et migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaxandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua (non) grata : Les langues à l’épreuve des politiques migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Caroline Saglio-Yatzimirsky; Alexandra Galitzine-Loumpet, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la littérature dans l'apprentissage du urdu comme langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échantillons représentatifs et discours didactiques : l’enseignement-appren-tissage des littératures étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement-apprentissage de l’ourdou à l’Inalco : donner sens et forme à une langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au Carrefour des Sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lviv, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battling inequalities, preserving patrimonies. Case studies on family language policies in France & in Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingualism : Hierarchies, Inequalities, Marginalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Szende; Anuradha Kanniganti, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02452543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La survie des langues: pratiques langagières et paysages linguistiques au sein des campements d'exilés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauwells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urgence dans les langues: Interactions, médiations et inventions langagières en migration: Colloque ANR LIMINAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Caroline Saglion Yatzimirsky et Alexandra Galitzine-Loumpet, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachemire : politiques et pratiques des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cachemire : plus vieux conflit du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la littérature dans l'apprentissage de l'ourdou dès le 19ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles compétences en langues, littératures et cultures étrangères? Expériences universitaires croisées Herzen/Inalco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Saint-Pétersbourg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and migrants : Focus on Pakistani community in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour le programme GPP French 1010C Global City for Social Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01977192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language practices of asylum seekers in France : Focus on Urdu speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference of Applied Linguistics. Languages and People: Communication in a Multilingual World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meilute Ramoniene, Sep 2019, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which language for understanding and practicing Islam in multilingual Europe? Case studies from immigrants from the Indian sub-continent & Suriname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European languages as Muslim lingua francas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Dr. Michael Kemper, University of Amsterdam, Dec 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'enseignement de l'ourdou en Inde et supports pédagogiques jusqu'au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique des langues/cultures étrangères : objectifs, approches, supports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BFSU, Chine et Plidam, Inalco, Jun 2018, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why family language policy is crucial ? Case studies from France and Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Pratiques langagières familiales / Politiques linguistiques familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SeDYL, CNRS et MultiLing OSLO, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmong language speakers in a Parisian suburb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langscape conference: " Multilingualism: minority &amp; majority perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MERCATOR Oct 2017, LEEUWARDEN, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales: transmissions et pratiques linguistiques des familles d'immigrés d'origine indienne en Europe et chinoise au Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales et processus de transmissions intergénérationnelles en contexte migratoire : questionnements méthodologiques et notionnels </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shahzaman HAQUE; Françoise LE LIEVRE, May 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et l'usage de l'ourdou comme langue littéraire : Etude comparative sur trajectoire et oeuvres littéraires d'Intizar Hussain et d'Ashfaq Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le proche et le lointain : enseigner, apprendre et partager des cultures étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frosa Pejoska-Bouchereau; Thomas Szende, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales : transmissions et pratiques linguistiques des familles d’immigrés d’origine indienne en Europe et chinoise au Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales et processus de transmissions intergénérationnelles en contexte migratoire : questionnements méthodologiques et notionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shahzaman HAQUE; Françoise LE LIEVRE, May 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutant pour la communication de Prof. Sonal Kulkarni-Joshi : Language, culture and Identity among Internally Displaced Tribals in Nandurbar (Maharashtra) : A sociolinguistic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire du CEIAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Boivin, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accéder aux politiques linguistiques familiales en contextes migratoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l’immigration,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l'Ouest; Plidam, Inalco, Oct 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales / Family language policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A. Seals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 53, 2024, Transversales, Aline Gohard-Radenkovic, 9783034351942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique linguistique familiale / Family language policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Blommaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Spolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Cognigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahzaman Haque. LINCOM, 2019, 9783862889303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et appropriation de la langue d’accueil par les néo-migrants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Reimann; Thomas Szende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement des langues dans une Europe multiculturelle : mutations géopolitiques, configurations identitaires et priorités didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr Francke Attempto Verlag GmbH + Co. KG, pp.59-80, 2026, Multilingualism and Language Teaching, 978-3-381-13851-7. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24053/9783381138524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ourdou en Inde. Entre visibilisation et invisibilisation de son écriture d’origine perso-arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Szende; Malika Bensekat; Amine Roubai; Iman Massoud Sridi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la didactique des langues/cultures, des littératures et de la traduction. Regards croisés., Editions des archives contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Archives Contemporaines, pp.57 - 71, 2026, Plidam, 9782813005953. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">شاہ زماں حق</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Safdar Rasheed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">زبان اور تہذیب: جنوبی ایشیائی اور مغربی تناظر (مکالمات)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sang-e-Meel Publications, pp.160-180, 2025, 9789693537161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">یورپی تناظر میں اردو و دیگر برصغیری زبانیں: تدریس و تحقیق کے افق</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Safdar Rasheed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">زبان اور تہذیب: جنوب ایشیائی اور مغربی تناظر (مکالمات)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sang-e-Meel Publications, pp.5-13, 2025, 9789693537161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahzaman Haque; Françoise Le Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales / Family language policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-42, 2024, Transversales, 978-3-0343-5194-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muqadma (Préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical mosques of Bihar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMEEIS, pp.v-xii, 2023, 978-81-19399-54-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La survie des langues : pratiques langagières et paysages linguistiques au sein des centres d’exilés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky; Alexandra Galitzine-Loumpet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua (non) grata : Langues, violences et résistances dans les espaces de la migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Inalco, pp.229-256, 2022, 9782858314102. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.44394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la littérature dans l’apprentissage de l’ourdou comme langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Liu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echantillons représentatifs et discours didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.43-54, 2022, 9782813004758. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahzaman Haque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique linguistique familiale / Family language policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, pp.9-21, 2019, 9783862889303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hakka du Pakistan : étude de cas sur la politique linguistique familiale de quelques foyers d'origine chinoise. Un enjeu majeur ou une cause perdue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahzaman Haque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique linguistique familiale / Family language policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, pp.53-65, 2019, 9783862889303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why family language policy is crucial ? Case of France with some new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique linguistique familiale / Family language policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, pp.215-231, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne lâche pas notre langue : étude monographique sur la politique linguistique d'une famille hmong réfugiée du Laos en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahzaman Haque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique linguistique familiale / Family language policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, pp.37-51, 2019, 9783862889303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et usages de l'ourdou en tant que langue littéraire chez Intizar Hussain et Ashfaq Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Argaud; Malek Al-Zaum; Elena Da Silva Akborisova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Proche et le lointain : Enseigner, apprendre et partager des cultures étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.47-55, 2017, 9782813002624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des politiques linguistiques : pratiques et comportements langagiers multilingues dans un pays monolingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Iliescu; Heidi Siller-Runggaldier; Paul Danler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVème Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1, Walter de Gruyter, pp.163-171, 2010, 978-3-11-023193-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">پریاں Les Fées de Charles Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Fiaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées éducatives d'une langue rare : enseignements de l'ourdou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">فرانس میں اردو کی تدریس</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Warsa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colère de Delhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Cachemire, la guerre des langues fait rage dans l’ombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">فرانس میں کیوں اردو برصغیر کے پناہ گزینوں کی مشترکہ زبان بن رہی ہے؟</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finger dena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why the Perso-Arabic Script Remains Crucial for Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">جَمّوں و کشمیر سے اردو کو ہٹانے کا کیا اثر ہوگا؟</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">India's war on Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">چین میں لوگ اردو کیوں سیکھنا چاہتے ہیں؟</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مریم ابوذہاب ۔اردو کی نامور فرانسیسی مترجم</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table of Contents for the upcoming volume on Family Language Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Akin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A. Seals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi diffuser ses recherches au grand public ? Contexte : L'ourdou en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">پیش لفظ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la littérature dans l'apprentissage de l'ourdou comme langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport et Bilan Scientifique - 2e Symposium sur la Politique Linguistique Familiale 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INALCO, Sorbonne Paris-Cité (SPC). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas sociolinguistique et ethnographique de quatre familles indiennes immigrantes en Europe : pratiques lagagières et politiques linguistiques nationales et familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012GRENL004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00840860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas sociolinguistique et ethnographique de quatre familles indiennes immigrantes en Europe : pratiques langagières et politiques linguistiques nationales & familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01327668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique, méthodologie et des avancées en politique linguistique familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Fondamentaux de la méthodologie du mémoire &amp; de la recherche (DDLA510A), INALCO, Paris, France, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistics of Urdu in the Indian-subcontinent : Focus on Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Sociolinguistics of Urdu in the Indian sub-continent : Focus on India, Beijing (Pékin), China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution & origin of Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Evolution and origin of Urdu, Beijing (Pékin), China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOCIOLINGUISTIQUE, THÉORIE, MÉTHODOLOGIE ET POLITIQUE LINGUISTIQUE FAMILIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. History of Urdu, China. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Urdu a vehicular language of the Indian sub-continent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Department of Urdu, BFSU, Beijing, China, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01818271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urdu literature in 1940's -A focus on Ismat Chughtai's work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ca' Foscari Université de Vénise, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary and classical history of Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ca' Foscari Université de Vénise, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urdu: The most underrated vehicular language of the Indian sub-continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ca' Foscari Université de Vénise, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language policy, attitudes & role of the Urdu in the sub-continent and in the diaspora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ca' Foscari Université de Vénise, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity and Concept: Translating from Urdu into French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Reeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaires et diatribes : enjeux philologiques, esthétiques et stylistiques à l’époque moghole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Szitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman ourdou au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Jawed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographie Bilingue : Pour un dictionnaire pratique français-ourdou avec manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Désoulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’ourdou dans les contextes non natifs : méthodologies, supports, innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasnim F. Korotana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Werner Wessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ourdou au-delà des frontières : repenser langue, identité et pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Werner Wessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot d'ouverture au nom de la Présidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javeria Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urdu Language Ideologies and Pakistani Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historiographie ourdoue, champ littéraire de l’Asie du Sud, récits régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Désoulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inamullah Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid Siddique Nizami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaṇdī Bāt !! Re-evaluating Foḥșh in Urdu Literary History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubham Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kitada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pahalgam : que nous apprend l’analyse textométrique de la presse ourdoue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Diot Parvaz-Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaborer un programme contemporain pour l’enseignement de l’ourdou comme langue seconde : innovations pédagogiques et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inamullah Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Rashid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jours sombres de Hyderabad : le mouvement littéraire en dakanī aux XXe et XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Casadei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Jawed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la communication et de l’influence des récits chinois dans la littérature ourdoue moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangda Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enquiry into the elements of Critical Theory in Ameer Khusro’s ‘Debach-e-Ghurrat ul Kamal’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kitada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue ourdou dans l’enseignement du cinéma ‘hindi’ – entre enjeux communautaires et flexibilité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Lipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonial Binaries of Ethical Coding: A Study of Some Early Novels Translated in Urdu (c. 1850s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid Siddique Nizami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Linguistic Semantic Parallels between French and Urdu: A Lexical Microanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javeria Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relier les mondes littéraires : Éléments culturels et lexicaux dans les traductions françaises de Manto, sa traduction du « Le Dernier Jour d’un Condamné » de Hugo et applications à la pédagogie des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaib Rais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution d'accueil - Colloque international des études d'ourdou à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ourdou comme langue patrimoniale aux États-Unis : un partenariat université-école pour la conception de programmes d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gulshan-e ‘Ishq de Nusratī, « Le Jardin d'Amour » : une œuvre romanesque en ourdou dakanī du dix-septième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kitada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Jawed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot de clôture - Colloque international des études d'ourdou à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le soi, résister au silence : étude des autobiographies d’écrivaines ourdoues en Asie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Singh Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kitada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’ourdou à l’ère de l’intelligence artificielle : un tournant pédagogique dans la didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’ourdou en Europe : enjeux pédagogiques et perspectives d’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Werner Wessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’ourdou en Angleterre : la pédagogie « Enseigner comme une STAR »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Werner Wessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Idol-houses” or “abodes of God”? Delhi’s non-Muslim places of worship as portrayed in two mid-19th and early-20th-century Urdu works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harit Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie selon le poète : une exploration de la théorie littéraire à travers les écrits du poète ourdou dakani, Nusrati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber, Elisabeth Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Jawed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Translation of Urdu Literature in China against the Backdrop of Three Waves of Asian-African Literary Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique ourdou, entretien avec Shahzaman Haque (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualising family language policy as a rhizomatic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language practices in individual Sorbian-German family language policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mickec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making a 家庭树 (Family Tree): Interactional Measures in Heritage Language Practices in Transnational Families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Lan Curdt-Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques linguistiques familiales : le non-maintien des variétés régionales chinoises dans les familles mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Non) transmission et appropriation : ce qui peut passer quand les « langues » ne passent pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on longitudinal language biographical date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Purkarthofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing intergenerational language practices in multilingual transnational families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Istanbullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de la Turquie et la transmission linguistique à l'oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Akin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing methodologies to address language and mobility in transnational families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralité et transmission des langues dans un contexte diglossique : le cas de l’archipel du Cap-Vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleudir Filipe da Luz Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orality as an everyday practice in Lithuanian migrant families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meilute Ramoniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La narration comme mode de transmission des expériences de recherche (&amp;quot;Grand Témoin&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nie mow do mnie po polsku&amp;quot; An analysis of language ideologies and practices in a polish transnational family in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Romanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l'oralité en contexte diglossique et diasporique : le cas des locuteurs kurdes installés à Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Akin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mertcan Altinsoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de « l’arabe parlé » dans les politiques linguistiques familiales : le cas des familles d'origine maghrébine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ennasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family language policies and family language in early bilingualism : Language competence and language use in child-parent interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Jimenez Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLF et moralité : mise en récit de la construction d'un terrain d'enseignement et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas de trois familles italiennes à Grenoble au 21ème siècle. Représentation et pratiques de transmissions langagières intergénérationnelles à partir du discours des parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring languages biographies of transnational speakers in the Amazonian Trapezium through language portraits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Sánchez Moreano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perqué m'an pas dich ? La non-transmission familiale de la langue occitane au XXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Agresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de la langue et pratiques langagières au sein de la famille : Étude de cas de deux familles kurdes émigrées à Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehriban Çamkiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of family in language policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Spolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre un dialecte menacé aujourd'hui : l'exemple de la communauté d'Évolène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’interaction orale des mères lituaniennes ne suffit pas pour la transmission d’une langue d’origine : le cas des familles mixtes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalija Kazlauskiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starting an interview through language portraits with young children from franco-chinese mixed families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral interaction as the foundation for language transmission and harmonious bilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick de Houwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE PROCHE ET LE LOINTAIN : ENSEIGNER, APPRENDRE ET PARTAGER DES CULTURES ÉTRANGÈRES / Séance 6 : DE L'USAGE DE LA LANGUE : L'ÉCRIVAIN ET L'EXPÉRIENCE DU PROCHE, DU PROPRE ET DE L'ÉTRANGER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frosa Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Anokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01376913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de Les Fées - Charles Perrault en ourdou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javeria Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeur Zia ur Rahman Siddiqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wirsa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (11), pp.87-88, 2024, Professor Zia ur Rahman Siddiqui number</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space, family language policy and invisibility of languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energeia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII, pp.32-54, 2023, Epistemology of language and space, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55245/energeia.2023.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and Family language policy : Some case studies of immigrant families from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Modern Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (Special Issue), pp.353-372, 2023, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34616/ajmp.2023.20.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme d'ourdou en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Warsa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (8), pp.84-85, 2023, Numéro sur le journalisme en ourdou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur l'ourdou comme langue de l'enseignement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">اردو سے میری محبت : دو سیاسی شخصیات جناح اور نہرو کی کہانی</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pakistan-Inde : l’ourdou en partage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Love of Urdu: Language and the Legacies of Jinnah and Nehru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Prafekchar », « ejent », « waraq » : les mots des demandeurs d’asile racontent leur histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">بچوں میں موت کا تصوّر</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">لِفٹ کی سیر</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">بازار کا گَشت</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">اِملی کا پیڑ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Ahmad Dehlavi - Life Story From Archives of Lutfullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz Ahmad Faiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parallèles, (traduction de la nouvelle de Jacques Sternberg en ourdou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis un étranger dans ta ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté - آزادی</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant Hiroshima, après Hiroshima » : La thématique de la guerre chez l'écrivain pakistanais Ahmad Nadeem Qasimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1029151a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ایٹم بَم کا رقص</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Warsa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vo. 2, N°3, p.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ماؤں کی ہڑتال</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">فَراری</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">کاروباری</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">فاختہ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Ayaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I small ? کیا میں چھوٹی ہوں؟</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogical Innovation in Urdu Language Teaching: Assessment and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Describing and Teaching the Grammar of Foreign Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Séoul, South Korea. pp.343--359, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041565v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des études d'ourdou en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. INALCO, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05122574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Shahzaman HAQUE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque, MCF-CN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">shahzaman-haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9351-569X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">170443930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Tgl6LkQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-7218-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en ourdou - HDR en ourdou et en sociolinguistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inalco, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre titulaire, PLIDAM, Inalco.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pageweb Inalco : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inalco.fr/enseignant-chercheur/shahzaman-haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAL : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/shahzaman-haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‪Shahzaman HAQUE, Associate Professor‬ - ‪Google Scholar‬</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déroulement de carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - Responsable de la Licence et du Master LLCER Ourdou, Inalco.2016-2019 Directeur-Adjoint du département Asie du Sud et de l’Himalaya2019 - Co-responsable de l'AXE 1 &amp;quot;Politique Linguistique&amp;quot; du laboratoire PLIDAM2019-2022 Co-directeur du département Asie du Sud et de l’Himalaya2025- Co-Directeur du département EISAT2025 : HDR, INALCO, Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thème de recherche : politiques linguistiques familiales, pratiques langagières, transmission linguistique intergénérationnelle, question de l’identité dans le cadre de la diaspora, plurilinguisme et histoire sociolinguistique et littérature classique de l’ourdou en 19ème siècle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 37 publications dont 18 articles à comité de lecture, 2 ouvrages dirigés, 14 chapitres d’ouvrage ; comprenant 1 article en revue Q1, 2 en Q2 4 en Q3 et 10 publications indexées chez Scopus.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 98 communications dans 25 pays.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités pédagogiques et administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 thèses de doctorat en cours2 mémoires de Master 2.2 mémoires de Master 2 en co-direction.2 mini-mémoires de Master 1Participation à nombreux jurys de thèses et de mémoires du Master</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury de thèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Participation à 4 jury de thèses (Rapporteur 1 soutenance de thèse et Examinateur 3 soutenances de thèse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable de la Licence et du Master LLCER Ourdou, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inalco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris. (Depuis 2015)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation : Colloques, Symposiums, Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Organisation du 1er Colloque des études d'ourdou à Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-organisateur du 2e Symposium International sur la PLF, 29-30 novembre, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Organisation des Séminaires au Labo Plidam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Co-organisateur du 1er Symposium International sur la PLF, 27 mai. Angers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Organisation des séminaires, Collectif Confluence, Paris.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales. Échanges verbaux et transmissions linguistiques/Family language policies. Verbal exchanges and transmission of languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multilingual and Multicultural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (6), pp.1666-1668. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01434632.2025.2480427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary Pedagogical Innovation in Urdu Language Teaching :Theoretical Perspectives and Pedagogical Reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EONEOHAG Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.229-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating language attitudes in Pakistani immigrant individuals of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educazione Interculturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.74-90. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2420-8175/15855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les demandeurs d'asile ourdouphones dans le marché du travail clandestin en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177 (3), pp.113-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Use and Islamic Practices in Multilingual Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signs and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.401-425. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/710157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUESTIONNEMENTS MÉTHODOLOGIQUES ET NOTION-NELS CONCERNANT LES POLITIQUES LINGUISTIQUES FAMILIALES CHEZ DES FAMILLES TRANSNATIONALES MAROCAINES ET INDIENNES : UNE ÉTUDE COMPARATIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39/1, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological and Conceptual Issues in Family Language Policies among Transnational Moroccan and Indian Families: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et accents : pouvoir politique et lutte des castes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLACE DE L'ANGLAIS CHEZ DES FAMILLES INDIENNES IMMIGRANTES EN EUROPE OCCIDENTALE : NOTIONS DE PRESTIGE LINGUISTIQUE ET CHRONOTOPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LXII, pp.23-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des langues sacrées chez les immigrants indiens en Europe : quelles compétences, quels rôles et quels usages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, John J. Gumperz. De la dialectologie à l’anthropologie linguistique, 150, pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD AN IDENTITY STRESS Language and religious affiliations of an immigrant adolescent in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Migration Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10202-011-0044-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Multilingual Repertoire In Indian Families In Three Cities Of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Estonian and Finnish-Ugric Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.29-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrant family language practices and language policies in Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apple - Journal of Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des langues natives aux deuxièmes générations : le cas de la diaspora indienne en Europe nordique et occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La transmission intergénérationnelle des langues minoritaires, 52, pp.29-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des langues natives et d'accueil chez trois familles migrantes indiennes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sociétés en mutation: les défis méthodologiques de la linguitique appliquée, 2010/1, pp.225-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de politiques linguistiques entre nation et famille : Etude de cas de trois familles indiennes migrantes dans trois pays d'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suvremena Lingvistika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (65), pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’islam indo-pakistanais en Europe : historique, données chiffrées, enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'islam en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Valter; Christian Lochon, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divinity and Family Language Policy: A Case Study of Two Indian Origin Families in Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIGHTH ANNUAL CONFERENCE EUROPEAN ACADEMY OF RELIGION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, Jul 2025, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot &amp;quot;ourdou&amp;quot; : trajectoires linguistiques, littéraires et socioculturelles en contexte indien et mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The vocabulary in the worldwide knowledge system : Explanation, Median, and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; National Chengchi University; Kyorin University, Japan; Korea University, Nov 2025, Taipei, Taïwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family language policy in France : Current advances and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reclaiming voices of India and beyond: Mobility, sustainability and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Hyderabad (Conférence virtuelle), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et appropriation de la langue d’accueil par les néo-migrants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement des langues dans une Europe multiculturelle : mutations géopolitiques, configurations identitaires et priorités didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Reimann; Thomas Szende, Nov 2024, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre visibilisation et invisibilisation de l'ourdou en Inde : contexte sociopolitique macro et micro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la didactique des langues/cultures, des littératures et de la traduction: Perpectives algéro-françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Szende; Malika Bensekat; El Amine Mohamed Roubai-Chorfi, Apr 2024, Mostaganem, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religiosity in family language policy : Case studies from Urdu-speaking families in France & Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Language Policy Conference : Reimagining the Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cassie Smith-Christmas; Verena Platzgummer, Oct 2024, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour l’écriture ourdoue en Inde ? Histoire, évolution et politique linguistique nationale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture du Monde : langue, culture et technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Durand-Dastes, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les politiques linguistiques familiales en France : État des lieux et nouvelles directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DyLis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mehmet-Ali Akinci; Salih Akin, Oct 2024, Mont-Saint-Aignan, France. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-818x.2008.00076.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">فرانس کی اردو تدریس میں ڈرامہ نگاری</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage mondial de l'écriture dramatique de l'ourdou : de ses débuts à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raees Warsi; Naseer Warsi, May 2024, New York (en ligne), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction en ourdou du conte « Les Fées » de Charles Perrault : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix du conte. Pérégrinations didactiques et traductologiques autour des Fées de Charles Perrault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ildikó Lórinszky, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEARNING URDU IN FRANCE: BETWEEN IDENTITARIAN PERCEPTION AND LANGUAGE ATTITUDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identities, representations and competence building in an academic environment : Intersecting perspectives on language / culture learners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Szende; Edith Cognigni; Delphine Duman; Elena Michelini; Valentina Pagnanini; Lei Wang, Jun 2023, Macerata, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic landscape in Parisian and its suburban refugee camps : Focus on Urdu-speaking asylum seekers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Linguistic Landscape Workshop : Utopia and Dystopia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luisa Martin-Rojo; Clara Molina; Adil Moustaoui, Sep 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8325432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language socialization of Urdu speaking migrants in France : Invisible men's access to the clandestine labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting the Intersection of Migration, Economy, and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile B. Vigouroux; Salikoko S. Mufwene, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'enseignement des langues indiennes et l'ourdou à l'INALCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résultats, idées, problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien Chartier; Jitka de Préval; Madhura Joshi, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA POLITIQUE LINGUISTIQUE FAMILIALE -INEGALITÉ, INVISIBILISATION ET INTÉGRATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Société Inclusive 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Agresti; William Berthomière; Valeria Villa-Pérez, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élève tiraillé entre famille et école : le cas des langues d'héritage en France et ailleurs en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique des enseignants d'UPE2A du premier degré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching of Urdu in France : Issues and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference, “Herzen’s Readings, Foreign languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching of Urdu language in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching of Urdu language and women writers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hans Harder, Arian Hopf, Bushra Iqbal Malik,, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire et résistance dans la littérature ourdoue au Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir du rire - rire du pouvoir. Humour, Discours et Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Craiova, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invisibilisation du multilinguisme à l'échelle familiale : une étude monographique en France et ailleurs en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)visibilité des multilinguismes Pratiques plurilingues dans les sociétés à idéologie monolingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Camille Simon; Bien Dubois, Jun 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language practices and linguistic landscapes in the Asylum camps of Paris and its suburbs: Focus on Urdu speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and migration : Experience and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esther Schor; Humphrey Tonkin, Apr 2021, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIGRALECTE / Langues et migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaxandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua (non) grata : Les langues à l’épreuve des politiques migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Caroline Saglio-Yatzimirsky; Alexandra Galitzine-Loumpet, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la littérature dans l'apprentissage du urdu comme langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échantillons représentatifs et discours didactiques : l’enseignement-appren-tissage des littératures étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement-apprentissage de l’ourdou à l’Inalco : donner sens et forme à une langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au Carrefour des Sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lviv, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battling inequalities, preserving patrimonies. Case studies on family language policies in France & in Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingualism : Hierarchies, Inequalities, Marginalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Szende; Anuradha Kanniganti, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02452543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la littérature dans l'apprentissage de l'ourdou dès le 19ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles compétences en langues, littératures et cultures étrangères? Expériences universitaires croisées Herzen/Inalco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Saint-Pétersbourg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachemire : politiques et pratiques des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cachemire : plus vieux conflit du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La survie des langues: pratiques langagières et paysages linguistiques au sein des campements d'exilés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauwells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urgence dans les langues: Interactions, médiations et inventions langagières en migration: Colloque ANR LIMINAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Caroline Saglion Yatzimirsky et Alexandra Galitzine-Loumpet, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and migrants : Focus on Pakistani community in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour le programme GPP French 1010C Global City for Social Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01977192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language practices of asylum seekers in France : Focus on Urdu speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference of Applied Linguistics. Languages and People: Communication in a Multilingual World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meilute Ramoniene, Sep 2019, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which language for understanding and practicing Islam in multilingual Europe? Case studies from immigrants from the Indian sub-continent & Suriname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European languages as Muslim lingua francas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Dr. Michael Kemper, University of Amsterdam, Dec 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'enseignement de l'ourdou en Inde et supports pédagogiques jusqu'au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique des langues/cultures étrangères : objectifs, approches, supports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BFSU, Chine et Plidam, Inalco, Jun 2018, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why family language policy is crucial ? Case studies from France and Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Pratiques langagières familiales / Politiques linguistiques familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SeDYL, CNRS et MultiLing OSLO, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmong language speakers in a Parisian suburb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langscape conference: " Multilingualism: minority &amp; majority perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MERCATOR Oct 2017, LEEUWARDEN, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et l'usage de l'ourdou comme langue littéraire : Etude comparative sur trajectoire et oeuvres littéraires d'Intizar Hussain et d'Ashfaq Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le proche et le lointain : enseigner, apprendre et partager des cultures étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frosa Pejoska-Bouchereau; Thomas Szende, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales : transmissions et pratiques linguistiques des familles d’immigrés d’origine indienne en Europe et chinoise au Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales et processus de transmissions intergénérationnelles en contexte migratoire : questionnements méthodologiques et notionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shahzaman HAQUE; Françoise LE LIEVRE, May 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales: transmissions et pratiques linguistiques des familles d'immigrés d'origine indienne en Europe et chinoise au Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales et processus de transmissions intergénérationnelles en contexte migratoire : questionnements méthodologiques et notionnels </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shahzaman HAQUE; Françoise LE LIEVRE, May 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutant pour la communication de Prof. Sonal Kulkarni-Joshi : Language, culture and Identity among Internally Displaced Tribals in Nandurbar (Maharashtra) : A sociolinguistic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire du CEIAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Boivin, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accéder aux politiques linguistiques familiales en contextes migratoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l’immigration,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l'Ouest; Plidam, Inalco, Oct 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales / Family language policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A. Seals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 53, 2024, Transversales, Aline Gohard-Radenkovic, 9783034351942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique linguistique familiale / Family language policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Blommaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Spolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Cognigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahzaman Haque. LINCOM, 2019, 9783862889303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et appropriation de la langue d’accueil par les néo-migrants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Reimann; Thomas Szende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement des langues dans une Europe multiculturelle : mutations géopolitiques, configurations identitaires et priorités didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr Francke Attempto Verlag GmbH + Co. KG, pp.59-80, 2026, Multilingualism and Language Teaching, 978-3-381-13851-7. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24053/9783381138524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ourdou en Inde. Entre visibilisation et invisibilisation de son écriture d’origine perso-arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Szende; Malika Bensekat; Amine Roubai; Iman Massoud Sridi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la didactique des langues/cultures, des littératures et de la traduction. Regards croisés., Editions des archives contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Archives Contemporaines, pp.57 - 71, 2026, Plidam, 9782813005953. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">شاہ زماں حق</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Safdar Rasheed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">زبان اور تہذیب: جنوبی ایشیائی اور مغربی تناظر (مکالمات)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sang-e-Meel Publications, pp.160-180, 2025, 9789693537161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">یورپی تناظر میں اردو و دیگر برصغیری زبانیں: تدریس و تحقیق کے افق</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Safdar Rasheed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">زبان اور تہذیب: جنوب ایشیائی اور مغربی تناظر (مکالمات)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sang-e-Meel Publications, pp.5-13, 2025, 9789693537161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahzaman Haque; Françoise Le Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques familiales / Family language policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-42, 2024, Transversales, 978-3-0343-5194-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muqadma (Préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical mosques of Bihar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMEEIS, pp.v-xii, 2023, 978-81-19399-54-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La survie des langues : pratiques langagières et paysages linguistiques au sein des centres d’exilés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky; Alexandra Galitzine-Loumpet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua (non) grata : Langues, violences et résistances dans les espaces de la migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Inalco, pp.229-256, 2022, 9782858314102. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.44394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la littérature dans l’apprentissage de l’ourdou comme langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Liu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echantillons représentatifs et discours didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.43-54, 2022, 9782813004758. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahzaman Haque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique linguistique familiale / Family language policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, pp.9-21, 2019, 9783862889303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hakka du Pakistan : étude de cas sur la politique linguistique familiale de quelques foyers d'origine chinoise. Un enjeu majeur ou une cause perdue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahzaman Haque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique linguistique familiale / Family language policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, pp.53-65, 2019, 9783862889303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why family language policy is crucial ? Case of France with some new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique linguistique familiale / Family language policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, pp.215-231, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne lâche pas notre langue : étude monographique sur la politique linguistique d'une famille hmong réfugiée du Laos en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahzaman Haque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique linguistique familiale / Family language policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, pp.37-51, 2019, 9783862889303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et usages de l'ourdou en tant que langue littéraire chez Intizar Hussain et Ashfaq Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Argaud; Malek Al-Zaum; Elena Da Silva Akborisova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Proche et le lointain : Enseigner, apprendre et partager des cultures étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.47-55, 2017, 9782813002624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des politiques linguistiques : pratiques et comportements langagiers multilingues dans un pays monolingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Iliescu; Heidi Siller-Runggaldier; Paul Danler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVème Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1, Walter de Gruyter, pp.163-171, 2010, 978-3-11-023193-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">پریاں Les Fées de Charles Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Fiaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées éducatives d'une langue rare : enseignements de l'ourdou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">فرانس میں اردو کی تدریس</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Warsa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colère de Delhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Cachemire, la guerre des langues fait rage dans l’ombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">فرانس میں کیوں اردو برصغیر کے پناہ گزینوں کی مشترکہ زبان بن رہی ہے؟</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finger dena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why the Perso-Arabic Script Remains Crucial for Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">جَمّوں و کشمیر سے اردو کو ہٹانے کا کیا اثر ہوگا؟</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">India's war on Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">چین میں لوگ اردو کیوں سیکھنا چاہتے ہیں؟</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مریم ابوذہاب ۔اردو کی نامور فرانسیسی مترجم</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table of Contents for the upcoming volume on Family Language Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Akin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A. Seals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi diffuser ses recherches au grand public ? Contexte : L'ourdou en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">پیش لفظ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la littérature dans l'apprentissage de l'ourdou comme langue étrangère en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport et Bilan Scientifique - 2e Symposium sur la Politique Linguistique Familiale 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INALCO, Sorbonne Paris-Cité (SPC). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas sociolinguistique et ethnographique de quatre familles indiennes immigrantes en Europe : pratiques lagagières et politiques linguistiques nationales et familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012GRENL004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00840860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas sociolinguistique et ethnographique de quatre familles indiennes immigrantes en Europe : pratiques langagières et politiques linguistiques nationales & familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01327668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique, méthodologie et des avancées en politique linguistique familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Fondamentaux de la méthodologie du mémoire &amp; de la recherche (DDLA510A), INALCO, Paris, France, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistics of Urdu in the Indian-subcontinent : Focus on Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Sociolinguistics of Urdu in the Indian sub-continent : Focus on India, Beijing (Pékin), China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution & origin of Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Evolution and origin of Urdu, Beijing (Pékin), China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. History of Urdu, China. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOCIOLINGUISTIQUE, THÉORIE, MÉTHODOLOGIE ET POLITIQUE LINGUISTIQUE FAMILIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Urdu a vehicular language of the Indian sub-continent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Department of Urdu, BFSU, Beijing, China, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01818271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urdu: The most underrated vehicular language of the Indian sub-continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ca' Foscari Université de Vénise, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urdu literature in 1940's -A focus on Ismat Chughtai's work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ca' Foscari Université de Vénise, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary and classical history of Urdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ca' Foscari Université de Vénise, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language policy, attitudes & role of the Urdu in the sub-continent and in the diaspora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Ca' Foscari Université de Vénise, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaṇdī Bāt !! Re-evaluating Foḥșh in Urdu Literary History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubham Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kitada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaborer un programme contemporain pour l’enseignement de l’ourdou comme langue seconde : innovations pédagogiques et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inamullah Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Rashid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pahalgam : que nous apprend l’analyse textométrique de la presse ourdoue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Diot Parvaz-Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity and Concept: Translating from Urdu into French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Reeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaires et diatribes : enjeux philologiques, esthétiques et stylistiques à l’époque moghole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Szitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman ourdou au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Jawed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographie Bilingue : Pour un dictionnaire pratique français-ourdou avec manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Désoulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’ourdou dans les contextes non natifs : méthodologies, supports, innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasnim F. Korotana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Werner Wessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ourdou au-delà des frontières : repenser langue, identité et pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Werner Wessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot d'ouverture au nom de la Présidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javeria Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urdu Language Ideologies and Pakistani Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historiographie ourdoue, champ littéraire de l’Asie du Sud, récits régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Désoulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inamullah Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid Siddique Nizami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jours sombres de Hyderabad : le mouvement littéraire en dakanī aux XXe et XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Casadei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Jawed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la communication et de l’influence des récits chinois dans la littérature ourdoue moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangda Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enquiry into the elements of Critical Theory in Ameer Khusro’s ‘Debach-e-Ghurrat ul Kamal’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kitada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue ourdou dans l’enseignement du cinéma ‘hindi’ – entre enjeux communautaires et flexibilité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Lipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonial Binaries of Ethical Coding: A Study of Some Early Novels Translated in Urdu (c. 1850s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid Siddique Nizami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Linguistic Semantic Parallels between French and Urdu: A Lexical Microanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javeria Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gulshan-e ‘Ishq de Nusratī, « Le Jardin d'Amour » : une œuvre romanesque en ourdou dakanī du dix-septième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kitada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Jawed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ourdou comme langue patrimoniale aux États-Unis : un partenariat université-école pour la conception de programmes d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution d'accueil - Colloque international des études d'ourdou à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relier les mondes littéraires : Éléments culturels et lexicaux dans les traductions françaises de Manto, sa traduction du « Le Dernier Jour d’un Condamné » de Hugo et applications à la pédagogie des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaib Rais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot de clôture - Colloque international des études d'ourdou à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le soi, résister au silence : étude des autobiographies d’écrivaines ourdoues en Asie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Singh Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kitada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’ourdou à l’ère de l’intelligence artificielle : un tournant pédagogique dans la didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’ourdou en Europe : enjeux pédagogiques et perspectives d’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Werner Wessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’ourdou en Angleterre : la pédagogie « Enseigner comme une STAR »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Werner Wessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Idol-houses” or “abodes of God”? Delhi’s non-Muslim places of worship as portrayed in two mid-19th and early-20th-century Urdu works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harit Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ghirardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie selon le poète : une exploration de la théorie littéraire à travers les écrits du poète ourdou dakani, Nusrati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber, Elisabeth Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Jawed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Translation of Urdu Literature in China against the Backdrop of Three Waves of Asian-African Literary Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeena Kureishy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique ourdou, entretien avec Shahzaman Haque (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing intergenerational language practices in multilingual transnational families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Istanbullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de la Turquie et la transmission linguistique à l'oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Akin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing methodologies to address language and mobility in transnational families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualising family language policy as a rhizomatic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language practices in individual Sorbian-German family language policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mickec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making a 家庭树 (Family Tree): Interactional Measures in Heritage Language Practices in Transnational Families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Lan Curdt-Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques linguistiques familiales : le non-maintien des variétés régionales chinoises dans les familles mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Non) transmission et appropriation : ce qui peut passer quand les « langues » ne passent pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on longitudinal language biographical date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Purkarthofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralité et transmission des langues dans un contexte diglossique : le cas de l’archipel du Cap-Vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleudir Filipe da Luz Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orality as an everyday practice in Lithuanian migrant families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meilute Ramoniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nie mow do mnie po polsku&amp;quot; An analysis of language ideologies and practices in a polish transnational family in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Romanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La narration comme mode de transmission des expériences de recherche (&amp;quot;Grand Témoin&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de « l’arabe parlé » dans les politiques linguistiques familiales : le cas des familles d'origine maghrébine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ennasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family language policies and family language in early bilingualism : Language competence and language use in child-parent interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Jimenez Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l'oralité en contexte diglossique et diasporique : le cas des locuteurs kurdes installés à Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Akin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mertcan Altinsoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLF et moralité : mise en récit de la construction d'un terrain d'enseignement et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas de trois familles italiennes à Grenoble au 21ème siècle. Représentation et pratiques de transmissions langagières intergénérationnelles à partir du discours des parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring languages biographies of transnational speakers in the Amazonian Trapezium through language portraits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Sánchez Moreano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perqué m'an pas dich ? La non-transmission familiale de la langue occitane au XXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Agresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de la langue et pratiques langagières au sein de la famille : Étude de cas de deux familles kurdes émigrées à Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehriban Çamkiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of family in language policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Spolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre un dialecte menacé aujourd'hui : l'exemple de la communauté d'Évolène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’interaction orale des mères lituaniennes ne suffit pas pour la transmission d’une langue d’origine : le cas des familles mixtes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalija Kazlauskiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starting an interview through language portraits with young children from franco-chinese mixed families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral interaction as the foundation for language transmission and harmonious bilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick de Houwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Yuen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE PROCHE ET LE LOINTAIN : ENSEIGNER, APPRENDRE ET PARTAGER DES CULTURES ÉTRANGÈRES / Séance 6 : DE L'USAGE DE LA LANGUE : L'ÉCRIVAIN ET L'EXPÉRIENCE DU PROCHE, DU PROPRE ET DE L'ÉTRANGER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frosa Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Anokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01376913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de Les Fées - Charles Perrault en ourdou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javeria Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeur Zia ur Rahman Siddiqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wirsa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (11), pp.87-88, 2024, Professor Zia ur Rahman Siddiqui number</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space, family language policy and invisibility of languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energeia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII, pp.32-54, 2023, Epistemology of language and space, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55245/energeia.2023.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and Family language policy : Some case studies of immigrant families from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Modern Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (Special Issue), pp.353-372, 2023, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34616/ajmp.2023.20.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme d'ourdou en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Warsa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (8), pp.84-85, 2023, Numéro sur le journalisme en ourdou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur l'ourdou comme langue de l'enseignement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">اردو سے میری محبت : دو سیاسی شخصیات جناح اور نہرو کی کہانی</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pakistan-Inde : l’ourdou en partage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Love of Urdu: Language and the Legacies of Jinnah and Nehru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Prafekchar », « ejent », « waraq » : les mots des demandeurs d’asile racontent leur histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">بچوں میں موت کا تصوّر</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">لِفٹ کی سیر</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">بازار کا گَشت</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">اِملی کا پیڑ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Ahmad Dehlavi - Life Story From Archives of Lutfullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz Ahmad Faiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parallèles, (traduction de la nouvelle de Jacques Sternberg en ourdou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis un étranger dans ta ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté - آزادی</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant Hiroshima, après Hiroshima » : La thématique de la guerre chez l'écrivain pakistanais Ahmad Nadeem Qasimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1029151a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ایٹم بَم کا رقص</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Warsa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vo. 2, N°3, p.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ماؤں کی ہڑتال</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">فَراری</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">کاروباری</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">فاختہ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Ayaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I small ? کیا میں چھوٹی ہوں؟</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogical Innovation in Urdu Language Teaching: Assessment and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Describing and Teaching the Grammar of Foreign Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Séoul, South Korea. pp.343--359, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041565v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des études d'ourdou en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. INALCO, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05122574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC4F9565"/>
+    <w:nsid w:val="5A82B884"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shahzaman-haque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9351-569X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170443930" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-7218-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/enseignant-chercheur/shahzaman-haque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/shahzaman-haque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=Tgl6LkQAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436317v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Lanza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Li&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2025.2480427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05253266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03877793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2420-8175/15855" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03923481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02508222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leli&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03104484v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/710157" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01802965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02768091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01334552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10202-011-0044-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02770065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02768874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02769232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05571613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05153958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05342069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04783092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04681647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04750709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04517484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04736274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-818x.2008.00076.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04568474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03626953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04125092v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04199196v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8325432" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04130458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04108374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03618454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03558821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03863925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03775393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03560742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03685168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03211643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaxandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Yakoubi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03168134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03335117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452543v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02342887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauwells" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02342896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02342858v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/cel-01977192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02342864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01818269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01597894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01590377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01334932v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04324842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05422337v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Joseph" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A. Seals" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1478283" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05422300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blommaert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Spolsky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Cognigni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570376v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/9783381138524" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05543923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9962" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05253269v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05253270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04272820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03788568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.44394" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03936308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004758" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03381785v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03384407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915400v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03384400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01435917v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02769580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03742376v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bashir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Fiaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03742068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03478295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525394v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L&#233;cuyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525639v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525517v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04136201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Akin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04228648v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04308419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03284607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00840860v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENL004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01327668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04350932v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04271204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04271201v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03852269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03690823v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/cel-01818271v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818293v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05525820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Reeck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Ashraf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05527906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Szitar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeena Kureishy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05519720v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Jawed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ghirardelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05519723v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D&#233;souli&#232;res" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarfraz Abbas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05520717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim F. Korotana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Werner Wessler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05515964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05513763v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javeria Khan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05524378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Hopf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inamullah Nadeem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Siddique Nizami" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05525852v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Goswami" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kitada" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05527894v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safraz Abbas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05513779v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safdar Rashid" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517892v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casadei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05528259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangda Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05527877v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05515958v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Lipman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05525937v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05527883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05528317v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaib Rais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05506123v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05522427v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Ortega" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05522449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05508273v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517878v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Yadav" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Singh Yadav" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05521415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05522458v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheraz Ali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05521383v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05528184v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harit Joshi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05522468v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber, Elisabeth Peters" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05508292v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04351794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03759598v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Roberts" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Yuen Liu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856149v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mickec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03784061v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Lan Curdt-Christiansen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855979v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanfei Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03867567v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863758v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Purkarthofer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863854v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Istanbullu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868034v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855856v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855756v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleudir Filipe da Luz Mota" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855919v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meilute Ramoniene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863513v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deprez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863841v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Romanowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868013v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mertcan Altinsoy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03851185v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ennasiri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863480v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Jimenez Gaspar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518981v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mohamed" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863609v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03867598v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863880v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez Moreano" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863714v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agresti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868100v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehriban &#199;amkiran" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863656v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863783v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03775539v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalija Kazlauskiene" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856006v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03851115v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick de Houwer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376913v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosa Bouchereau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grass" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Anokhina" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04588928v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04591462v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04267195v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55245/energeia.2023.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04348674v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2023.20.31" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062298v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628331v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03614078v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03583625v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03547905v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03512819v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525638v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525637v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03530850v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527919v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03539672v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05399106v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05013520v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz Ahmad Faiz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04140262v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04253104v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03910174v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04031103v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029151a" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03526207v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525642v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527912v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03526234v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527911v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527915v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527913v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05041565v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/tel-05122574v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shahzaman-haque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9351-569X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170443930" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Tgl6LkQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-7218-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/enseignant-chercheur/shahzaman-haque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/shahzaman-haque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=Tgl6LkQAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Lanza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Li&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2025.2480427" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05253266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03877793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2420-8175/15855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03923481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03104484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/710157" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02508222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leli&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01802965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02768091v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01334552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336313v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10202-011-0044-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02770065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02768874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02769232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05571613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05153958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05342069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04681647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04783092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04750709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04517484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04736274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-818x.2008.00076.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04568474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03626953v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04125092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04199196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8325432" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04130458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04108374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03863925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03618454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03558821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03775393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03560742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03685168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03211643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaxandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Yakoubi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalande" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03168134v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03335117v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452543v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02342858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02342896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02342887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauwells" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/cel-01977192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02342864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01818269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01597894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01590377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01334932v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04324842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435323v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05422337v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Joseph" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A. Seals" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1478283" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05422300v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blommaert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Spolsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Cognigni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570376v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/9783381138524" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05543923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9962" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05253269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05253270v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04272820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03788568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.44394" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03936308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004758" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03381785v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03384407v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03384400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01435917v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02769580v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03742376v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bashir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Fiaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03742068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03478295v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L&#233;cuyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525639v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525517v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04136201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Akin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04228648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04308419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03284607v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525635v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00840860v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENL004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01327668v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04350932v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04271204v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04271201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03690823v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03852269v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/cel-01818271v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818247v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818285v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818252v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818293v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05525852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Goswami" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kitada" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05513779v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inamullah Nadeem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safdar Rashid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05527894v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeena Kureishy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ghirardelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safraz Abbas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05525820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Reeck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Ashraf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05527906v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Szitar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05519720v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Jawed" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05519723v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D&#233;souli&#232;res" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarfraz Abbas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05520717v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim F. Korotana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Werner Wessler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05515964v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05513763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javeria Khan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05524378v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Hopf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Siddique Nizami" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517892v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casadei" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05528259v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangda Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05527877v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05515958v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Lipman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05525937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05527883v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05522449v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05522427v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Ortega" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05506123v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05528317v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaib Rais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05508273v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517878v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Yadav" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Singh Yadav" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05521415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05522458v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheraz Ali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05521383v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05528184v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harit Joshi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05522468v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber, Elisabeth Peters" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05508292v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04351794v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03759598v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863854v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Istanbullu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Yuen Liu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868034v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855856v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856204v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Roberts" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856149v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mickec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03784061v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Lan Curdt-Christiansen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855979v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanfei Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03867567v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863758v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Purkarthofer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855756v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleudir Filipe da Luz Mota" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855919v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meilute Ramoniene" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863841v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Romanowski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863513v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deprez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03851185v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ennasiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863480v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Jimenez Gaspar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868013v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mertcan Altinsoy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518981v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mohamed" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863609v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03867598v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863880v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez Moreano" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863714v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agresti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868100v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehriban &#199;amkiran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863656v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863783v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03775539v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalija Kazlauskiene" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856006v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03851115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick de Houwer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376913v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosa Bouchereau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grass" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Anokhina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04588928v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04591462v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04267195v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55245/energeia.2023.003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04348674v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2023.20.31" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062298v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628331v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03614078v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03583625v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03547905v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03512819v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525638v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525637v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03530850v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527919v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03539672v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05399106v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05013520v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz Ahmad Faiz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04140262v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04253104v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03910174v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04031103v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029151a" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03526207v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525642v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527912v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03526234v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527911v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527915v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527913v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03527918v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05041565v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/tel-05122574v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>