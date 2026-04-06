--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -457,269 +457,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DefSLAM: Tracking and Mapping of Deforming Scenes From Monocular Sequences</w:t>
+                <w:t xml:space="preserve">GarNet++: Improving Fast and Accurate Static 3D Cloth Draping by Curvature Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Lamarca</w:t>
+                <w:t xml:space="preserve">Erhan Gundogdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaifali Parashar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrollah Seifoddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689416v1</w:t>
+                <w:t xml:space="preserve">hal-04391518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GarNet++: Improving Fast and Accurate Static 3D Cloth Draping by Curvature Loss</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DefSLAM: Tracking and Mapping of Deforming Scenes From Monocular Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Constantin</w:t>
+                <w:t xml:space="preserve">J Lamarca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaifali Parashar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amrollah Seifoddini</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (1), pp.291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2020.3020739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391518v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Deformable 3D Reconstruction with Cartan's Connections</w:t>
               </w:r>
@@ -2395,51 +2395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbo Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaifali Parashar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoudong Huang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3621422" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Long" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salzmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2024.3383316" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03703648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pizarro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3089923" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03689416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamarca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Monteil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3020739" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Gundogdu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Constantin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrollah Seifoddini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Dang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519312v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393919v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daubresse-Chasle Marie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parashar Shaifali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreff Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bednarik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G Kim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Chaudhuri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391589v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bedna&#345;&#237;k" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan G&#252;ndogdu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartoli Adrien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391627v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391639v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Collins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01874583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CLFAC078" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbo Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaifali Parashar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoudong Huang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3621422" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Long" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salzmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2024.3383316" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03703648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pizarro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3089923" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Gundogdu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Constantin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrollah Seifoddini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Dang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03689416v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamarca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Monteil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3020739" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519312v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393919v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daubresse-Chasle Marie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parashar Shaifali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreff Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bednarik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G Kim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Chaudhuri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391589v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bedna&#345;&#237;k" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan G&#252;ndogdu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartoli Adrien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391627v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391639v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Collins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01874583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CLFAC078" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>