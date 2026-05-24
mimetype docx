--- v0 (2026-03-12)
+++ v1 (2026-05-24)
@@ -30,86 +30,86 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Shane Lillis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Professeur agrégé d'anglais, qualifié en Section 10. Département de Lettres modernes, Nantes Université. Enseignement et recherche: littérature anglophone et française, traduction (version et thème).</w:t>
+        <w:t xml:space="preserve">Professeur agrégé d'anglais, docteur en littérature française, qualifié en Section 10. Département de Lettres modernes, Nantes Université. Recherche: Littérature comparée (française, irlandaise, britannique, américaine, allemande, hispanophone) XIXe-XXIe siècles. Art, théâtre, cinéma. Traduction. Représentations de la médecine, du soin, de la psychiatrie et la psychanalyse ; médecine narrative. Représentations du corps et de l’âme ; Écritures de l’histoire et de la guerre ; Langue, traduction, identité culturelle et politique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Domaines de recherche:Littérature française et anglophone, XIXe-XXe. Art, photographie, cinéma. Représentations de la médecine et de la psychiatrie. Langue et traduction. Identités culturelles et politiques.</w:t>
+        <w:t xml:space="preserve">Domaines de recherche:Littérature comparée (française, irlandaise, britannique, américaine, allemande, hispanophone) XIXe-XXIe siècles. Art, cinéma. Traduction. Représentations de la médecine, du soin, de la psychiatrie et la psychanalyse ; médecine narrative. Représentations du corps et de l'âme ; Écritures de l’histoire et de la guerre ; Langue, traduction, identité culturelle et politique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Responsable pédagogique, depuis sa création, de la section « Humanités » LAS (Licence accès santé) et PASS (Parcours accès spécifique santé) pour l’UFR Lettres et Langages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -439,482 +439,1135 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La trace, l’intrus, et le membre fantôme : Quelques formes de mémoire aux croisements de la littérature, la médecine et l’art ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Lillis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence inaugurale pour la Journée scientifique interdisciplinaire : "La Mémoire et l’oubli".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Arts, Lettres, Langues, Pays de la Loire; et le laboratoire LAMO, Nantes Université., Mar 2026, MSH Ange Guépin, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’âme et la simplicité face à la médecine du XIXe siècle. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Lillis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Ethique et esthétique de la simplicité au XIXe siècle : journée d’études »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Peyrache-Leborgne, Chantal Pierre, LAMO, Nantes université., Mar 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bruits de la médecine dans Guerre de Louis-Ferdinand Céline. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Lillis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Les manuscrits retrouvés. Colloque de la Société d’études céliniennes. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Régis Tettamanzi, LAMO, Nantes université, et la Société d'études céliniennes., Jul 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Réception de La Princesse de Clèves en Angleterre (XIXe-XXIe siècles). »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Lillis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international: « Madame de Lafayette hors les murs. La réception internationale de l’oeuvre de Madame de Lafayette (XIXe – XXIe siècle) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Grande, LAMO Nantes université, France.; Andrea Grewe, Université d’Osnabrück, Allemagne., Nov 2024, Osnabrück, Allemagne, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’image de l’âme chez Balzac à travers le prisme du merveilleux médical. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Lillis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Le merveilleux médical chez Balzac et ses contemporains. » Colloque international.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISAA et Groupe d’Études balzaciennes, Université Gustave Eiffel, Maison de Balzac., Nov 2024, Paris Maison de Balzac, et Université Gustave Eiffel., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelques transformations de l’image, de la morphologie, et de la position du malade dans la littérature du XIXe siècle. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Lillis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Les pouvoirs du médecin au XIXe siècle : journée 1 : Les pouvoirs de Bianchon »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Fix, Université de Rouen. Michela Landi, Université de Florence-DILEF., Oct 2023, Florence, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ghosts of the French Language in James Joyce's Ulysses. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Lillis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« James Joyce Ulysses 1922-2022 Symposium », International James Joyce Symposium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trinity College Dublin, University College Dublin., Jun 2022, Dublin (Irlande), Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Literature Parrying Medicine in Ulysses. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Lillis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« International James Joyce Symposium »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Joyce Foundation; Université de Trieste, Italie., Jun 2021, Trieste (en distanciel), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Voir et montrer l’informe et l’innommable dans Frankenstein de Mary Shelley. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Lillis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Rencontres Frankenstein »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité de Liaison des Associations Dix-neuviémistes (CL 19), Nov 2018, Paris Fondation Thiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le regard et la dépouille : Quelques exemples de corps-chiffon et de vivisection littéraire.</w:t>
+                <w:t xml:space="preserve">Bruits et bourdonnements de la médecine dans &amp;quot;Guerre&amp;quot; (L.-F. Céline).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Lillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pouvoir du médecin au XIXe siècle, sous la direction de Florence Fix et Michela Landi (in Carrefour des Lettres modernes)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Manuscrits retrouvés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes du XXIVe Colloque International Louis-Ferdinand Céline., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société des études céliniennes. Du Lérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-37, 2025, 978-2-9589796-2-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115079v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruits et bourdonnements de la médecine dans &amp;quot;Guerre&amp;quot;.</w:t>
+                <w:t xml:space="preserve">Le regard et la dépouille : Quelques exemples de corps-chiffon et de vivisection littéraire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Lillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Marot, Philippe Antoine, Llewellyn Brown, Pascale Auraix-Jonchière, Yvan Daniel, Laurent Demanze, Jean-Yves Laurichesse, Julien Roumette. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Manuscrits retrouvés.</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Pouvoir du médecin au XIXe siècle, sous la direction de Florence Fix et Michela Landi (in Carrefour des Lettres modernes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier; Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-112, 2025, Carrefour des Lettres modernes., 978-2-406-18678-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18679-3.p.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129920v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'histoire de Semmelweis : Littérature et critique de la médecine dans La vie et l'oeuvre de Philippe Ignace Semmelweis par Louis-Ferdinand Céline. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Lillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine, sciences de la vie, et littérature, vol. 1, Herméneutique et clinique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Médecine, sciences de la vie, et littérature, vol. 1, Herméneutique et clinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedalus à Paris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Lillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Maignant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France et l’Irlande : destins croisés (16e – 21e siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-162, 2013, La France et l'Irlande : destins croisés (16e - 21e siècles), 978-2-7574-0440-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que le « roman médical » ?</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que le « roman médical » ? (Madame Bovary, Le Docteur Pascal, A rebours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Lillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résistances : Littératures, médecines, sciences humaines.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-202, 2011, Résistances : Littératures, médecines, sciences humaines, ISBN/EAN 978-2-35935-033-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -924,713 +1577,713 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Troubled Air...&amp;quot; (Auteur: Georges Didi-Huberman. Livre traduit du français et de l'espagnol par Shane Lillis. Madrid, Museo Reina Sofia, Centro de Cultura Contemporania de Barcelona, 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Lillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Didi-Huberman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Since 1839... Eleven Essays on Photography (Auteur: Clément Chéroux. Livre traduit du français par Shane Lillis. MIT Press, 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Lillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chéroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Birth of the Idea of Photography (Auteur: François Brunet. Livre traduit du français par Shane Lillis. RIC Books, Canada, MIT Press, Cambridge MA, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Lillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas, or the Anxious Gay Science (Auteur Georges Didi-Huberman. Livre traduit du français par Shane Lillis. University of Chicago Press, 2018)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The Eye of History. When Images Take Positions (Auteur: Georges Didi-Huberman. Livre traduit du français par Shane Lillis. RIC Books, Toronto, Canada, MIT Press, Cambridge MA, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Lillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Didi-Huberman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416297v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Eye of History. When Images Take Positions (Auteur: Georges Didi-Huberman. Livre traduit du français par Shane Lillis. RIC Books, Toronto, Canada, MIT Press, Cambridge MA, 2018)</w:t>
+                <w:t xml:space="preserve">Dessins contre nature (Auteur: Philippe Comar. Livre traduit du français par Shane Lillis. Paris, Editions Tohu Bohu, 2018.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Lillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Didi-Huberman</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Comar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416675v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessins contre nature (Auteur: Philippe Comar. Livre traduit du français par Shane Lillis. Paris, Editions Tohu Bohu, 2018.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atlas, or the Anxious Gay Science (Auteur Georges Didi-Huberman. Livre traduit du français par Shane Lillis. University of Chicago Press, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Didi-Huberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Lillis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7208/chicago/9780226439501.001.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418598v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uprisings. (Auteur: Georges Didi-Huberman. Livre traduit du français par Shane Lillis. Paris, Gallimard, Jeu de Paume, 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Lillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Didi-Huberman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cube and the Face. Around a Sculpture by Alberto Giacometti (Auteur: Georges Didi-Huberman. Livre traduit du français par Shane Lillis. Zurich, Berlin, Diaphanes, 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Lillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Didi-Huberman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images in Spite of All. Four Photographs from Auschwitz. (Auteur; Georges Didi-Huberman. Livre traduit du français par Shane Lillis. University of Chicago Press, 2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Lillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Didi-Huberman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1640,105 +2293,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« « Joyce : Une odyssée mondiale », exposition présentée dans le cadre des Rencontres littéraires irlandaises, Cosmopolis, Nantes, 5-7 décembre 2025. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Lillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, https://www.litteraturesmodesdemploi.org/carnet/joyce-une-odyssee-mondiale-exposition-presentee-dans-le-cadre-des-rencontres-litteraires-irlandaises-nantes-5-7-decembre-2025/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1885,51 +2538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536591v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Lillis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097038v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00358118-11692213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.026.0135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/carrefour-des-lettres-modernes.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18679-3.p.0091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://celine-etudes.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hicl.droz.org/book/9782600016964" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115191v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100307410&amp;amp;fa=author&amp;amp;person_ID=11703#h2tabFormats" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097092v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/wp-content/uploads/2020/02/resistances.oa_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Didi-Huberman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ch&#233;roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7208/chicago/9780226439501.001.0001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418598v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Comar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536591v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Lillis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097038v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00358118-11692213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.026.0135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566816v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566849v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://celine-etudes.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/carrefour-des-lettres-modernes.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18679-3.p.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097072v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hicl.droz.org/book/9782600016964" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100307410&amp;amp;fa=author&amp;amp;person_ID=11703#h2tabFormats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/wp-content/uploads/2020/02/resistances.oa_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Didi-Huberman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ch&#233;roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416652v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418598v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Comar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7208/chicago/9780226439501.001.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416338v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>