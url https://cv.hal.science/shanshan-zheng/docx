--- v0 (2026-03-25)
+++ v1 (2026-05-01)
@@ -202,1979 +202,2121 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">印度传统剪纸——桑吉艺术 (Indian Traditional Paper Cutting — Sanjhi Art)</w:t>
+                <w:t xml:space="preserve">Tourisme patrimonial à l'ère numérique: réseaux sociaux et mise en tourisme des patrimoines locaux à Zhanjiang.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">世界剪纸艺术——不同国家的剪纸传统及其艺术形态 亚洲卷 （The Art of Paper Cuttings in the Wolrd. Paper cuttings tradition of different countries and their art forms Asia volume）</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, La Chine au prisme de ses situations touristiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143469v1</w:t>
+                <w:t xml:space="preserve">hal-05578558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">《法国剪纸艺术历史初探》(Preliminary Study of the History of Paper Cutting Art in France)</w:t>
+                <w:t xml:space="preserve">Dépatrimonialisation et repatrimonialisation des mémoires coloniales locales. L’exemple de l’ancien territoire à bail de Guangzhouwan à Zhanjiang, Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">《世界剪纸艺术欧美卷》 (The Art of Paper Cuttings in the World – Europe and America Volume)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881324v1</w:t>
+                <w:t xml:space="preserve">hal-04883651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">《亨利·⻢蒂斯剪纸拼贴艺术》(Henri Matisse’s Cut-out Art)</w:t>
+                <w:t xml:space="preserve">The heritagisation of rituals: commodification and transmission. A case study of Nianli Festival in Zhanjiang, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">《世界剪纸艺术欧美卷》 (The Art of Paper Cuttings in the World – Europe and America Volume)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04881327v1</w:t>
+              <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/emscat.6109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">《瑞⼠剪纸艺术的历史传承与发展现状》(The Historical Transmission and Current state of Paper Cutting in Switzerland)</w:t>
+                <w:t xml:space="preserve">Safeguarding food heritage through social media? Between heritagization and commercialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">《世界剪纸艺术欧美卷》 (The Art of Paper Cuttings in the World – Europe and America Volume)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04881326v1</w:t>
+              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2023.100678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">《剪纸与年画艺术》(Paper Cutting and New Year Woodblock painting)</w:t>
+                <w:t xml:space="preserve">Religious diversity and patrimonialization. A case study of the Nianli Festival in Leizhou Peninsula, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">《⺠间技艺》(Folk Art and Crafts)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04881329v1</w:t>
+              <w:t xml:space="preserve">Approaching Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Religious diversity in Asia, 7 (1), pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30664/ar.65903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre les gôuts et les langues: identités en traduction des chefs chinois de cuisine fusion en France</w:t>
+                <w:t xml:space="preserve">La re-conceptualisation des rites d’exorcisme à l’ère de la patrimonialisation en Chine. Étude de cas des &amp;quot;danses nuo&amp;quot; à Zhanjiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de l'Anthropologie Français des Mondes Chinois (AAFMC)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05269084v1</w:t>
+              <w:t xml:space="preserve">Religions, déviances et psychopathologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-243, 2026, Identités religieuses, 979-10-300-1253-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Ethnic Niche Restaurant to Asian Fusion Cuisine: Cultural Negotiation and Culinary Heritagization by Chinese Chefs in France</w:t>
+                <w:t xml:space="preserve">印度传统剪纸——桑吉艺术 (Indian Traditional Paper Cutting — Sanjhi Art)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IMISCOE Annual Conference: Decentering Migration Studies</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05141730v1</w:t>
+              <w:t xml:space="preserve">世界剪纸艺术——不同国家的剪纸传统及其艺术形态 亚洲卷 （The Art of Paper Cuttings in the Wolrd. Paper cuttings tradition of different countries and their art forms Asia volume）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 青岛出版集团（Qingdao publishing group）, p.249-260, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions méthodologiques et conscience patrimoniale chez Yang Kun (1902 - 1998). Le travail réflexif d’un durkheimien chinois face au fait culturel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">《法国剪纸艺术历史初探》(Preliminary Study of the History of Paper Cutting Art in France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">青岛出版集团（Qingdao Publishing Group）. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de l’Institut Franco-Chinois (1921-1950). Diaspora étudiants, circulation des savoirs et relations institutionnelles sino-françaises</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05086550v1</w:t>
+              <w:t xml:space="preserve">《世界剪纸艺术欧美卷》 (The Art of Paper Cuttings in the World – Europe and America Volume)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.13-27, 2024, 9787573616074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)devenir chefs asiatiques en France ? Une glocalisation culinaire à travers les tables de la cuisine fusion à Lyon</w:t>
+                <w:t xml:space="preserve">《亨利·⻢蒂斯剪纸拼贴艺术》(Henri Matisse’s Cut-out Art)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">青岛出版集团 Qingdao Publishing Group. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PopAsiE: Chefs cuisinier chinois en Chine et en France: regard croisé sur les cadres de formation et d'expérience</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-05112769v1</w:t>
+              <w:t xml:space="preserve">《世界剪纸艺术欧美卷》 (The Art of Paper Cuttings in the World – Europe and America Volume)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.29-45, 2024, 9787573616074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Glocalization of Local Ritual Practices in China: The Dynamics between “Experts” and “Inheritors” of Intangible Cultural Heritage</w:t>
+                <w:t xml:space="preserve">《瑞⼠剪纸艺术的历史传承与发展现状》(The Historical Transmission and Current state of Paper Cutting in Switzerland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">青岛出版集团 Qingdao Publishing Group. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser les territoires sous l'angle des pratiques patrimoniales dans la Chine contemporaine</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04875782v1</w:t>
+              <w:t xml:space="preserve">《世界剪纸艺术欧美卷》 (The Art of Paper Cuttings in the World – Europe and America Volume)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 137-153, 2024, 9787573616074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre les danses du PCI par la numérique en Chine : dynamiques politiques et trajectoires d’acteurs locaux</w:t>
+                <w:t xml:space="preserve">《剪纸与年画艺术》(Paper Cutting and New Year Woodblock painting)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">中国社会出版社 China Society Press. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser les territoires sous l'angle des pratiques patrimoniales et habitantes en Chine continentale</w:t>
-[...174 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">《⺠间技艺》(Folk Art and Crafts)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 194-205, 2006, 9787508714721</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...394 lines deleted...]
-                <w:t xml:space="preserve">hal-04973003v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépatrimonialisation et repatrimonialisation des mémoires coloniales locales. L’exemple de l’ancien territoire à bail de Guangzhouwan à Zhanjiang, Chine</w:t>
+                <w:t xml:space="preserve">(Re)devenir chefs asiatiques en France ? Une glocalisation culinaire à travers les tables de la cuisine fusion à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziqi Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04883651v1</w:t>
+              <w:t xml:space="preserve">Séminaire PopAsiE: Chefs cuisinier chinois en Chine et en France: regard croisé sur les cadres de formation et d'expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche PopAsiE (Populations Asiatiques en Europe ), Jun 2025, Paris SciencesPo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05112769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safeguarding food heritage through social media? Between heritagization and commercialization</w:t>
+                <w:t xml:space="preserve">Entre les gôuts et les langues: identités en traduction des chefs chinois de cuisine fusion en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Ke Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04572533v1</w:t>
+              <w:t xml:space="preserve">Assises de l'Anthropologie Français des Mondes Chinois (AAFMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heritagisation of rituals: commodification and transmission. A case study of Nianli Festival in Zhanjiang, China</w:t>
+                <w:t xml:space="preserve">From Ethnic Niche Restaurant to Asian Fusion Cuisine: Cultural Negotiation and Culinary Heritagization by Chinese Chefs in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04572521v1</w:t>
+              <w:t xml:space="preserve">22nd IMISCOE Annual Conference: Decentering Migration Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Convergences Migrations, Jul 2025, Paris-Auberviliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religious diversity and patrimonialization. A case study of the Nianli Festival in Leizhou Peninsula, China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questions méthodologiques et conscience patrimoniale chez Yang Kun (1902 - 1998). Le travail réflexif d’un durkheimien chinois face au fait culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dutournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approaching Religion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autour de l’Institut Franco-Chinois (1921-1950). Diaspora étudiants, circulation des savoirs et relations institutionnelles sino-françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3; IETT, May 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmettre les danses du PCI par la numérique en Chine : dynamiques politiques et trajectoires d’acteurs locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser les territoires sous l'angle des pratiques patrimoniales et habitantes en Chine continentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Padovani, Judith Audin, UMR Prodig, Jan 2024, Paris - Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Glocalization of Local Ritual Practices in China: The Dynamics between “Experts” and “Inheritors” of Intangible Cultural Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser les territoires sous l'angle des pratiques patrimoniales dans la Chine contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Judith Audin; Juan Du; Florence Padovani; Anne-Christine Trémon, Nov 2024, Paris-Auberviliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The transmission of food culture in China: between heritagization and mediatization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Culinary Arts and Science 2022 (ICCAS )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Paul Bocuse, Université Lumière Lyon 2, Jun 2022, Lyon, France. pp.54-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Possession métamorphosée ? la patrimonialisation des pratiques religieuses en Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Anthropologie à Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’ethnologie et de sociologie comparative (LESC), Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tumulte dans un nouveau temple, entre la patrimonialisation de la pratique festive et l’institutionnalisation de la religion locale. Le cas de l’île de Tiaoshun, Guangdong, Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assisses de l'Anthropologie Française des Mondes Chinois (AAFMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Bodolec, Catherine Capdeville, Gladys Chicharro, Adelin Herrou, Claire Vidal, Jun 2021, Paris (Inalco), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble dans l’inventaire : stratégies de reconnaissance et tensions axiologique dans les mises en liste des pratiques « rituelles et festives ». Le cas du Nianli à Zhanjiang.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devenir patrimoine aujourd'hui en Chine. La valorisation des pratiques et savoir-faire traditionnels entre trajectoires d'acteurs et constructions normatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre franco-chinois (CFC) et centre pékinois de l'Ecole Française de d'Extrême-Orient (EFEO), Dec 2020, Pékin Beijing, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chikan: un district, deux contes. Revitalisation d'une tradition religieuse locale et régénération d'un quartier de l'ancien territoire à bail français de Guangzhouwan à Zhanjiang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimonialiser l'habiter. Quand les usages deviennent-ils patrimoine?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Lieu; Institut d'Urbanisme et de Géographie Alpine- Université Grenoble Alpes, Oct 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04572545v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making''Community'' in the Context of Patrimonialization: A Case Study of the Dance of Nuo in Leizhou Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association of Critical Heritage Studies, 4th Biennial Conference: Heritage across borders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Session 62 The global intangible cultural heritage regime and the politics of community participation in China; Philipp Demgenski, Sep 2018, Hangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique du patrimoine culturel en Chine. Du rituel d’exorcisme à la danse traditionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association canadienne d’Ethnologie et de folklore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association canadienne d'ethnologie et de folklore; Ryerson University, May 2017, Toronto ( CA ), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Heritagization of Popular Religion in China. The Case Study of Nianli Festival in Leizhou Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on New European Research on Contemporary China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études français sur la Chine Contemporaine (CEFC), Jul 2016, Pékin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">《看见迦太基》Carthage. Histoire et archéologie d’une métropole méditerranéenne (814 avant J.-C. – 1270 après J. –C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aounallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">《看见巴黎圣母院》Notre-Dame de Paris. Histoire et archéologie d’une cathédrale (XII-XIV siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Sandron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2184,1245 +2326,845 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation de la religion populaire en Chine. Étude de cas de la fête de Nianli à Zhanjiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Lumière Lyon 2; LARHRA - LAboratoire de Recherche Historique Rhône-Alpes - UMR5190; LARHRA REC - Religions et Croyances, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024LYO20038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04972931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (11)</w:t>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">《法国国立吉美博物馆的唐卡》(Les thangkas du Musée national des arts asiatiques – Guimet)</w:t>
+                <w:t xml:space="preserve">Le tumulte dans un nouveau temple, entre la patrimonialisation de la pratique festive et l'institutionnalisation de la religion locale. Le cas de l’île de Tiaoshun, Zhanjiang, Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...113 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bodolec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Chicharro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Herrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...573 lines deleted...]
-                <w:t xml:space="preserve">hal-05011820v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tumulte dans un nouveau temple, entre la patrimonialisation de la pratique festive et l'institutionnalisation de la religion locale. Le cas de l’île de Tiaoshun, Zhanjiang, Chine</w:t>
+                <w:t xml:space="preserve">《中国之前的中国——安特生与瑞典远东古物博物馆》(La Chine avant la Chine – Johan Gunnar Andersson et le Musée des antiquités de l’Extrême-Orient en Suède Antiquities)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">紫禁城 Cité interdite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p. 142-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">《英伦国宝——大英博物馆藏中国文物》(British Treasures: Chinese Artifacts from the British Museum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, p. 138-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">《塞纳河畔的亚洲之光——巴黎吉美博物馆与中国古代文物》, (Asian Light on the Seine: The Guimet Museum in Paris and Ancient Chinese Artifacts)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, p. 144-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">《讲给你听：中国“艺术的故事”——“中国古典绘画精品700—1900》特展” 》(Telling You the Story of Chinese Art: Special Exhibition of ‘Masterpieces of Chinese Painting 700-1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, p. 14-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">《别样的 “盛世华章”——策展⼈ Norman Rosenthal 专访》(Une autre vision de l’ « époque florissante » - Entretien avec le commissaire Norman Rosenthal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">紫禁城 Cité Interdite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.70-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">《重现与开始——“盛世华章”: 来⾃北京故宫博物院的展览》(Renaissance et renouveau – “une époque florissante”: Exposition du Palais du musée de Pékin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">紫禁城 Cité Interdite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.56-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-03461229v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">《纸墨留香 传继手的荣耀——传拓技法.全形拓》（The Fragrance of Ink on Paper. The Glory of inheritors – Whole-shape Rubbings Technique）</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, p.39-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">《走着瞧》（Journey of observation）</w:t>
+                <w:t xml:space="preserve">《刺绣》(Embroidery)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guangxi Normal University Press 广西师范大学出版社. pp.251, 2011, 理想国，想象另一种可能 (imaginist), Liu Ruilin 刘瑞琳, 9787549504275</w:t>
+              <w:t xml:space="preserve">中国社会出版社 China Society Press, 2007, 中国民俗文化丛书, 刘魁立 Liu Kuli &amp; 张旭 Zhang Xu, 9787508719320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3490,51 +3232,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42BB2C6C"/>
+    <w:nsid w:val="2B9C7E40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3638,51 +3380,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48E81CC5"/>
+    <w:nsid w:val="7A2A4DFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3872,51 +3614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shanshan-zheng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6092-3699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143469v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Zheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881324v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881327v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881326v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ke Song" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141730v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05112769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572540v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572552v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973002v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13212" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572533v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100678" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.6109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30664/ar.65903" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Sandron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04972931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO20038" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03461229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodolec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capdeville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Herrou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972933v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shanshan-zheng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6092-3699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578558v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Zheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13212" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.6109" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572533v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100678" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30664/ar.65903" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143469v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05112769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ke Song" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572552v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973002v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Sandron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04972931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO20038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03461229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodolec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capdeville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Herrou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>