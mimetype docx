--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -877,173 +877,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">《亨利·⻢蒂斯剪纸拼贴艺术》(Henri Matisse’s Cut-out Art)</w:t>
+                <w:t xml:space="preserve">《瑞⼠剪纸艺术的历史传承与发展现状》(The Historical Transmission and Current state of Paper Cutting in Switzerland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">青岛出版集团 Qingdao Publishing Group. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">《世界剪纸艺术欧美卷》 (The Art of Paper Cuttings in the World – Europe and America Volume)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p.29-45, 2024, 9787573616074</w:t>
+              <w:t xml:space="preserve">, p. 137-153, 2024, 9787573616074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881327v1</w:t>
+                <w:t xml:space="preserve">hal-04881326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">《瑞⼠剪纸艺术的历史传承与发展现状》(The Historical Transmission and Current state of Paper Cutting in Switzerland)</w:t>
+                <w:t xml:space="preserve">《亨利·⻢蒂斯剪纸拼贴艺术》(Henri Matisse’s Cut-out Art)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">青岛出版集团 Qingdao Publishing Group. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">《世界剪纸艺术欧美卷》 (The Art of Paper Cuttings in the World – Europe and America Volume)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 137-153, 2024, 9787573616074</w:t>
+              <w:t xml:space="preserve">, p.29-45, 2024, 9787573616074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881326v1</w:t>
+                <w:t xml:space="preserve">hal-04881327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">《剪纸与年画艺术》(Paper Cutting and New Year Woodblock painting)</w:t>
               </w:r>
@@ -1197,260 +1197,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05112769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre les gôuts et les langues: identités en traduction des chefs chinois de cuisine fusion en France</w:t>
+                <w:t xml:space="preserve">From Ethnic Niche Restaurant to Asian Fusion Cuisine: Cultural Negotiation and Culinary Heritagization by Chinese Chefs in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jin-Ke Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de l'Anthropologie Français des Mondes Chinois (AAFMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd IMISCOE Annual Conference: Decentering Migration Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Convergences Migrations, Jul 2025, Paris-Auberviliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269084v1</w:t>
+                <w:t xml:space="preserve">hal-05141730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Ethnic Niche Restaurant to Asian Fusion Cuisine: Cultural Negotiation and Culinary Heritagization by Chinese Chefs in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questions méthodologiques et conscience patrimoniale chez Yang Kun (1902 - 1998). Le travail réflexif d’un durkheimien chinois face au fait culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dutournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IMISCOE Annual Conference: Decentering Migration Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Convergences Migrations, Jul 2025, Paris-Auberviliers, France</w:t>
+              <w:t xml:space="preserve">Autour de l’Institut Franco-Chinois (1921-1950). Diaspora étudiants, circulation des savoirs et relations institutionnelles sino-françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3; IETT, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141730v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions méthodologiques et conscience patrimoniale chez Yang Kun (1902 - 1998). Le travail réflexif d’un durkheimien chinois face au fait culturel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre les gôuts et les langues: identités en traduction des chefs chinois de cuisine fusion en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dutournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shanshan Zheng</w:t>
+                <w:t xml:space="preserve">Jin-Ke Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de l’Institut Franco-Chinois (1921-1950). Diaspora étudiants, circulation des savoirs et relations institutionnelles sino-françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3; IETT, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Assises de l'Anthropologie Français des Mondes Chinois (AAFMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086550v1</w:t>
+                <w:t xml:space="preserve">hal-05269084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre les danses du PCI par la numérique en Chine : dynamiques politiques et trajectoires d’acteurs locaux</w:t>
               </w:r>
@@ -1637,165 +1637,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possession métamorphosée ? la patrimonialisation des pratiques religieuses en Chine</w:t>
+                <w:t xml:space="preserve">Le tumulte dans un nouveau temple, entre la patrimonialisation de la pratique festive et l’institutionnalisation de la religion locale. Le cas de l’île de Tiaoshun, Guangdong, Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Anthropologie à Nanterre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’ethnologie et de sociologie comparative (LESC), Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Assisses de l'Anthropologie Française des Mondes Chinois (AAFMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Bodolec, Catherine Capdeville, Gladys Chicharro, Adelin Herrou, Claire Vidal, Jun 2021, Paris (Inalco), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572570v1</w:t>
+                <w:t xml:space="preserve">hal-04572540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tumulte dans un nouveau temple, entre la patrimonialisation de la pratique festive et l’institutionnalisation de la religion locale. Le cas de l’île de Tiaoshun, Guangdong, Chine</w:t>
+                <w:t xml:space="preserve">Possession métamorphosée ? la patrimonialisation des pratiques religieuses en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assisses de l'Anthropologie Française des Mondes Chinois (AAFMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Bodolec, Catherine Capdeville, Gladys Chicharro, Adelin Herrou, Claire Vidal, Jun 2021, Paris (Inalco), France</w:t>
+              <w:t xml:space="preserve">Séminaire Anthropologie à Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’ethnologie et de sociologie comparative (LESC), Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572540v1</w:t>
+                <w:t xml:space="preserve">hal-04572570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble dans l’inventaire : stratégies de reconnaissance et tensions axiologique dans les mises en liste des pratiques « rituelles et festives ». Le cas du Nianli à Zhanjiang.</w:t>
               </w:r>
@@ -2118,314 +2118,314 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Traduction (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">《看见迦太基》Carthage. Histoire et archéologie d’une métropole méditerranéenne (814 avant J.-C. – 1270 après J. –C.)</w:t>
+                <w:t xml:space="preserve">La patrimonialisation de la religion populaire en Chine. Étude de cas de la fête de Nianli à Zhanjiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Lumière Lyon 2; LARHRA - LAboratoire de Recherche Historique Rhône-Alpes - UMR5190; LARHRA REC - Religions et Croyances, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Aounallah</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Traduction</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2024LYO20038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881359v1</w:t>
-[...74 lines deleted...]
-                <w:t xml:space="preserve">hal-04881355v1</w:t>
+                <w:t xml:space="preserve">tel-04972931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Traduction (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La patrimonialisation de la religion populaire en Chine. Étude de cas de la fête de Nianli à Zhanjiang</w:t>
+                <w:t xml:space="preserve">《看见迦太基》Carthage. Histoire et archéologie d’une métropole méditerranéenne (814 avant J.-C. – 1270 après J. –C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Lumière Lyon 2; LARHRA - LAboratoire de Recherche Historique Rhône-Alpes - UMR5190; LARHRA REC - Religions et Croyances, 2024. Français. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aounallah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">《看见巴黎圣母院》Notre-Dame de Paris. Histoire et archéologie d’une cathédrale (XII-XIV siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2024LYO20038⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+                <w:t xml:space="preserve">Dany Sandron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04972931v1</w:t>
+                <w:t xml:space="preserve">hal-04881355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2656,151 +2656,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">《英伦国宝——大英博物馆藏中国文物》(British Treasures: Chinese Artifacts from the British Museum)</w:t>
+                <w:t xml:space="preserve">《塞纳河畔的亚洲之光——巴黎吉美博物馆与中国古代文物》, (Asian Light on the Seine: The Guimet Museum in Paris and Ancient Chinese Artifacts)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014, p. 138-149</w:t>
+              <w:t xml:space="preserve">2014, p. 144-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733273v1</w:t>
+                <w:t xml:space="preserve">hal-04733272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">《塞纳河畔的亚洲之光——巴黎吉美博物馆与中国古代文物》, (Asian Light on the Seine: The Guimet Museum in Paris and Ancient Chinese Artifacts)</w:t>
+                <w:t xml:space="preserve">《英伦国宝——大英博物馆藏中国文物》(British Treasures: Chinese Artifacts from the British Museum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014, p. 144-149</w:t>
+              <w:t xml:space="preserve">2014, p. 138-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733272v1</w:t>
+                <w:t xml:space="preserve">hal-04733273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">《讲给你听：中国“艺术的故事”——“中国古典绘画精品700—1900》特展” 》(Telling You the Story of Chinese Art: Special Exhibition of ‘Masterpieces of Chinese Painting 700-1900)</w:t>
               </w:r>
@@ -3232,51 +3232,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B9C7E40"/>
+    <w:nsid w:val="EDFD26E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3380,51 +3380,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A2A4DFB"/>
+    <w:nsid w:val="AF27ECD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3614,51 +3614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shanshan-zheng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6092-3699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578558v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Zheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13212" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.6109" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572533v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100678" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30664/ar.65903" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143469v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05112769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ke Song" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572552v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973002v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Sandron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04972931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO20038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03461229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodolec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capdeville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Herrou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shanshan-zheng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6092-3699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578558v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Zheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13212" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.6109" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572533v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100678" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30664/ar.65903" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143469v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05112769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ke Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572552v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973002v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04972931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO20038" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Sandron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03461229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodolec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capdeville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Herrou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>