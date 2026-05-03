--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -3339,256 +3339,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring the Patient Control over her Medical History</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kévin Jacquemin</w:t>
+                <w:t xml:space="preserve">PBFilter: Indexer les données résidant en flash par résumés partitionnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoyi Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pucheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Meng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24èmes journées Bases de Données Avancées (BDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, Valence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00325143v2</w:t>
+                <w:t xml:space="preserve">inria-00340741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBFilter: Indexer les données résidant en flash par résumés partitionnés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaoyi Yin</w:t>
+                <w:t xml:space="preserve">Restoring the Patient Control over her Medical History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bouganim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pucheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes journées Bases de Données Avancées (BDA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE CBMS, Jun 2008, Jyväskylä, Finland. pp.132-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS.2008.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00340741v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00325143v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBFilter: Indexing flash-resident data through par¬titioned summaries</w:t>
               </w:r>
@@ -4398,52 +4398,146 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00284359v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation de requêtes pour des SGBD parallèles multi-locataires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoyi Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Informatique [cs]. Université de Toulouse, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05572421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4590,51 +4684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martinez-Gil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-70140-9_4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2025.3543727" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef K&#252;ng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66146-8_3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26421/JDI3.3-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Kandi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01501-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2019.102748" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319756v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2817235" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla Oguz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgin Ergen&#231;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Dikenelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2017070103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2854006.2854012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla O&#287;uz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888915000107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Guo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Folgoc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-012-7119-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2012.02.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQSRJMW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712519v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El Danaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3694860.3694866" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien T Wojtowicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData55660.2022.10020835" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03428073v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD53861.2021.00052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853319v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487664.3487781" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03211098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxuan Lai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailin Lin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Epimakhov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-254-7-169" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40285-2_7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832196v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738597" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vandewalle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1807167.1807328" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Meng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1516360.1516429" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325143v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benzine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquemin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2008.101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340715v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312262v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176438v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00284359v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martinez-Gil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-70140-9_4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2025.3543727" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef K&#252;ng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66146-8_3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26421/JDI3.3-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Kandi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01501-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2019.102748" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319756v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2817235" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla Oguz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgin Ergen&#231;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Dikenelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2017070103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2854006.2854012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla O&#287;uz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888915000107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Guo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Folgoc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-012-7119-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2012.02.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQSRJMW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712519v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El Danaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3694860.3694866" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien T Wojtowicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData55660.2022.10020835" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03428073v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD53861.2021.00052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853319v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487664.3487781" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03211098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxuan Lai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailin Lin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Epimakhov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-254-7-169" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40285-2_7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832196v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738597" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vandewalle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1807167.1807328" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Meng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1516360.1516429" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325143v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benzine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquemin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2008.101" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340715v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312262v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176438v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00284359v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05572421v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>