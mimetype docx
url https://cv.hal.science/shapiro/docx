--- v0 (2026-03-06)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Shapiro </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pages.lip6.fr/Marc.Shapiro/misc/1page-EN.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Consistency in Distributed Systems: Algorithms, Programs, and Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gotsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dagstuhl Reports, 8 (2), pp.101-121. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.8.2.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Perspective: Unexpected Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (8), pp.82--82. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3068768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-Replication: Fast If Possible, Consistent If Necessary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Technical Committee on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, IEEE Data Engineering Bulletin, Special Issue on Data Consistency across Research Communities, 39 (1), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing the cloud closer to users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research*eu </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (1), pp.68--69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency in Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesan Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Vaswani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.92-126. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.3.2.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent and Commutative Replicated Data Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104, pp.67-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Scalability of Garbage Collectors on Many Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokesh Gidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Best papers from PLOS'11, 45 (3), pp.15--19. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2094091.2094096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's wrong with us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (5), pp.ONLINE. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDSO.2006.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing log-based reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (3--4), pp.445--458. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218213005002193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (1), pp.42--81. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1057977.1057980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numèro spècial sur la Mèmoire Partagèe Rèpartie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the 6th SIGOPS European Workshop on ``Matching Operating Systems to Application Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29 (1), pp.47--51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances de l'évolution des systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX-Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 6 (41)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'Objets Rèpartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Technical Committee Newsletter on Operating Systems and Application Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 5 (2), pp.12--14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Support Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Technical Committee Newsletter on Operating Systems and Application Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 5 (1), pp.39--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Bilan du système réparti à objets SOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mosseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 103/104, pp.46--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS: An Object-Oriented Operating System ―- Assessment and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mosseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2 (4), pp.287--337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS : un système d'exploitation rèparti basè sur les objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Abrossimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 6 (2), pp.166--169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS~: un système d'exploitation réparti basé sur les objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Abrossimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Mounchili Makpangou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 6 (2), pp.166--169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service d'appel de procèdure distante Girolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 3 (6), pp.435--442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (139)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards local-first distributed property graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Dumbrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Workshop on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroSys, Mar 2025, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3721473.3722139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALock: Multi-granularity locking in dynamic hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swan Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2025 - 39th IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifying locks for effective synchronization in dynamic graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSys 2024 Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Storage in Database Backends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Schiebelbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saalik Hatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroSys (ACM), Apr 2024, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3642976.3653036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactional-Turn Causal Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-PAR 2023 - 29th International European Conference on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varda: A Framework for Compositional Distributed Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouajjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS 2022 - 10th International Conference on Networked Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Marrakech, Morocco. pp.16-30, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17436-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared memory for the actor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Modélisation, Informatique et Système - de l’Université de Picardie Jules Verne., Jul 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly-available and consistent group collaboration at the edge with colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Toumlilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2021: 22nd International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Québec / Virtual, Canada. pp.336-351, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3464298.3493405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353663v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRDTs for truly concurrent file systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Vasilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Linh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotStorage '21 -13th ACM Workshop on Hot Topics in Storage and File Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards application-specific query processing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Vasilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara S. Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2020 - 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving the safety of highly-available distributed objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeja S Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOP 2020 - 29th European Symposium on Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424317v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Consistency in the 5G Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sid-Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Imadali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2020 - 23rd Conference on Innovation in Clouds, Internet and Networks and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. pp.110-117, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN48450.2020.9059408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemOpLight: Leveraging application feedback to improve container memory consolidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Carver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsburt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2020 - 19th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cambridge / Virtual, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA51143.2020.9306717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An environment for composable distributed computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDW 2020 - 14th EuroSys Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Heraklion / Virtual, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the Container Memory Consolidation Problems in Linux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Carver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsburt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2019 - 18th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2019.8935034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Safety for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeja S Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design and Verification of an Available File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eugster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> VMCAI 2018 - International Conference on Verification, Model Checking, and Abstract Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Los Angeles, CA, United States. pp.358-381, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73721-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Design for Geo-Distributed Querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Vasilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPoC 2018 - 5th Workshop on Principles and Practice of Consistency for Distributed Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3194261.3194265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring referential integrity under causal consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PaPoC 2018 - 5th Workshop on Principles and Practice of Consistency for Distributed Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed transactional reads: the strong, the quick, the fresh & the impossible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Z. Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/IFIP/USENIX, Dec 2018, Rennes, France. pp.14, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3274808.3274818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une cohérence causale évolutive sans chaînes de ralentissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Toumlilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas 2017: Conférence d’informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure: Strong semantics meets high availability and low latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepthi Devaki Akkoorath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongmiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Distributed Computing Systems (ICDCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nara, Japan. pp.405-414, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2016.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause I'm Strong Enough: Reasoning about Consistency Choices in Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gotsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongseok Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Principles of Programming Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint Petersburg, FL, United States. pp.371-384, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2837614.2837625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhysiCS-NMSI: efficient consistent snapshots for scalable snapshot isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPoC 2016 - 2nd Workshop on the Principles and Practice of Consistency for Distributed Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, London, United Kingdom. pp.4, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2911151.2911166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CISE Tool: Proving Weakly-Consistent Applications Correct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gotsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongseok Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPoC 2016 - 2nd Workshop on the Principles and Practice of Consistency for Distributed Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2911151.2911160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eventually Consistent Register Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. W. on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigops / EuroSys, Apr 2016, London, United Kingdom. pp.7, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2911151.2911157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Responsiveness for Group Editing CRDTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Supporting Group Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sanibel Island, FL, United States. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2957300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Concurrency Theory (CONCUR) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Québec, Canada. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling geo-replicated databases to the MEC environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Z. Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Planetary-Scale Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada. pp.74-79, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDSW.2015.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Semantics for Conflict Updates in Geo-Distributed File Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tao Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Rancurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Int. Systems and Storage Conf. (Systor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Haifa, Israel. pp.10.1--10.12, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2757667.2757683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NumaGiC: a Garbage Collector for Big Data on Big NUMA Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokesh Gidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Architectural Support for Programming Languages and Operating Systems (ASPLOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGOPS, ACM SIGPLAN, ACM SIGARCH, Mar 2015, Istanbul, Turkey. pp.661-673, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2694344.2694361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical perspective on causal consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigops, Apr 2015, Bordeaux, France. pp.2:1--2:3, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2745947.2745949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a causally consistent protocol for geo-distributed partial replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigops, Apr 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2745947.2745953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Eventually Consistent Cloud Databases for Enforcing Numeric Invariants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp. on Reliable Dist. Sys. (SRDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2015.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Write Fast, Read in the Past: Causal Consistency for Client-side Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Middleware (MIDDLEWARE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Vancouver, BC, Canada. pp.75-87, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814576.2814733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting Consistency back into Eventual Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Systems (EuroSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigops / EuroSys, Apr 2015, Bordeaux, France. pp.6:1--6:16, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2741948.2741972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRDTs in practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Large-Scale Distributed Systems and Middleware (LADIS) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Fast and Invariant-Preserving Geo-Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDSW 2014 - 33rd International Symposium on Reliable Distributed Systems Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2014, Nara, Japan. pp.5, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDSW.2014.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting the Consistency Back Into Eventual Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large-Scale Distributed Systems and Middleware (LADIS) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-DUR: A Middleware for Assembling, Analyzing, and Improving Transactional Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. pp.12, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2663165.2663336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site Gargamel: Optimistic synchronization for reliable geo-replicated databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Cincilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Middleware for Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the spectrum of strongly-consistent transactional protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Large-Scale Distributed Systems and Middleware (LADIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Stream Processing using Computational Conflict-free Replicated Data Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudDP '13 - 3rd International Workshop on Cloud Data and Platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2460756.2460762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the scalability of stop-the-world garbage collectors on multicores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokesh Gidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPLOS 13 - Proceedings of the eighteenth international conference on Architectural support for programming languages and operating systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Mar 2013, Houston, United States. pp.229-240, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2451116.2451142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the scalability of geo-replication with reservations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC 2013 : Workshop on Distributed Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dresden, Germany. pp.441-445, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UCC.2013.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Monotonic Snapshot Isolation: scalable and strong consistency for geo-replicated transactional systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2013 -IEEE 32nd International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Braga, Portugal. pp.163-172, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2013.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Scalability of Snapshot Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2013 - 19th International Conference Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Aachen, Germany. pp.369-381, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40047-6_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: Semantics of Eventually Consistent Replicated Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2012 - 26th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Salvador, Bahia, Brazil. pp.441--442, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33651-5_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Space Complexity of Transactional Interactive Reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotCDP '12 - 1st International Workshop on Hot Topics in Cloud Data Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bern, Switzerland. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2169090.2169094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grid Based Distributed Cooperative Environment for Health Care Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Carlos Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayrone Zirtany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FHIES 2012 - Second International Symposium Foundations of Health Information Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France. pp.142-150, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39088-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gargamel: boosting DBMS performance by parallelising write transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Cincilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPADS 2012 - IEEE 18th International Conference on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapour, Singapore. pp.572--579, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2012.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution efficace du consensus généralisé dans les systèmes répartis par passage de messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2011 - 13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586591v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict-free Replicated Data Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2011 - 13th International Symposium Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France. pp.386-400, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24550-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Scalability of Garbage Collectors on Many Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokesh Gidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS '11 - 6th Workshop on Programming Languages and Operating Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cascais, Portugal. pp.7:1-7:5, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2039239.2039249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantically Rich Approach for Collaborative Model Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp. on Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Taichung, Taiwan. pp.1470--1475, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1982185.1982500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impossibility of Ensuring Snapshot Isolation in Genuine Replicated STMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WTTM 2011: third workshop on the theory of transactional memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Genuine Generalized Consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2011 - 30th IEEE Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Madrid, Spain. pp.255--264, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2011.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous rebalancing of a replicated tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française en Systèmes d'Exploitation (CFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint-Malo, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency without concurrency control in large, dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Letia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LADIS 2009 - 3rd ACM SIGOPS International Workshop on Large Scale Distributed Systems and Middleware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Big Sky, MT, United States. pp.29--34, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1773912.1773921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A commutative replicated data type for cooperative editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Manuel Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Leția</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Distributed Computing Systems (ICDCS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montreal, Québec, Canada. pp.395-403, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2009.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00445975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telex: A Semantic Platform for Cooperative Application Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Benmouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Busca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Manuel Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française sur les Systèmes d'Exploitation (CFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Partial Replication in Large-Scale Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">europar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Las Palmas de Gran Canaria, Spain. pp.404--413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting our computational surroundings for better mobile collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDM 2007 - 8th International Conference on Mobile Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Mannheim, Germany. pp.110--117, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2007.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Optimistic Approaches to Collaborative Editing of Wiki Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lavinia Ignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Oster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Cart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Collaborative Computing: Networking, Applications and Worksharing - CollaborateCom'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, White Plains, NY, United States. pp.474 - 483, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COLCOM.2007.4553878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00188329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralised Commitment for Optimistic Semantic Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Vilamoura, Algarve, Portugal. pp.318-335, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76848-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Optimistic Database Replication Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Middleware for Designing Collaborative Applications in Mobile Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Benmouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Busca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiNEMA 2007 - 5th workshop on Middleware for Network Eccentric and Mobile Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Magdeburg, Germany. pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application Framework for Nomadic, Collaborative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2006 - 6th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bologna, Italy. pp.48-63, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11773887_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00445942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving Correctness of Highly-Concurrent Linearisable Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Vafeiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Herlihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Car Hoare Hoare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPoPP 2006 - 11th ACM SIGPLAN Symposium on Principles and Practice of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, New York, United States. pp.129--136, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1122971.1122992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical proofs of concurrent programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Functional Programming (ICFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Portland, Oregon, United States. pp.123--123, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1159803.1159819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief announcement: Exploring the Consistency Problem Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishith Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PODC 2005 - 24th annual ACM symposium on Principles Of Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Las Vegas, Nevada, United States. pp.168--168, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1073814.1073845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEW: File Management for Portable Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Legatheaux Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Sérgio Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Software Support for Portable Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three dimensions of data consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishith Krishna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Cohérence des Données en Univers Réparti (CDUR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France. pp.54--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Constraint-based Formalism for Consistency in Replicated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishith Krishna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2004 - 8th International Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Grenoble, France. pp.331--345, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11516798_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufis: mobile data sharing using a generic constraint-oriented reconciler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Mobile Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Berkeley, CA, USA, United States. pp.146--151, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2004.1263052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: A formalism for consistency and partial replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yek Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2004 - 18th International Conference on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Trippenhuis, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undo for anyone, anywhere, anytime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGOPS European Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Operating Systems, 2004, Leuven, Belgium, Belgium. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1133572.1133579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics-based reconciliation for collaborative and mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Matheson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOPIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Catania, Sicily, Italy. pp.38-55, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b94348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00445758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating semantics-based reconciliation for mobile databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Legatheaux Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renpar'15, cfse'3,SympAAA'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, La-Colle-sur-Loup, France, France. pp.515--524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating semantics-based reconciliation for mobile transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legatheaux Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf. Française sur les Systèmes d'Exploitation (CFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, La-Colle-sur-Loup, France. pp.515--524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réplication : les approches optimistes (conf. invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Optimistic Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Saito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worskshop on Future Directions in Distributed Computing (FuDiCo 2002): Research and Position Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bertinoro, Forlì, Italy, Italy. pp.164--168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IceCube approach to the reconciliation of divergent replicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Rowstron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Druschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp. on Principles of Dist. Comp. (PODC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Newport, RI, United States. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/383962.384020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with the PerDiS large-scale data-sharing middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Persistent Object Systems (POS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Lillehammer, Norway. pp.55-69, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45498-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application-independent reconciliation for nomadic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Rowstron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACMSIGOPS European Workshop 2000 sigopsew :``Beyond the PC:New Challenges for the Operating System''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sigops, 2000, Kolding, Denmark, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The memory behavior of WWW, or the WWW considered as a persistent store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Persistent Object Systems (POS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Lillehammer, Norway. pp.161-176, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45498-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementation of complete, asynchronous, distributed garbage collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Piumarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf. on Prog. Lang. Design and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/277650.277715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Garbage Collection in the PerDiS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eighth International Workshop on Persistent Object Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tiburon CA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a Distributed Cached Store for Garbage Collection: the algorithm and its correctness proof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro. Conf. on Object-Oriented Pging. (ECOOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Brussels, Belgium. pp.234--259, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0054094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerDiS PPF Case Study: Fitting a Distributed Garbage Collection Algorithm to a Persistent Distributed Store Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OOPSLA'97 Workshop on Garbage Collection and Memory Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Atlanta GA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detection algorithm for distributed cycles of garbage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Piumarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OOPSLA W. on Garbage Collection and Memory Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Atlanta, GA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerDiS ―- a Persistent Distributed Store for Cooperative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytse Kloosterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Riccardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 3rd Cabernet Plenary W.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larchant: Persistence by Reachability in Distributed Shared Memory through Garbage Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Distr. Comp. Sys. (ICDCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Hong Kong, Hong Kong SAR China. pp.394--401, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.1996.507987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Distributed Garbage Collection Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. W. on Memory Management (IWMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Kinross, United Kingdom. pp.211--249, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-60368-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garbage Collection in the Larchant Persistent Distributed Store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Future Trends in Distributed Computing Systems (FTDCS'95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Cheju Island, Republic of Korea, South Korea. pp.461--467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Garbage Collectors for Large Persistence Stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OOPSLA Workshop on Object Database Behavior, Benchmarks, and Performance, Addendum to the Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Austin TX, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larchant-RDOSS: a Distributed Shared Persistent Memory and its Garbage Collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Distributed Algorithms (WDAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Le Mont Saint-Michel, France. pp.198--214, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0022148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garbage Collection and DSM Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">osdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Monterey CA, USA, United States. pp.229--241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garbage Collection of Persistent Objects in Distributed Shared Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Tarascon, France, France. pp.176--191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Distributed Garbage Collection Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Closed BROADCAST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Broadcast Basic Research Action, 1994, Bruxelles, Belgique, Belgium. pp.211--249, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-60368-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Binding Protocol for Distributed Shared Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Distributed Computing Systems - ICDCS 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Poznan, Poland, Poland. pp.134--141, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.1994.302403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Key Issues in the Design of Distributed Garbage Collection and References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unifying Theory and Practice in Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Dagstuhl, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and persistence in multiple and heterogeneous address spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iwooos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Asheville, NC, USA, United States. pp.83--93, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1993.324924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding should be flexible in a distributed system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iwooos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Asheville, NC, USA, United States. pp.216--217, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1993.324900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Efficient Indirections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broadcast 1st Open Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Newcastle, England, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing References as Chains of Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Object Orientation in Operating Systems - IWOOOS 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ieeecs, Sep 1992, Dourdan, France, France. pp.236--243, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1992.252975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed GC in an Object-oriented Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOOOS 1992 - Second International Workshop on Object Orientation in Operating Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ieeecs, 1992, Dourdan, France, France. pp.221--229, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1992.252977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust, Distributed References and Acyclic Garbage Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp. on Principles of Dist. Comp. (PODC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Vancouver, Canada. pp.135--146, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/135419.135448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with a Fault-Tolerant Garbage Collector in a Distributed List System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWMM : Memory Management, International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Saint-Malo, France, France. pp.116--133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Fragmented Objects with Uniform Transparent Object References for Distributed Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th workshop on ACM SIGOPS European workshop: Models and paradigms for distributed systems structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sigops, 1992, Mont Saint-Michel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating System Support for Distributed and Persistent Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Distributed Object Management (IWDOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Edmonton, Canada, Canada. pp.202--205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme conservatif de détection des miettes en milieu réparti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Unix 91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Paris, France. pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOAR: A Library of Fragmented Object Types for Distributed Abstractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Object Orientation In Operating Systems : IWOOOS'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Palo Alto, CA (USA), United States. pp.164--168, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1991.183043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Garbage Collection in the System is Good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Object Orientation in Operating Systems- IWOOOS 91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Palo Alto CA, USA, United States. pp.94--99, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1991.183028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soul: An Object-Oriented OS Framework for Object Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Operating Systems for the Nineties and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Dagstuhl Castle, Germany. pp.251--255, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0024553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant, Scalable, Low-Overhead Distributed Garbage Detection Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Reliable Distributed Sytems (SRDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Pisa, Italy, Italy. pp.208--217, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RELDIS.1991.145426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Object-Support Operating Systems and Garbage Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Garbage Collection at OOPSLA-ECOOP'90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOG/C++: a Fragmented-Object Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C++ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Usenix, 1990, San Francisco, CA, USA, United States. pp.63--74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances de l'èvolution des systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confèrences techniques, Convention Unix 90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFUU, 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Support Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Operating Systems and Object Orientation at ECOOP-OOPSLA 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Ottawa, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Virtual Memory Management for Operating System Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Abrossimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp. on Op. Sys. Principles (SOSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Litchfield Park AZ, United States. pp.123--136, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/74850.74863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Service de Nommage pour un Système Rèpartis à Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sèminaire Franco-Brèsilien sur les Systèmes Informatiques Rèpartis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS and UFSC, 1989, Florianopolis, Brazil, Brésil. pp.127--133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Service de Nommage pour un Système à Objets Rèpartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Convention Unix 89</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFUU, 1989, Paris, France. pp.73--82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence and Migration for C++ Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mosseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'89, Proc. of the Third European Conf.on Object-Oriented Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Computer Society, 1989, Nottingham, GB, United Kingdom. pp.191--204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Integration in SOMIW : Goals, Accomplishments, and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Guimarães</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit'89, 6th Annual Esprit Conf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a distributed object-oriented OS on Unix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Experiences with Building Distributed and Multiprocessor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USENIX, 1989, Ft. Lauderdale FL, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple object storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mosseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Persistent Object Systems: POS-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Newcastle, Australia. pp.320--327, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-3173-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domains and dynamic loading: reconciling autonomy and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGOPS European Workshop on ``Autonomy or interdependence in distributed systems?''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/504092.504127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of a Distributed Object-Oriented Operating System for Office Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Esprit Technical Week 1988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Brussels, Belgium, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOS Object-Oriented Communication Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 9th Int. Conf. on Computer Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two extensions to C++: A Dynamic Link Editor and Inner data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C++ Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USENIX, 1987, Santa Fe, NM, US, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Encapsulation in Distributed Systems: the Proxy Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Distr. Comp. Sys. (ICDCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 1986, Cambridge, MA, USA, United States. pp.198--204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS: a distributed Object-Oriented Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGOPS European Workshop on ``Making Distributed Systems Work''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Amsterdam, the, Netherlands. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/503956.503997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition pour Microrézo : Girolle, un protocole d'appel de procédure distante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gènie Logiciel : le second souffle ? Journèes Bigre 1983</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Le Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microrèzo: le projet rèseau local du Centre Mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Talhouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1983 World Conference on Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Caracas, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of an object-oriented approach to the programming of distributed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journèe d'étude sur les Langages Orientés Objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1983, Le Cap d'Agde, France. pp.149--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment in Distributed Program Design, Using Control Enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">icdcs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, Miami-Ft. Lauderdale FL, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance in Rebus, a Distributed System for Industrial Real Time Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Fault-Tolerant Computing (FTCS-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1981, Portland, Maine, USA", United States. pp.224-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed control system for industrial plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro 80 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scality's experience with a geo-distributed file system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Rancurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tao Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Middleware: Posters and Demos '14; Proceedings of the Posters &amp; Demos Session, pp.31-32, 2014, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2678508.2678524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Workshop on Object Orientation In Operating Systems : IWOOS'91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Felipe Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabrera,Luis-Felipe and Russo,Vincent F. and Shapiro, Marc. IEEE Computer Society Press, pp.1--193, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Int. W. on Object Orientation in Op. Sys. (I-WOOOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Felipe Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis-Felipe Cabrera and Vince Russo and Marc Shapiro. IEEE Computer Society Press, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Consistency Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sherif Sakr; Albert Zomaya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Big Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, 978-3-319-63962-8. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63962-8_203-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict-free Replicated Data Types (CRDTs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sakr, Sherif; Zomaya, Albert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Big Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2019, Encyclopedia of Big Data Technologies, 978-3-319-63962-8. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63962-8_185-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic Replication and Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liu, Ling; Özsu, M. Tamer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia Of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-8, 2017, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4899-7993-3_258-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eventual Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ling Liu; M. Tamer Özsu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1--2, 2017, 978-1-4899-7993-3. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4899-7993-3_1366-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic Replication and Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Özsu, M. Tamer; Liu, Ling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.1995--1995, 2009, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-39940-9_258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatiques, enjeux tendances et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquart, René. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatiques, enjeux tendances et évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le partage d'informations dans les systèmes répartis grande échelle (1-2-3), Hermès Science, pp.455--462, 2000, Technique et Science Informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Distributed Garbage Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sacha Krakowiak and Santosh Kumar Shrivastava. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1752, springer, pp.104--126, 2000, lncs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage d'informations dans les systèmes répartis grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Jacquart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatiques, enjeux tendances et évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Hermès Science, pp.455-462, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerDiS: design, implementation, and use of a PERsistent DIstributed Store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sacha Krakowiak and Santosh Kumar Shrivastava. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1752, Springer-Verlag, pp.427--452, 2000, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-46475-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmented Objects for Distributed Abstractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas L. Casavant and Mukesh Singhal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Readings in Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society Press, pp.170--186, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Rèpartie de Fichiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balter, Roland and Banâtre, Jean-Pierre and Krakowiak, Sacha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction des Systèmes d'Exploitation Rèpartis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, 1991, Collection Didactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Rèpartie d'Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balter, Roland and Ban{â}tre, Jean-Pierre and Krakowiak, Sacha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction des Systèmes d'Exploitation Rèpartis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, 1991, Collection Didactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributing computing system implementing a non-speculative hardware transactional memory and a method for using same for distributed computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ventroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Sassolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 10 416 925B2. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Marc Shapiro et son projet européen SyncFree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position paper: CRDTs for large-scale incremental processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems research, education and industry in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Berbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Zwaenepoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Harris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Memory Programming Abstractions in Context of Concurrent Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the consistency problem space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishith Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting the AntidoteDB Cache: Design and Implementation of a Cache for a CRDT Datastore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9470, TU Kaiserslautern; LIP6, Sorbonne Université. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coordination-free, convergent, and safe replicated tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeja S Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Meirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9395, LIP6, Sorbonne Université, Inria de Paris; Universidade nova de Lisboa. 2021, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150817v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of a Transactionally and Causally-Consistent (TCC) database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saalik Hatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9355, DELYS; LIP6, Sorbonne Université, Inria, Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving the safety of highly-available distributed objects (Extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeja S Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] LIP6, Sorbonne Université, Inria, Paris, France; Arm Research, Cambridge, UK. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just-Right Consistency: reconciling availability and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Meiklejohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9145, Inria Paris; UPMC - Paris 6 Sorbonne Universités; Tech. U. Kaiserslautern; U. Nova de Lisboa; U. Catholique de Louvain. 2018, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the &amp;quot;Correct Eventual Consistency&amp;quot; Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeja S Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9191, Sorbonne Université. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure: Strong semantics meets high availability and low latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepthi Devaki Akkoorath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongmiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8858, INRIA; Paris 6. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270776v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CISE Tool: Proving Weakly-Consistent Applications Correct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gotsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongseok Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8870, Inria Paris Rocquencourt. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279495v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8932, Institut National de la Recherche en Informatique et Automatique (Inria). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating Geo-Replication on Grid5000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dastagiri Reddy Malikireddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0455, Inria – Centre Paris-Rocquencourt; INRIA. 2015, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Write Fast, Read in the Past: Causal Consistency for Client-side Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8729, Inria – Centre Paris-Rocquencourt; INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Monotonic Snapshot Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7805, INRIA. 2013, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643430v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SwiftCloud: Fault-Tolerant Geo-Replication Integrated all the Way to the Client Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8347, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized conflict-free replicated set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8083, INRIA. 2012, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study of Convergent and Commutative Replicated Data Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7506, Inria – Centre Paris-Rocquencourt; INRIA. 2011, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict-free Replicated Data Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7687, INRIA. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRDTs: Consistency without concurrency control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Leția</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6956, INRIA. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Partial Replication in Large-Scale Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6440, INRIA. 2008, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00232662v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telex: Principled System Support for Write-Sharing in Collaborative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Benmouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Busca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Manuel Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6546, INRIA. 2008, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00281329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a commutative replicated data type for cooperative editing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Legatheaux Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] TR-02-2008 DI-FCT-UNL, Universidade Nova de Lisboa, Dep. Informática, FCT. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Optimistic Approaches to Collaborative Editing of Wiki Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lavinia Ignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Oster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Cart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6278, INRIA. 2007, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00169395v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a commutative replicated data type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6320, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asynchronous, decentralised commitment protocol for semantic optimistic replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Barreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6069, INRIA. 2006, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00120734v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Systems Research in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Druschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Isaacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving Correctness of Highly-Concurrent Linearisable Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Vafeiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Herlihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Hoare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5716, INRIA. 2005, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application Framework for Collaborative, Nomadic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5745, INRIA. 2005, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formalism for consistency and partial replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yek Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Microsoft Research. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application Agnostic Replication System for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSR-TR-2004-64, Microsoft Research Cambridge. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Actions-Constraints approach to replication: Definitions and proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSR-TR-2004-14, Microsoft Research. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Microsoft Research. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SqlIceCube: Automatic Semantics-Based Reconciliation for Mobile Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Legatheaux Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Universidade Nova de Lisboa, Dep. Informática, FCT. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication: Optimistic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Hewlett-Packard Laboratories. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient semantics-aware reconciliation for optimistic write sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Matheson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSR-TR-2002-52, Microsoft Research. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerDiS: Design, Implementation, and Use of a PERsistent DIstributed Store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3525, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larchant-RDOSS: a distributed shared persistent memory and its garbage collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2399, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Bindings for Fine-Grain, Distributed Objects in distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2007, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and persistence in multiple and heterogeneous address spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2016, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSP chains : robust, distributed references supporting acyclic garbage collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1799, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring distributed applications as fragmented objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1404, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bilan du système réparti à objets SOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mosseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-1242, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A garbage detection protocol for a realistic distributed object-support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-1320, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a distributed objet-oriented operating system on UNIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-1082, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Virtual Memory Management for Operating System Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Abrossimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOS object-oriented communication service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0801, INRIA. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un recueil de papiers sur le systeme d'exploitation reparti a objets SOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Abrossimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RT-0084, INRIA. 1987, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object management in large-scale distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université Paris VI ―- Pierre et Marie Curie, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01248269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CISE Safety Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01242710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId486"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Shapiro </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pages.lip6.fr/Marc.Shapiro/misc/1page-EN.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Consistency in Distributed Systems: Algorithms, Programs, and Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gotsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dagstuhl Reports, 8 (2), pp.101-121. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.8.2.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Perspective: Unexpected Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (8), pp.82--82. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3068768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-Replication: Fast If Possible, Consistent If Necessary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Technical Committee on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, IEEE Data Engineering Bulletin, Special Issue on Data Consistency across Research Communities, 39 (1), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing the cloud closer to users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research*eu </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (1), pp.68--69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency in Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesan Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Vaswani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.92-126. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.3.2.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Scalability of Garbage Collectors on Many Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokesh Gidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Best papers from PLOS'11, 45 (3), pp.15--19. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2094091.2094096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent and Commutative Replicated Data Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104, pp.67-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's wrong with us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (5), pp.ONLINE. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDSO.2006.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (1), pp.42--81. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1057977.1057980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing log-based reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (3--4), pp.445--458. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218213005002193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numèro spècial sur la Mèmoire Partagèe Rèpartie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the 6th SIGOPS European Workshop on ``Matching Operating Systems to Application Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29 (1), pp.47--51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances de l'évolution des systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX-Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 6 (41)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'Objets Rèpartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Technical Committee Newsletter on Operating Systems and Application Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 5 (2), pp.12--14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Bilan du système réparti à objets SOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mosseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 103/104, pp.46--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Support Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Technical Committee Newsletter on Operating Systems and Application Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 5 (1), pp.39--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS: An Object-Oriented Operating System ―- Assessment and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mosseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2 (4), pp.287--337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS : un système d'exploitation rèparti basè sur les objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Abrossimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 6 (2), pp.166--169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS~: un système d'exploitation réparti basé sur les objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Abrossimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Mounchili Makpangou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 6 (2), pp.166--169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service d'appel de procèdure distante Girolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 3 (6), pp.435--442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (140)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CobbleDB: Modelling Levelled Storage by Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPoC 2026 - 13th Workshop on Principles and Practice of Consistency for Distributed Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3806077.3806696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards local-first distributed property graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Dumbrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Workshop on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroSys, Mar 2025, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3721473.3722139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALock: Multi-granularity locking in dynamic hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swan Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2025 - 39th IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Storage in Database Backends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Schiebelbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saalik Hatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroSys (ACM), Apr 2024, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3642976.3653036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifying locks for effective synchronization in dynamic graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSys 2024 Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactional-Turn Causal Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-PAR 2023 - 29th International European Conference on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varda: A Framework for Compositional Distributed Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouajjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS 2022 - 10th International Conference on Networked Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Marrakech, Morocco. pp.16-30, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17436-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared memory for the actor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Modélisation, Informatique et Système - de l’Université de Picardie Jules Verne., Jul 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly-available and consistent group collaboration at the edge with colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Toumlilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2021: 22nd International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Québec / Virtual, Canada. pp.336-351, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3464298.3493405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353663v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRDTs for truly concurrent file systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Vasilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Linh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotStorage '21 -13th ACM Workshop on Hot Topics in Storage and File Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving the safety of highly-available distributed objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeja S Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOP 2020 - 29th European Symposium on Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424317v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Consistency in the 5G Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sid-Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Imadali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2020 - 23rd Conference on Innovation in Clouds, Internet and Networks and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. pp.110-117, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN48450.2020.9059408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards application-specific query processing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Vasilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara S. Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2020 - 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemOpLight: Leveraging application feedback to improve container memory consolidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Carver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsburt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2020 - 19th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cambridge / Virtual, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA51143.2020.9306717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An environment for composable distributed computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDW 2020 - 14th EuroSys Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Heraklion / Virtual, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Safety for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeja S Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the Container Memory Consolidation Problems in Linux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Carver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsburt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2019 - 18th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2019.8935034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring referential integrity under causal consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PaPoC 2018 - 5th Workshop on Principles and Practice of Consistency for Distributed Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Design for Geo-Distributed Querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Vasilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPoC 2018 - 5th Workshop on Principles and Practice of Consistency for Distributed Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3194261.3194265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design and Verification of an Available File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eugster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> VMCAI 2018 - International Conference on Verification, Model Checking, and Abstract Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Los Angeles, CA, United States. pp.358-381, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73721-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed transactional reads: the strong, the quick, the fresh & the impossible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Z. Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/IFIP/USENIX, Dec 2018, Rennes, France. pp.14, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3274808.3274818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une cohérence causale évolutive sans chaînes de ralentissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Toumlilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas 2017: Conférence d’informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhysiCS-NMSI: efficient consistent snapshots for scalable snapshot isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPoC 2016 - 2nd Workshop on the Principles and Practice of Consistency for Distributed Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, London, United Kingdom. pp.4, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2911151.2911166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eventually Consistent Register Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. W. on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigops / EuroSys, Apr 2016, London, United Kingdom. pp.7, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2911151.2911157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CISE Tool: Proving Weakly-Consistent Applications Correct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gotsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongseok Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPoC 2016 - 2nd Workshop on the Principles and Practice of Consistency for Distributed Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2911151.2911160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Responsiveness for Group Editing CRDTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Supporting Group Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sanibel Island, FL, United States. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2957300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Concurrency Theory (CONCUR) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Québec, Canada. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause I'm Strong Enough: Reasoning about Consistency Choices in Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gotsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongseok Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Principles of Programming Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint Petersburg, FL, United States. pp.371-384, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2837614.2837625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure: Strong semantics meets high availability and low latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepthi Devaki Akkoorath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongmiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Distributed Computing Systems (ICDCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nara, Japan. pp.405-414, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2016.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling geo-replicated databases to the MEC environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Z. Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Planetary-Scale Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada. pp.74-79, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDSW.2015.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical perspective on causal consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigops, Apr 2015, Bordeaux, France. pp.2:1--2:3, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2745947.2745949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a causally consistent protocol for geo-distributed partial replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigops, Apr 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2745947.2745953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Eventually Consistent Cloud Databases for Enforcing Numeric Invariants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp. on Reliable Dist. Sys. (SRDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2015.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Write Fast, Read in the Past: Causal Consistency for Client-side Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Middleware (MIDDLEWARE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Vancouver, BC, Canada. pp.75-87, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814576.2814733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NumaGiC: a Garbage Collector for Big Data on Big NUMA Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokesh Gidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Architectural Support for Programming Languages and Operating Systems (ASPLOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGOPS, ACM SIGPLAN, ACM SIGARCH, Mar 2015, Istanbul, Turkey. pp.661-673, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2694344.2694361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Semantics for Conflict Updates in Geo-Distributed File Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tao Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Rancurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Int. Systems and Storage Conf. (Systor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Haifa, Israel. pp.10.1--10.12, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2757667.2757683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting Consistency back into Eventual Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Systems (EuroSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigops / EuroSys, Apr 2015, Bordeaux, France. pp.6:1--6:16, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2741948.2741972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRDTs in practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Large-Scale Distributed Systems and Middleware (LADIS) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting the Consistency Back Into Eventual Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large-Scale Distributed Systems and Middleware (LADIS) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-DUR: A Middleware for Assembling, Analyzing, and Improving Transactional Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. pp.12, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2663165.2663336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site Gargamel: Optimistic synchronization for reliable geo-replicated databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Cincilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Middleware for Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the spectrum of strongly-consistent transactional protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Large-Scale Distributed Systems and Middleware (LADIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Fast and Invariant-Preserving Geo-Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDSW 2014 - 33rd International Symposium on Reliable Distributed Systems Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2014, Nara, Japan. pp.5, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDSW.2014.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Monotonic Snapshot Isolation: scalable and strong consistency for geo-replicated transactional systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2013 -IEEE 32nd International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Braga, Portugal. pp.163-172, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2013.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the scalability of geo-replication with reservations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC 2013 : Workshop on Distributed Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dresden, Germany. pp.441-445, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UCC.2013.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the scalability of stop-the-world garbage collectors on multicores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokesh Gidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPLOS 13 - Proceedings of the eighteenth international conference on Architectural support for programming languages and operating systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Mar 2013, Houston, United States. pp.229-240, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2451116.2451142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Scalability of Snapshot Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2013 - 19th International Conference Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Aachen, Germany. pp.369-381, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40047-6_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Stream Processing using Computational Conflict-free Replicated Data Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudDP '13 - 3rd International Workshop on Cloud Data and Platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2460756.2460762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: Semantics of Eventually Consistent Replicated Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2012 - 26th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Salvador, Bahia, Brazil. pp.441--442, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33651-5_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Space Complexity of Transactional Interactive Reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotCDP '12 - 1st International Workshop on Hot Topics in Cloud Data Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bern, Switzerland. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2169090.2169094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grid Based Distributed Cooperative Environment for Health Care Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Carlos Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayrone Zirtany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FHIES 2012 - Second International Symposium Foundations of Health Information Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France. pp.142-150, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39088-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gargamel: boosting DBMS performance by parallelising write transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Cincilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPADS 2012 - IEEE 18th International Conference on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapour, Singapore. pp.572--579, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2012.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution efficace du consensus généralisé dans les systèmes répartis par passage de messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2011 - 13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586591v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict-free Replicated Data Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2011 - 13th International Symposium Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France. pp.386-400, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24550-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Scalability of Garbage Collectors on Many Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokesh Gidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS '11 - 6th Workshop on Programming Languages and Operating Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cascais, Portugal. pp.7:1-7:5, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2039239.2039249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantically Rich Approach for Collaborative Model Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp. on Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Taichung, Taiwan. pp.1470--1475, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1982185.1982500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Genuine Generalized Consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2011 - 30th IEEE Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Madrid, Spain. pp.255--264, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2011.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impossibility of Ensuring Snapshot Isolation in Genuine Replicated STMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WTTM 2011: third workshop on the theory of transactional memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous rebalancing of a replicated tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française en Systèmes d'Exploitation (CFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint-Malo, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency without concurrency control in large, dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Letia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LADIS 2009 - 3rd ACM SIGOPS International Workshop on Large Scale Distributed Systems and Middleware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Big Sky, MT, United States. pp.29--34, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1773912.1773921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A commutative replicated data type for cooperative editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Manuel Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Leția</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Distributed Computing Systems (ICDCS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montreal, Québec, Canada. pp.395-403, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2009.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00445975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telex: A Semantic Platform for Cooperative Application Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Benmouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Busca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Manuel Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française sur les Systèmes d'Exploitation (CFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Partial Replication in Large-Scale Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">europar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Las Palmas de Gran Canaria, Spain. pp.404--413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralised Commitment for Optimistic Semantic Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Vilamoura, Algarve, Portugal. pp.318-335, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76848-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Optimistic Approaches to Collaborative Editing of Wiki Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lavinia Ignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Oster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Cart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Collaborative Computing: Networking, Applications and Worksharing - CollaborateCom'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, White Plains, NY, United States. pp.474 - 483, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COLCOM.2007.4553878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00188329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Optimistic Database Replication Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Middleware for Designing Collaborative Applications in Mobile Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Benmouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Busca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiNEMA 2007 - 5th workshop on Middleware for Network Eccentric and Mobile Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Magdeburg, Germany. pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting our computational surroundings for better mobile collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDM 2007 - 8th International Conference on Mobile Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Mannheim, Germany. pp.110--117, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2007.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application Framework for Nomadic, Collaborative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2006 - 6th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bologna, Italy. pp.48-63, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11773887_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00445942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving Correctness of Highly-Concurrent Linearisable Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Vafeiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Herlihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Car Hoare Hoare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPoPP 2006 - 11th ACM SIGPLAN Symposium on Principles and Practice of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, New York, United States. pp.129--136, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1122971.1122992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical proofs of concurrent programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Functional Programming (ICFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Portland, Oregon, United States. pp.123--123, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1159803.1159819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEW: File Management for Portable Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Legatheaux Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Sérgio Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Software Support for Portable Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three dimensions of data consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishith Krishna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Cohérence des Données en Univers Réparti (CDUR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France. pp.54--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief announcement: Exploring the Consistency Problem Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishith Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PODC 2005 - 24th annual ACM symposium on Principles Of Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Las Vegas, Nevada, United States. pp.168--168, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1073814.1073845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undo for anyone, anywhere, anytime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGOPS European Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Operating Systems, 2004, Leuven, Belgium, Belgium. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1133572.1133579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: A formalism for consistency and partial replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yek Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2004 - 18th International Conference on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Trippenhuis, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufis: mobile data sharing using a generic constraint-oriented reconciler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Mobile Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Berkeley, CA, USA, United States. pp.146--151, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2004.1263052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Constraint-based Formalism for Consistency in Replicated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishith Krishna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2004 - 8th International Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Grenoble, France. pp.331--345, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11516798_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics-based reconciliation for collaborative and mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Matheson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOPIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Catania, Sicily, Italy. pp.38-55, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b94348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00445758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating semantics-based reconciliation for mobile databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Legatheaux Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renpar'15, cfse'3,SympAAA'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, La-Colle-sur-Loup, France, France. pp.515--524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating semantics-based reconciliation for mobile transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legatheaux Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf. Française sur les Systèmes d'Exploitation (CFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, La-Colle-sur-Loup, France. pp.515--524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réplication : les approches optimistes (conf. invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Optimistic Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Saito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worskshop on Future Directions in Distributed Computing (FuDiCo 2002): Research and Position Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bertinoro, Forlì, Italy, Italy. pp.164--168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IceCube approach to the reconciliation of divergent replicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Rowstron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Druschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp. on Principles of Dist. Comp. (PODC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Newport, RI, United States. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/383962.384020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with the PerDiS large-scale data-sharing middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Persistent Object Systems (POS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Lillehammer, Norway. pp.55-69, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45498-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application-independent reconciliation for nomadic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Rowstron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACMSIGOPS European Workshop 2000 sigopsew :``Beyond the PC:New Challenges for the Operating System''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sigops, 2000, Kolding, Denmark, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The memory behavior of WWW, or the WWW considered as a persistent store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Persistent Object Systems (POS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Lillehammer, Norway. pp.161-176, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45498-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a Distributed Cached Store for Garbage Collection: the algorithm and its correctness proof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro. Conf. on Object-Oriented Pging. (ECOOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Brussels, Belgium. pp.234--259, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0054094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementation of complete, asynchronous, distributed garbage collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Piumarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf. on Prog. Lang. Design and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/277650.277715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Garbage Collection in the PerDiS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eighth International Workshop on Persistent Object Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tiburon CA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detection algorithm for distributed cycles of garbage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Piumarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OOPSLA W. on Garbage Collection and Memory Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Atlanta, GA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerDiS ―- a Persistent Distributed Store for Cooperative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytse Kloosterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Riccardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 3rd Cabernet Plenary W.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerDiS PPF Case Study: Fitting a Distributed Garbage Collection Algorithm to a Persistent Distributed Store Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OOPSLA'97 Workshop on Garbage Collection and Memory Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Atlanta GA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larchant: Persistence by Reachability in Distributed Shared Memory through Garbage Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Distr. Comp. Sys. (ICDCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Hong Kong, Hong Kong SAR China. pp.394--401, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.1996.507987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Distributed Garbage Collection Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. W. on Memory Management (IWMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Kinross, United Kingdom. pp.211--249, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-60368-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garbage Collection in the Larchant Persistent Distributed Store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Future Trends in Distributed Computing Systems (FTDCS'95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Cheju Island, Republic of Korea, South Korea. pp.461--467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Garbage Collectors for Large Persistence Stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OOPSLA Workshop on Object Database Behavior, Benchmarks, and Performance, Addendum to the Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Austin TX, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larchant-RDOSS: a Distributed Shared Persistent Memory and its Garbage Collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Distributed Algorithms (WDAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Le Mont Saint-Michel, France. pp.198--214, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0022148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garbage Collection of Persistent Objects in Distributed Shared Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Tarascon, France, France. pp.176--191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Distributed Garbage Collection Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Closed BROADCAST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Broadcast Basic Research Action, 1994, Bruxelles, Belgique, Belgium. pp.211--249, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-60368-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Binding Protocol for Distributed Shared Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Distributed Computing Systems - ICDCS 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Poznan, Poland, Poland. pp.134--141, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.1994.302403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Key Issues in the Design of Distributed Garbage Collection and References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unifying Theory and Practice in Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Dagstuhl, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garbage Collection and DSM Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">osdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Monterey CA, USA, United States. pp.229--241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Efficient Indirections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broadcast 1st Open Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Newcastle, England, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding should be flexible in a distributed system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iwooos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Asheville, NC, USA, United States. pp.216--217, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1993.324900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and persistence in multiple and heterogeneous address spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iwooos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Asheville, NC, USA, United States. pp.83--93, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1993.324924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed GC in an Object-oriented Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOOOS 1992 - Second International Workshop on Object Orientation in Operating Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ieeecs, 1992, Dourdan, France, France. pp.221--229, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1992.252977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust, Distributed References and Acyclic Garbage Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp. on Principles of Dist. Comp. (PODC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Vancouver, Canada. pp.135--146, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/135419.135448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with a Fault-Tolerant Garbage Collector in a Distributed List System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWMM : Memory Management, International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Saint-Malo, France, France. pp.116--133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Fragmented Objects with Uniform Transparent Object References for Distributed Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th workshop on ACM SIGOPS European workshop: Models and paradigms for distributed systems structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sigops, 1992, Mont Saint-Michel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating System Support for Distributed and Persistent Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Distributed Object Management (IWDOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Edmonton, Canada, Canada. pp.202--205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing References as Chains of Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Object Orientation in Operating Systems - IWOOOS 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ieeecs, Sep 1992, Dourdan, France, France. pp.236--243, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1992.252975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOAR: A Library of Fragmented Object Types for Distributed Abstractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Object Orientation In Operating Systems : IWOOOS'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Palo Alto, CA (USA), United States. pp.164--168, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1991.183043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Garbage Collection in the System is Good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Object Orientation in Operating Systems- IWOOOS 91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Palo Alto CA, USA, United States. pp.94--99, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1991.183028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soul: An Object-Oriented OS Framework for Object Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Operating Systems for the Nineties and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Dagstuhl Castle, Germany. pp.251--255, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0024553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant, Scalable, Low-Overhead Distributed Garbage Detection Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Reliable Distributed Sytems (SRDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Pisa, Italy, Italy. pp.208--217, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RELDIS.1991.145426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme conservatif de détection des miettes en milieu réparti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Unix 91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Paris, France. pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Object-Support Operating Systems and Garbage Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Garbage Collection at OOPSLA-ECOOP'90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOG/C++: a Fragmented-Object Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C++ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Usenix, 1990, San Francisco, CA, USA, United States. pp.63--74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances de l'èvolution des systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confèrences techniques, Convention Unix 90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFUU, 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Support Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Operating Systems and Object Orientation at ECOOP-OOPSLA 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Ottawa, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Virtual Memory Management for Operating System Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Abrossimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp. on Op. Sys. Principles (SOSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Litchfield Park AZ, United States. pp.123--136, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/74850.74863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Service de Nommage pour un Système à Objets Rèpartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Convention Unix 89</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFUU, 1989, Paris, France. pp.73--82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence and Migration for C++ Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mosseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'89, Proc. of the Third European Conf.on Object-Oriented Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Computer Society, 1989, Nottingham, GB, United Kingdom. pp.191--204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Integration in SOMIW : Goals, Accomplishments, and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Guimarães</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit'89, 6th Annual Esprit Conf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Service de Nommage pour un Système Rèpartis à Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sèminaire Franco-Brèsilien sur les Systèmes Informatiques Rèpartis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS and UFSC, 1989, Florianopolis, Brazil, Brésil. pp.127--133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a distributed object-oriented OS on Unix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Experiences with Building Distributed and Multiprocessor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USENIX, 1989, Ft. Lauderdale FL, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple object storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mosseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Persistent Object Systems: POS-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Newcastle, Australia. pp.320--327, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-3173-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domains and dynamic loading: reconciling autonomy and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGOPS European Workshop on ``Autonomy or interdependence in distributed systems?''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/504092.504127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of a Distributed Object-Oriented Operating System for Office Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Esprit Technical Week 1988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Brussels, Belgium, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOS Object-Oriented Communication Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 9th Int. Conf. on Computer Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two extensions to C++: A Dynamic Link Editor and Inner data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C++ Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USENIX, 1987, Santa Fe, NM, US, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS: a distributed Object-Oriented Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGOPS European Workshop on ``Making Distributed Systems Work''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Amsterdam, the, Netherlands. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/503956.503997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Encapsulation in Distributed Systems: the Proxy Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Distr. Comp. Sys. (ICDCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 1986, Cambridge, MA, USA, United States. pp.198--204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition pour Microrézo : Girolle, un protocole d'appel de procédure distante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gènie Logiciel : le second souffle ? Journèes Bigre 1983</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Le Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microrèzo: le projet rèseau local du Centre Mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Talhouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1983 World Conference on Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Caracas, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of an object-oriented approach to the programming of distributed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journèe d'étude sur les Langages Orientés Objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1983, Le Cap d'Agde, France. pp.149--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment in Distributed Program Design, Using Control Enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">icdcs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, Miami-Ft. Lauderdale FL, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance in Rebus, a Distributed System for Industrial Real Time Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Fault-Tolerant Computing (FTCS-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1981, Portland, Maine, USA", United States. pp.224-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed control system for industrial plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro 80 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scality's experience with a geo-distributed file system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Rancurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tao Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Middleware: Posters and Demos '14; Proceedings of the Posters &amp; Demos Session, pp.31-32, 2014, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2678508.2678524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Workshop on Object Orientation In Operating Systems : IWOOS'91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Felipe Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabrera,Luis-Felipe and Russo,Vincent F. and Shapiro, Marc. IEEE Computer Society Press, pp.1--193, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Int. W. on Object Orientation in Op. Sys. (I-WOOOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Felipe Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis-Felipe Cabrera and Vince Russo and Marc Shapiro. IEEE Computer Society Press, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict-free Replicated Data Types (CRDTs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sakr, Sherif; Zomaya, Albert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Big Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2019, Encyclopedia of Big Data Technologies, 978-3-319-63962-8. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63962-8_185-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Consistency Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sherif Sakr; Albert Zomaya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Big Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, 978-3-319-63962-8. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63962-8_203-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic Replication and Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liu, Ling; Özsu, M. Tamer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia Of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-8, 2017, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4899-7993-3_258-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eventual Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ling Liu; M. Tamer Özsu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1--2, 2017, 978-1-4899-7993-3. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4899-7993-3_1366-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic Replication and Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Özsu, M. Tamer; Liu, Ling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.1995--1995, 2009, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-39940-9_258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage d'informations dans les systèmes répartis grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Jacquart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatiques, enjeux tendances et évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Hermès Science, pp.455-462, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerDiS: design, implementation, and use of a PERsistent DIstributed Store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sacha Krakowiak and Santosh Kumar Shrivastava. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1752, Springer-Verlag, pp.427--452, 2000, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-46475-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatiques, enjeux tendances et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquart, René. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatiques, enjeux tendances et évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le partage d'informations dans les systèmes répartis grande échelle (1-2-3), Hermès Science, pp.455--462, 2000, Technique et Science Informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Distributed Garbage Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sacha Krakowiak and Santosh Kumar Shrivastava. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1752, springer, pp.104--126, 2000, lncs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmented Objects for Distributed Abstractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas L. Casavant and Mukesh Singhal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Readings in Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society Press, pp.170--186, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Rèpartie de Fichiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balter, Roland and Banâtre, Jean-Pierre and Krakowiak, Sacha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction des Systèmes d'Exploitation Rèpartis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, 1991, Collection Didactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Rèpartie d'Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balter, Roland and Ban{â}tre, Jean-Pierre and Krakowiak, Sacha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction des Systèmes d'Exploitation Rèpartis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, 1991, Collection Didactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributing computing system implementing a non-speculative hardware transactional memory and a method for using same for distributed computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ventroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Sassolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 10 416 925B2. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Marc Shapiro et son projet européen SyncFree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position paper: CRDTs for large-scale incremental processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems research, education and industry in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Berbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Zwaenepoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Harris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Memory Programming Abstractions in Context of Concurrent Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the consistency problem space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishith Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting the AntidoteDB Cache: Design and Implementation of a Cache for a CRDT Datastore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9470, TU Kaiserslautern; LIP6, Sorbonne Université. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coordination-free, convergent, and safe replicated tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeja S Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Meirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9395, LIP6, Sorbonne Université, Inria de Paris; Universidade nova de Lisboa. 2021, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150817v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of a Transactionally and Causally-Consistent (TCC) database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saalik Hatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9355, DELYS; LIP6, Sorbonne Université, Inria, Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving the safety of highly-available distributed objects (Extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeja S Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] LIP6, Sorbonne Université, Inria, Paris, France; Arm Research, Cambridge, UK. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just-Right Consistency: reconciling availability and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Meiklejohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9145, Inria Paris; UPMC - Paris 6 Sorbonne Universités; Tech. U. Kaiserslautern; U. Nova de Lisboa; U. Catholique de Louvain. 2018, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the &amp;quot;Correct Eventual Consistency&amp;quot; Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeja S Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9191, Sorbonne Université. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8932, Institut National de la Recherche en Informatique et Automatique (Inria). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CISE Tool: Proving Weakly-Consistent Applications Correct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gotsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongseok Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8870, Inria Paris Rocquencourt. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279495v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure: Strong semantics meets high availability and low latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepthi Devaki Akkoorath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongmiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8858, INRIA; Paris 6. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270776v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating Geo-Replication on Grid5000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dastagiri Reddy Malikireddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0455, Inria – Centre Paris-Rocquencourt; INRIA. 2015, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Write Fast, Read in the Past: Causal Consistency for Client-side Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8729, Inria – Centre Paris-Rocquencourt; INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Monotonic Snapshot Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7805, INRIA. 2013, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643430v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SwiftCloud: Fault-Tolerant Geo-Replication Integrated all the Way to the Client Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8347, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized conflict-free replicated set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8083, INRIA. 2012, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict-free Replicated Data Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7687, INRIA. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study of Convergent and Commutative Replicated Data Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7506, Inria – Centre Paris-Rocquencourt; INRIA. 2011, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRDTs: Consistency without concurrency control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Leția</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6956, INRIA. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Partial Replication in Large-Scale Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6440, INRIA. 2008, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00232662v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telex: Principled System Support for Write-Sharing in Collaborative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Benmouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Busca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Manuel Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6546, INRIA. 2008, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00281329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a commutative replicated data type for cooperative editing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Legatheaux Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] TR-02-2008 DI-FCT-UNL, Universidade Nova de Lisboa, Dep. Informática, FCT. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Optimistic Approaches to Collaborative Editing of Wiki Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lavinia Ignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Oster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Cart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6278, INRIA. 2007, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00169395v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a commutative replicated data type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6320, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asynchronous, decentralised commitment protocol for semantic optimistic replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Barreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6069, INRIA. 2006, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00120734v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Systems Research in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Druschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Isaacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving Correctness of Highly-Concurrent Linearisable Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Vafeiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Herlihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Hoare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5716, INRIA. 2005, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application Framework for Collaborative, Nomadic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5745, INRIA. 2005, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formalism for consistency and partial replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yek Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Microsoft Research. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Actions-Constraints approach to replication: Definitions and proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSR-TR-2004-14, Microsoft Research. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application Agnostic Replication System for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSR-TR-2004-64, Microsoft Research Cambridge. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Microsoft Research. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SqlIceCube: Automatic Semantics-Based Reconciliation for Mobile Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Legatheaux Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Universidade Nova de Lisboa, Dep. Informática, FCT. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication: Optimistic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Hewlett-Packard Laboratories. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient semantics-aware reconciliation for optimistic write sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Matheson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSR-TR-2002-52, Microsoft Research. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerDiS: Design, Implementation, and Use of a PERsistent DIstributed Store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3525, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larchant-RDOSS: a distributed shared persistent memory and its garbage collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2399, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Bindings for Fine-Grain, Distributed Objects in distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2007, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and persistence in multiple and heterogeneous address spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2016, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSP chains : robust, distributed references supporting acyclic garbage collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1799, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring distributed applications as fragmented objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1404, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A garbage detection protocol for a realistic distributed object-support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-1320, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bilan du système réparti à objets SOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mosseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-1242, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Virtual Memory Management for Operating System Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Abrossimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a distributed objet-oriented operating system on UNIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-1082, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOS object-oriented communication service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0801, INRIA. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un recueil de papiers sur le systeme d'exploitation reparti a objets SOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Abrossimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RT-0084, INRIA. 1987, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object management in large-scale distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université Paris VI ―- Pierre et Marie Curie, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01248269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CISE Safety Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01242710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId489"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pages.lip6.fr/Marc.Shapiro/misc/1page-EN.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848384v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bieniusa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Gotsman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Kemme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shapiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.8.2.101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3068768" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Balegas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Najafzadeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Porto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Clement" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesan Ramalingam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schiper" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Vaswani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.3.2.92" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pregui&#231;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Baquero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zawirski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokesh Gidra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sopena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2094091.2094096" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2006.34" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213005002193" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Saito" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1057977.1057980" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444609v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gourhant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Habert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mosseri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruffin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Abrossimov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesaac Makpangou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesaac Mounchili Makpangou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04985261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Pandey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ferreira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Pereira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3721473.3722139" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04989563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04851918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04507674v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Schiebelbein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saalik Hatia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Petri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3642976.3653036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04117344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prosperi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouajjani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17436-0_2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04004775v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03353663v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Toumlilt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3464298.3493405" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vaillant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Vasilas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Linh Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley King" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S. Hamouda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424317v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreeja S Nair" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sid-Otmane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Imadali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Martelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN48450.2020.9059408" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065629v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laniel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carver" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsburt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lejeune" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306717" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146124v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424007v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935034" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02052012v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01696263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eugster" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73721-8_17" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728712v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194261.3194265" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727207v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zeller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876456v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Z. Tomsic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bravo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274808.3274818" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tomsic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350558v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepthi Devaki Akkoorath" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmiao Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Crain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2016.98" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243192v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongseok Yang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2837614.2837625" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350657v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911151.2911166" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350636v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911151.2911160" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911151.2911157" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343941v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Briot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2957300" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Saeida Ardekani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDSW.2015.13" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tao Thanh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rancurel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2757667.2757683" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178790v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Nguyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2694344.2694361" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218208v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745947.2745949" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745947.2745953" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248192v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Serra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Duarte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2015.32" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248194v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814576.2814733" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248191v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rodrigues" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2741948.2741972" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351589v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDSW.2014.30" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109719v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109114v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663165.2663336" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105053v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Cincilla" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932788v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navalho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2460756.2460762" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868012v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2451116.2451142" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UCC.2013.87" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2013.25" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932781v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_39" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769554v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33651-5_48" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2169090.2169094" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Maia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ara&#250;jo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Carlos Muniz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayrone Zirtany" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Coutinho" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39088-3_9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932795v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.83" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586591v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24550-3_29" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932818v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2039239.2039249" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248198v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982500" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932809v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932839v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2011.38" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248197v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248270v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Letia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1773912.1773921" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445975v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manuel Marqu&#232;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Le&#539;ia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2009.20" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444792v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Benmouffok" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Busca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444788v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444796v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Barreto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferreira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2007.24" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188329v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lavinia Ignat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COLCOM.2007.4553878" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444783v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76848-7_21" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444787v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445942v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. O'Brien" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11773887_4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vafeiadis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Herlihy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Car Hoare Hoare" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1122971.1122992" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248205v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1159803.1159819" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248206v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishith Krishna" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Bhargavan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1073814.1073845" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444798v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Legatheaux Martins" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S&#233;rgio Almeida" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444797v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444799v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11516798_24" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444770v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2004.1263052" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444779v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yek Chong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444773v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1133572.1133579" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445758v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Matheson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94348" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444769v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248212v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legatheaux Martins" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248213v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444780v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248215v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Rowstron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Druschel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/383962.384020" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248216v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45498-5_6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444646v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248218v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45498-5_14" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248220v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Fessant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Piumarta" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/277650.277715" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444641v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blondel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248219v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054094" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444640v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248221v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248222v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytse Kloosterman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Riccardi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444639v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.1996.507987" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248224v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plainfosse" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60368-9_26" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444637v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444638v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franklin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248223v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0022148" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444631v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444630v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444635v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444629v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.1994.302403" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444632v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444655v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1993.324924" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444656v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1993.324900" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444628v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonneuve" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444623v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1992.252975" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444633v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1992.252977" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248225v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dickman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/135419.135448" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444622v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444624v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444625v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444613v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444616v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1991.183043" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444618v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1991.183028" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248226v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0024553" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FL5WR0K8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444615v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RELDIS.1991.145426" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444612v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444608v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444649v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444610v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248228v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rozier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/74850.74863" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444601v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444600v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444602v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444605v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guimar&#227;es" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444604v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444599v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-3173-1_18" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248234v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/504092.504127" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444598v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248233v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444597v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444651v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248236v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/503956.503997" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444648v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444510v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fleury" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Talhouet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444520v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444654v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444502v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ayache" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrichon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Courtiat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444517v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111208v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Segura" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2014.middleware-conference.org/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678524" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444617v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Felipe Cabrera" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F. Russo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248227v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Russo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756780v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63962-8_203-1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793586v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63962-8_185-1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895799v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7993-3_258-4" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444791v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-1-4899-7993-3_1366-2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7993-3_1366-2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248202v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-39940-9_258" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248217v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444645v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444643v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444644v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fambon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Garcia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46475-1_18" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444614v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444619v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444621v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943504v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peeters" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ventroux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Sassolas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587003v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248196v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444777v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berbers" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Zwaenepoel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Harris" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667772v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Singh" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248207v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654003v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150817v3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Meirim" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902474v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492599v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685945v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meiklejohn" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01832888v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270776v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279495v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343592v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149185v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dastagiri Reddy Malikireddy" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158370v2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643430v5" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870225v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738680v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555588v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609399v2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397981v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232662v4" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281329v2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248203v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Legatheaux Martins" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169395v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177693v2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120734v3" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444781v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Isaacs" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gross" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070301v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hoare" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070274v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444800v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248211v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O'Brien" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248210v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444768v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444767v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444765v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248214v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077216v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444634v2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074665v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074655v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074876v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075156v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075316v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077186v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gruber" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075477v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444603v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075750v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070080v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautron" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01248269v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01242710v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pages.lip6.fr/Marc.Shapiro/misc/1page-EN.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848384v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bieniusa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Gotsman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Kemme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shapiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.8.2.101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3068768" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Balegas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Najafzadeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Porto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Clement" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesan Ramalingam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schiper" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Vaswani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.3.2.92" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokesh Gidra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sopena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2094091.2094096" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pregui&#231;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Baquero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zawirski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2006.34" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Saito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1057977.1057980" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213005002193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gourhant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Habert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mosseri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruffin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Abrossimov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesaac Makpangou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesaac Mounchili Makpangou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05580138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Pandey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3806077.3806696" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04985261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ferreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Pereira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3721473.3722139" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04989563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Dubois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04507674v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Schiebelbein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saalik Hatia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Petri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3642976.3653036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04851918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04117344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prosperi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouajjani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17436-0_2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04004775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03353663v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Toumlilt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3464298.3493405" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vaillant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Vasilas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Linh Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424317v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreeja S Nair" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sid-Otmane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Imadali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Martelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN48450.2020.9059408" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943380v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley King" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S. Hamouda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065629v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laniel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carver" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsburt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lejeune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306717" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02052012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zeller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728712v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194261.3194265" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01696263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eugster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73721-8_17" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Z. Tomsic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bravo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274808.3274818" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tomsic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Crain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911151.2911166" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911151.2911157" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongseok Yang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911151.2911160" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343941v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Briot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2957300" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Saeida Ardekani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2837614.2837625" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350558v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepthi Devaki Akkoorath" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmiao Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2016.98" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248195v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDSW.2015.13" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218208v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745947.2745949" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745947.2745953" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248192v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Serra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Duarte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2015.32" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248194v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814576.2814733" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178790v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2694344.2694361" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tao Thanh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rancurel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2757667.2757683" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248191v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rodrigues" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2741948.2741972" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351589v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109719v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109114v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663165.2663336" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105053v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Cincilla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109740v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109107v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDSW.2014.30" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932758v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2013.25" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UCC.2013.87" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2451116.2451142" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932781v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_39" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932788v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navalho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2460756.2460762" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769554v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33651-5_48" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932803v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2169090.2169094" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932708v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Maia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ara&#250;jo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Carlos Muniz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayrone Zirtany" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Coutinho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39088-3_9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932795v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.83" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586591v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932836v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24550-3_29" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932818v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2039239.2039249" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982500" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932839v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2011.38" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932809v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248197v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248270v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Letia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1773912.1773921" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445975v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manuel Marqu&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Le&#539;ia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2009.20" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444792v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Benmouffok" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Busca" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444788v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Barreto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76848-7_21" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lavinia Ignat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COLCOM.2007.4553878" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444787v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444796v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferreira" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2007.24" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445942v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. O'Brien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11773887_4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248204v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vafeiadis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Herlihy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Car Hoare Hoare" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1122971.1122992" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248205v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1159803.1159819" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444798v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Legatheaux Martins" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S&#233;rgio Almeida" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444797v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishith Krishna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248206v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Bhargavan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1073814.1073845" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444773v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1133572.1133579" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444779v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yek Chong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444770v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2004.1263052" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444799v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11516798_24" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445758v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Matheson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94348" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444769v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248212v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legatheaux Martins" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248213v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444780v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248215v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Rowstron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Druschel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/383962.384020" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248216v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45498-5_6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444646v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248218v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45498-5_14" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248219v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054094" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248220v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Fessant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Piumarta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/277650.277715" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blondel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248221v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248222v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytse Kloosterman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Riccardi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444640v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444639v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.1996.507987" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248224v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plainfosse" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60368-9_26" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444637v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444638v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franklin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248223v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0022148" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444630v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444635v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444629v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.1994.302403" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444632v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444631v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444628v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonneuve" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444656v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1993.324900" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1993.324924" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444633v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1992.252977" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248225v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dickman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/135419.135448" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444622v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444624v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444625v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444623v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1992.252975" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444616v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1991.183043" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444618v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1991.183028" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248226v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0024553" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FL5WR0K8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444615v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RELDIS.1991.145426" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444613v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444612v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444608v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444649v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444610v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248228v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rozier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/74850.74863" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444600v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444602v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444605v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guimar&#227;es" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444601v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444604v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444599v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-3173-1_18" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248234v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/504092.504127" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444598v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248233v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444597v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248236v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/503956.503997" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444651v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444648v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444510v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fleury" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Talhouet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444520v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444654v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444502v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ayache" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrichon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Courtiat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444517v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111208v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Segura" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2014.middleware-conference.org/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678524" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444617v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Felipe Cabrera" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F. Russo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248227v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Russo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793586v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63962-8_185-1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756780v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63962-8_203-1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895799v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7993-3_258-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444791v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-1-4899-7993-3_1366-2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7993-3_1366-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248202v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-39940-9_258" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444643v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444644v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fambon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Garcia" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46475-1_18" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248217v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444645v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444614v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444619v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444621v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943504v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peeters" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ventroux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Sassolas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587003v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248196v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444777v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berbers" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Zwaenepoel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Harris" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667772v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Singh" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248207v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654003v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150817v3" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Meirim" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902474v2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492599v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685945v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meiklejohn" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01832888v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343592v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279495v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270776v2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149185v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dastagiri Reddy Malikireddy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158370v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643430v5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870225v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738680v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609399v2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555588v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397981v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232662v4" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281329v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248203v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Legatheaux Martins" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169395v2" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177693v2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120734v3" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444781v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Isaacs" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gross" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070301v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hoare" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070274v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444800v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248210v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248211v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O'Brien" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444768v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444767v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444765v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248214v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077216v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444634v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074665v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074655v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074876v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075156v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077186v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gruber" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075316v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444603v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075477v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075750v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070080v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautron" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01248269v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01242710v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>