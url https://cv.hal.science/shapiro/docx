--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Shapiro </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pages.lip6.fr/Marc.Shapiro/misc/1page-EN.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Consistency in Distributed Systems: Algorithms, Programs, and Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gotsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dagstuhl Reports, 8 (2), pp.101-121. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.8.2.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Perspective: Unexpected Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (8), pp.82--82. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3068768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-Replication: Fast If Possible, Consistent If Necessary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Technical Committee on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, IEEE Data Engineering Bulletin, Special Issue on Data Consistency across Research Communities, 39 (1), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing the cloud closer to users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research*eu </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (1), pp.68--69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency in Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesan Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Vaswani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.92-126. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.3.2.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Scalability of Garbage Collectors on Many Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokesh Gidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Best papers from PLOS'11, 45 (3), pp.15--19. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2094091.2094096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent and Commutative Replicated Data Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104, pp.67-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's wrong with us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (5), pp.ONLINE. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDSO.2006.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (1), pp.42--81. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1057977.1057980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing log-based reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (3--4), pp.445--458. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218213005002193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numèro spècial sur la Mèmoire Partagèe Rèpartie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the 6th SIGOPS European Workshop on ``Matching Operating Systems to Application Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29 (1), pp.47--51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances de l'évolution des systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX-Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 6 (41)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'Objets Rèpartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Technical Committee Newsletter on Operating Systems and Application Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 5 (2), pp.12--14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Bilan du système réparti à objets SOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mosseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 103/104, pp.46--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Support Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Technical Committee Newsletter on Operating Systems and Application Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 5 (1), pp.39--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS: An Object-Oriented Operating System ―- Assessment and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mosseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2 (4), pp.287--337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS : un système d'exploitation rèparti basè sur les objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Abrossimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 6 (2), pp.166--169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS~: un système d'exploitation réparti basé sur les objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Abrossimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Mounchili Makpangou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 6 (2), pp.166--169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service d'appel de procèdure distante Girolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 3 (6), pp.435--442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (140)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CobbleDB: Modelling Levelled Storage by Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPoC 2026 - 13th Workshop on Principles and Practice of Consistency for Distributed Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3806077.3806696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards local-first distributed property graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Dumbrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Workshop on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroSys, Mar 2025, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3721473.3722139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALock: Multi-granularity locking in dynamic hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swan Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2025 - 39th IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Storage in Database Backends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Schiebelbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saalik Hatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroSys (ACM), Apr 2024, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3642976.3653036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifying locks for effective synchronization in dynamic graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSys 2024 Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactional-Turn Causal Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-PAR 2023 - 29th International European Conference on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varda: A Framework for Compositional Distributed Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouajjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS 2022 - 10th International Conference on Networked Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Marrakech, Morocco. pp.16-30, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17436-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared memory for the actor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Modélisation, Informatique et Système - de l’Université de Picardie Jules Verne., Jul 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly-available and consistent group collaboration at the edge with colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Toumlilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2021: 22nd International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Québec / Virtual, Canada. pp.336-351, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3464298.3493405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353663v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRDTs for truly concurrent file systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Vasilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Linh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotStorage '21 -13th ACM Workshop on Hot Topics in Storage and File Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving the safety of highly-available distributed objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeja S Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOP 2020 - 29th European Symposium on Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424317v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Consistency in the 5G Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sid-Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Imadali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2020 - 23rd Conference on Innovation in Clouds, Internet and Networks and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. pp.110-117, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN48450.2020.9059408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards application-specific query processing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Vasilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara S. Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2020 - 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemOpLight: Leveraging application feedback to improve container memory consolidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Carver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsburt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2020 - 19th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cambridge / Virtual, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA51143.2020.9306717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An environment for composable distributed computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDW 2020 - 14th EuroSys Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Heraklion / Virtual, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Safety for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeja S Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the Container Memory Consolidation Problems in Linux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Carver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsburt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2019 - 18th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2019.8935034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring referential integrity under causal consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PaPoC 2018 - 5th Workshop on Principles and Practice of Consistency for Distributed Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Design for Geo-Distributed Querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Vasilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPoC 2018 - 5th Workshop on Principles and Practice of Consistency for Distributed Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3194261.3194265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design and Verification of an Available File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eugster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> VMCAI 2018 - International Conference on Verification, Model Checking, and Abstract Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Los Angeles, CA, United States. pp.358-381, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73721-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed transactional reads: the strong, the quick, the fresh & the impossible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Z. Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/IFIP/USENIX, Dec 2018, Rennes, France. pp.14, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3274808.3274818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une cohérence causale évolutive sans chaînes de ralentissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Toumlilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas 2017: Conférence d’informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhysiCS-NMSI: efficient consistent snapshots for scalable snapshot isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPoC 2016 - 2nd Workshop on the Principles and Practice of Consistency for Distributed Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, London, United Kingdom. pp.4, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2911151.2911166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eventually Consistent Register Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. W. on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigops / EuroSys, Apr 2016, London, United Kingdom. pp.7, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2911151.2911157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CISE Tool: Proving Weakly-Consistent Applications Correct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gotsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongseok Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPoC 2016 - 2nd Workshop on the Principles and Practice of Consistency for Distributed Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2911151.2911160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Responsiveness for Group Editing CRDTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Supporting Group Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sanibel Island, FL, United States. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2957300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Concurrency Theory (CONCUR) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Québec, Canada. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause I'm Strong Enough: Reasoning about Consistency Choices in Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gotsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongseok Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Principles of Programming Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint Petersburg, FL, United States. pp.371-384, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2837614.2837625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure: Strong semantics meets high availability and low latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepthi Devaki Akkoorath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongmiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Distributed Computing Systems (ICDCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nara, Japan. pp.405-414, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2016.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling geo-replicated databases to the MEC environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Z. Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Planetary-Scale Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada. pp.74-79, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDSW.2015.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical perspective on causal consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigops, Apr 2015, Bordeaux, France. pp.2:1--2:3, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2745947.2745949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a causally consistent protocol for geo-distributed partial replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigops, Apr 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2745947.2745953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Eventually Consistent Cloud Databases for Enforcing Numeric Invariants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp. on Reliable Dist. Sys. (SRDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2015.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Write Fast, Read in the Past: Causal Consistency for Client-side Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Middleware (MIDDLEWARE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Vancouver, BC, Canada. pp.75-87, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814576.2814733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NumaGiC: a Garbage Collector for Big Data on Big NUMA Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokesh Gidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Architectural Support for Programming Languages and Operating Systems (ASPLOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGOPS, ACM SIGPLAN, ACM SIGARCH, Mar 2015, Istanbul, Turkey. pp.661-673, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2694344.2694361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Semantics for Conflict Updates in Geo-Distributed File Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tao Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Rancurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Int. Systems and Storage Conf. (Systor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Haifa, Israel. pp.10.1--10.12, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2757667.2757683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting Consistency back into Eventual Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Systems (EuroSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigops / EuroSys, Apr 2015, Bordeaux, France. pp.6:1--6:16, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2741948.2741972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRDTs in practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Large-Scale Distributed Systems and Middleware (LADIS) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting the Consistency Back Into Eventual Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large-Scale Distributed Systems and Middleware (LADIS) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-DUR: A Middleware for Assembling, Analyzing, and Improving Transactional Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. pp.12, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2663165.2663336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site Gargamel: Optimistic synchronization for reliable geo-replicated databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Cincilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Middleware for Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the spectrum of strongly-consistent transactional protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Large-Scale Distributed Systems and Middleware (LADIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Fast and Invariant-Preserving Geo-Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDSW 2014 - 33rd International Symposium on Reliable Distributed Systems Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2014, Nara, Japan. pp.5, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDSW.2014.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Monotonic Snapshot Isolation: scalable and strong consistency for geo-replicated transactional systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2013 -IEEE 32nd International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Braga, Portugal. pp.163-172, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2013.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the scalability of geo-replication with reservations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC 2013 : Workshop on Distributed Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dresden, Germany. pp.441-445, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UCC.2013.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the scalability of stop-the-world garbage collectors on multicores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokesh Gidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPLOS 13 - Proceedings of the eighteenth international conference on Architectural support for programming languages and operating systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Mar 2013, Houston, United States. pp.229-240, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2451116.2451142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Scalability of Snapshot Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2013 - 19th International Conference Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Aachen, Germany. pp.369-381, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40047-6_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Stream Processing using Computational Conflict-free Replicated Data Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudDP '13 - 3rd International Workshop on Cloud Data and Platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2460756.2460762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: Semantics of Eventually Consistent Replicated Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2012 - 26th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Salvador, Bahia, Brazil. pp.441--442, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33651-5_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Space Complexity of Transactional Interactive Reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotCDP '12 - 1st International Workshop on Hot Topics in Cloud Data Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bern, Switzerland. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2169090.2169094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grid Based Distributed Cooperative Environment for Health Care Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Carlos Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayrone Zirtany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FHIES 2012 - Second International Symposium Foundations of Health Information Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France. pp.142-150, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39088-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gargamel: boosting DBMS performance by parallelising write transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Cincilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPADS 2012 - IEEE 18th International Conference on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapour, Singapore. pp.572--579, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2012.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution efficace du consensus généralisé dans les systèmes répartis par passage de messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2011 - 13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586591v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict-free Replicated Data Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2011 - 13th International Symposium Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France. pp.386-400, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24550-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Scalability of Garbage Collectors on Many Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokesh Gidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS '11 - 6th Workshop on Programming Languages and Operating Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cascais, Portugal. pp.7:1-7:5, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2039239.2039249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantically Rich Approach for Collaborative Model Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp. on Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Taichung, Taiwan. pp.1470--1475, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1982185.1982500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Genuine Generalized Consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2011 - 30th IEEE Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Madrid, Spain. pp.255--264, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2011.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impossibility of Ensuring Snapshot Isolation in Genuine Replicated STMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WTTM 2011: third workshop on the theory of transactional memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous rebalancing of a replicated tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française en Systèmes d'Exploitation (CFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint-Malo, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency without concurrency control in large, dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Letia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LADIS 2009 - 3rd ACM SIGOPS International Workshop on Large Scale Distributed Systems and Middleware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Big Sky, MT, United States. pp.29--34, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1773912.1773921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A commutative replicated data type for cooperative editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Manuel Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Leția</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Distributed Computing Systems (ICDCS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montreal, Québec, Canada. pp.395-403, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2009.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00445975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telex: A Semantic Platform for Cooperative Application Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Benmouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Busca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Manuel Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française sur les Systèmes d'Exploitation (CFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Partial Replication in Large-Scale Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">europar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Las Palmas de Gran Canaria, Spain. pp.404--413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralised Commitment for Optimistic Semantic Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Vilamoura, Algarve, Portugal. pp.318-335, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76848-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Optimistic Approaches to Collaborative Editing of Wiki Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lavinia Ignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Oster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Cart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Collaborative Computing: Networking, Applications and Worksharing - CollaborateCom'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, White Plains, NY, United States. pp.474 - 483, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COLCOM.2007.4553878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00188329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Optimistic Database Replication Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Middleware for Designing Collaborative Applications in Mobile Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Benmouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Busca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiNEMA 2007 - 5th workshop on Middleware for Network Eccentric and Mobile Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Magdeburg, Germany. pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting our computational surroundings for better mobile collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDM 2007 - 8th International Conference on Mobile Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Mannheim, Germany. pp.110--117, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2007.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application Framework for Nomadic, Collaborative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2006 - 6th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bologna, Italy. pp.48-63, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11773887_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00445942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving Correctness of Highly-Concurrent Linearisable Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Vafeiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Herlihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Car Hoare Hoare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPoPP 2006 - 11th ACM SIGPLAN Symposium on Principles and Practice of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, New York, United States. pp.129--136, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1122971.1122992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical proofs of concurrent programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Functional Programming (ICFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Portland, Oregon, United States. pp.123--123, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1159803.1159819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEW: File Management for Portable Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Legatheaux Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Sérgio Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Software Support for Portable Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three dimensions of data consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishith Krishna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Cohérence des Données en Univers Réparti (CDUR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France. pp.54--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief announcement: Exploring the Consistency Problem Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishith Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PODC 2005 - 24th annual ACM symposium on Principles Of Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Las Vegas, Nevada, United States. pp.168--168, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1073814.1073845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undo for anyone, anywhere, anytime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGOPS European Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Operating Systems, 2004, Leuven, Belgium, Belgium. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1133572.1133579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: A formalism for consistency and partial replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yek Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2004 - 18th International Conference on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Trippenhuis, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufis: mobile data sharing using a generic constraint-oriented reconciler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Mobile Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Berkeley, CA, USA, United States. pp.146--151, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2004.1263052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Constraint-based Formalism for Consistency in Replicated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishith Krishna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2004 - 8th International Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Grenoble, France. pp.331--345, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11516798_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics-based reconciliation for collaborative and mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Matheson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOPIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Catania, Sicily, Italy. pp.38-55, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b94348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00445758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating semantics-based reconciliation for mobile databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Legatheaux Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renpar'15, cfse'3,SympAAA'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, La-Colle-sur-Loup, France, France. pp.515--524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating semantics-based reconciliation for mobile transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legatheaux Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf. Française sur les Systèmes d'Exploitation (CFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, La-Colle-sur-Loup, France. pp.515--524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réplication : les approches optimistes (conf. invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Optimistic Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Saito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worskshop on Future Directions in Distributed Computing (FuDiCo 2002): Research and Position Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bertinoro, Forlì, Italy, Italy. pp.164--168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IceCube approach to the reconciliation of divergent replicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Rowstron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Druschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp. on Principles of Dist. Comp. (PODC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Newport, RI, United States. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/383962.384020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with the PerDiS large-scale data-sharing middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Persistent Object Systems (POS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Lillehammer, Norway. pp.55-69, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45498-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application-independent reconciliation for nomadic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Rowstron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACMSIGOPS European Workshop 2000 sigopsew :``Beyond the PC:New Challenges for the Operating System''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sigops, 2000, Kolding, Denmark, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The memory behavior of WWW, or the WWW considered as a persistent store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Persistent Object Systems (POS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Lillehammer, Norway. pp.161-176, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45498-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a Distributed Cached Store for Garbage Collection: the algorithm and its correctness proof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro. Conf. on Object-Oriented Pging. (ECOOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Brussels, Belgium. pp.234--259, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0054094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementation of complete, asynchronous, distributed garbage collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Piumarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf. on Prog. Lang. Design and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/277650.277715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Garbage Collection in the PerDiS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eighth International Workshop on Persistent Object Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tiburon CA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detection algorithm for distributed cycles of garbage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Piumarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OOPSLA W. on Garbage Collection and Memory Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Atlanta, GA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerDiS ―- a Persistent Distributed Store for Cooperative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytse Kloosterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Riccardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 3rd Cabernet Plenary W.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerDiS PPF Case Study: Fitting a Distributed Garbage Collection Algorithm to a Persistent Distributed Store Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OOPSLA'97 Workshop on Garbage Collection and Memory Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Atlanta GA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larchant: Persistence by Reachability in Distributed Shared Memory through Garbage Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Distr. Comp. Sys. (ICDCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Hong Kong, Hong Kong SAR China. pp.394--401, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.1996.507987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Distributed Garbage Collection Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. W. on Memory Management (IWMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Kinross, United Kingdom. pp.211--249, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-60368-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garbage Collection in the Larchant Persistent Distributed Store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Future Trends in Distributed Computing Systems (FTDCS'95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Cheju Island, Republic of Korea, South Korea. pp.461--467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Garbage Collectors for Large Persistence Stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OOPSLA Workshop on Object Database Behavior, Benchmarks, and Performance, Addendum to the Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Austin TX, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larchant-RDOSS: a Distributed Shared Persistent Memory and its Garbage Collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Distributed Algorithms (WDAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Le Mont Saint-Michel, France. pp.198--214, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0022148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garbage Collection of Persistent Objects in Distributed Shared Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Tarascon, France, France. pp.176--191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Distributed Garbage Collection Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Closed BROADCAST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Broadcast Basic Research Action, 1994, Bruxelles, Belgique, Belgium. pp.211--249, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-60368-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Binding Protocol for Distributed Shared Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Distributed Computing Systems - ICDCS 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Poznan, Poland, Poland. pp.134--141, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.1994.302403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Key Issues in the Design of Distributed Garbage Collection and References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unifying Theory and Practice in Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Dagstuhl, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garbage Collection and DSM Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">osdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Monterey CA, USA, United States. pp.229--241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Efficient Indirections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broadcast 1st Open Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Newcastle, England, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding should be flexible in a distributed system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iwooos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Asheville, NC, USA, United States. pp.216--217, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1993.324900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and persistence in multiple and heterogeneous address spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iwooos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Asheville, NC, USA, United States. pp.83--93, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1993.324924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed GC in an Object-oriented Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOOOS 1992 - Second International Workshop on Object Orientation in Operating Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ieeecs, 1992, Dourdan, France, France. pp.221--229, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1992.252977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust, Distributed References and Acyclic Garbage Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp. on Principles of Dist. Comp. (PODC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Vancouver, Canada. pp.135--146, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/135419.135448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with a Fault-Tolerant Garbage Collector in a Distributed List System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWMM : Memory Management, International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Saint-Malo, France, France. pp.116--133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Fragmented Objects with Uniform Transparent Object References for Distributed Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th workshop on ACM SIGOPS European workshop: Models and paradigms for distributed systems structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sigops, 1992, Mont Saint-Michel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating System Support for Distributed and Persistent Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Distributed Object Management (IWDOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Edmonton, Canada, Canada. pp.202--205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing References as Chains of Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Object Orientation in Operating Systems - IWOOOS 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ieeecs, Sep 1992, Dourdan, France, France. pp.236--243, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1992.252975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOAR: A Library of Fragmented Object Types for Distributed Abstractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Object Orientation In Operating Systems : IWOOOS'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Palo Alto, CA (USA), United States. pp.164--168, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1991.183043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Garbage Collection in the System is Good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Object Orientation in Operating Systems- IWOOOS 91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Palo Alto CA, USA, United States. pp.94--99, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1991.183028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soul: An Object-Oriented OS Framework for Object Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Operating Systems for the Nineties and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Dagstuhl Castle, Germany. pp.251--255, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0024553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant, Scalable, Low-Overhead Distributed Garbage Detection Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Reliable Distributed Sytems (SRDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Pisa, Italy, Italy. pp.208--217, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RELDIS.1991.145426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme conservatif de détection des miettes en milieu réparti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Unix 91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Paris, France. pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Object-Support Operating Systems and Garbage Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Garbage Collection at OOPSLA-ECOOP'90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOG/C++: a Fragmented-Object Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C++ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Usenix, 1990, San Francisco, CA, USA, United States. pp.63--74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances de l'èvolution des systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confèrences techniques, Convention Unix 90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFUU, 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Support Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Operating Systems and Object Orientation at ECOOP-OOPSLA 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Ottawa, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Virtual Memory Management for Operating System Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Abrossimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp. on Op. Sys. Principles (SOSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Litchfield Park AZ, United States. pp.123--136, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/74850.74863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Service de Nommage pour un Système à Objets Rèpartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Convention Unix 89</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFUU, 1989, Paris, France. pp.73--82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence and Migration for C++ Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mosseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'89, Proc. of the Third European Conf.on Object-Oriented Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Computer Society, 1989, Nottingham, GB, United Kingdom. pp.191--204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Integration in SOMIW : Goals, Accomplishments, and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Guimarães</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit'89, 6th Annual Esprit Conf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Service de Nommage pour un Système Rèpartis à Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sèminaire Franco-Brèsilien sur les Systèmes Informatiques Rèpartis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS and UFSC, 1989, Florianopolis, Brazil, Brésil. pp.127--133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a distributed object-oriented OS on Unix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Experiences with Building Distributed and Multiprocessor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USENIX, 1989, Ft. Lauderdale FL, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple object storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mosseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Persistent Object Systems: POS-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Newcastle, Australia. pp.320--327, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-3173-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domains and dynamic loading: reconciling autonomy and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGOPS European Workshop on ``Autonomy or interdependence in distributed systems?''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/504092.504127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of a Distributed Object-Oriented Operating System for Office Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Esprit Technical Week 1988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Brussels, Belgium, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOS Object-Oriented Communication Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 9th Int. Conf. on Computer Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two extensions to C++: A Dynamic Link Editor and Inner data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C++ Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USENIX, 1987, Santa Fe, NM, US, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS: a distributed Object-Oriented Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGOPS European Workshop on ``Making Distributed Systems Work''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Amsterdam, the, Netherlands. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/503956.503997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Encapsulation in Distributed Systems: the Proxy Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Distr. Comp. Sys. (ICDCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 1986, Cambridge, MA, USA, United States. pp.198--204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition pour Microrézo : Girolle, un protocole d'appel de procédure distante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gènie Logiciel : le second souffle ? Journèes Bigre 1983</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Le Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microrèzo: le projet rèseau local du Centre Mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Talhouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1983 World Conference on Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Caracas, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of an object-oriented approach to the programming of distributed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journèe d'étude sur les Langages Orientés Objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1983, Le Cap d'Agde, France. pp.149--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment in Distributed Program Design, Using Control Enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">icdcs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, Miami-Ft. Lauderdale FL, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance in Rebus, a Distributed System for Industrial Real Time Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Fault-Tolerant Computing (FTCS-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1981, Portland, Maine, USA", United States. pp.224-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed control system for industrial plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro 80 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scality's experience with a geo-distributed file system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Rancurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tao Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Middleware: Posters and Demos '14; Proceedings of the Posters &amp; Demos Session, pp.31-32, 2014, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2678508.2678524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Workshop on Object Orientation In Operating Systems : IWOOS'91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Felipe Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabrera,Luis-Felipe and Russo,Vincent F. and Shapiro, Marc. IEEE Computer Society Press, pp.1--193, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Int. W. on Object Orientation in Op. Sys. (I-WOOOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Felipe Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis-Felipe Cabrera and Vince Russo and Marc Shapiro. IEEE Computer Society Press, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict-free Replicated Data Types (CRDTs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sakr, Sherif; Zomaya, Albert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Big Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2019, Encyclopedia of Big Data Technologies, 978-3-319-63962-8. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63962-8_185-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Consistency Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sherif Sakr; Albert Zomaya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Big Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, 978-3-319-63962-8. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63962-8_203-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic Replication and Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liu, Ling; Özsu, M. Tamer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia Of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-8, 2017, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4899-7993-3_258-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eventual Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ling Liu; M. Tamer Özsu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1--2, 2017, 978-1-4899-7993-3. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4899-7993-3_1366-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic Replication and Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Özsu, M. Tamer; Liu, Ling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.1995--1995, 2009, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-39940-9_258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage d'informations dans les systèmes répartis grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Jacquart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatiques, enjeux tendances et évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Hermès Science, pp.455-462, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerDiS: design, implementation, and use of a PERsistent DIstributed Store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sacha Krakowiak and Santosh Kumar Shrivastava. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1752, Springer-Verlag, pp.427--452, 2000, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-46475-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatiques, enjeux tendances et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquart, René. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatiques, enjeux tendances et évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le partage d'informations dans les systèmes répartis grande échelle (1-2-3), Hermès Science, pp.455--462, 2000, Technique et Science Informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Distributed Garbage Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sacha Krakowiak and Santosh Kumar Shrivastava. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1752, springer, pp.104--126, 2000, lncs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmented Objects for Distributed Abstractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas L. Casavant and Mukesh Singhal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Readings in Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society Press, pp.170--186, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Rèpartie de Fichiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balter, Roland and Banâtre, Jean-Pierre and Krakowiak, Sacha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction des Systèmes d'Exploitation Rèpartis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, 1991, Collection Didactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Rèpartie d'Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balter, Roland and Ban{â}tre, Jean-Pierre and Krakowiak, Sacha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction des Systèmes d'Exploitation Rèpartis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, 1991, Collection Didactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributing computing system implementing a non-speculative hardware transactional memory and a method for using same for distributed computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ventroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Sassolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 10 416 925B2. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Marc Shapiro et son projet européen SyncFree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position paper: CRDTs for large-scale incremental processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems research, education and industry in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Berbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Zwaenepoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Harris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Memory Programming Abstractions in Context of Concurrent Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the consistency problem space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishith Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting the AntidoteDB Cache: Design and Implementation of a Cache for a CRDT Datastore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9470, TU Kaiserslautern; LIP6, Sorbonne Université. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coordination-free, convergent, and safe replicated tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeja S Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Meirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9395, LIP6, Sorbonne Université, Inria de Paris; Universidade nova de Lisboa. 2021, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150817v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of a Transactionally and Causally-Consistent (TCC) database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saalik Hatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9355, DELYS; LIP6, Sorbonne Université, Inria, Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving the safety of highly-available distributed objects (Extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeja S Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] LIP6, Sorbonne Université, Inria, Paris, France; Arm Research, Cambridge, UK. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just-Right Consistency: reconciling availability and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Meiklejohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9145, Inria Paris; UPMC - Paris 6 Sorbonne Universités; Tech. U. Kaiserslautern; U. Nova de Lisboa; U. Catholique de Louvain. 2018, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the &amp;quot;Correct Eventual Consistency&amp;quot; Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeja S Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9191, Sorbonne Université. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8932, Institut National de la Recherche en Informatique et Automatique (Inria). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CISE Tool: Proving Weakly-Consistent Applications Correct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gotsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongseok Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8870, Inria Paris Rocquencourt. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279495v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure: Strong semantics meets high availability and low latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepthi Devaki Akkoorath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongmiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8858, INRIA; Paris 6. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270776v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating Geo-Replication on Grid5000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dastagiri Reddy Malikireddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0455, Inria – Centre Paris-Rocquencourt; INRIA. 2015, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Write Fast, Read in the Past: Causal Consistency for Client-side Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8729, Inria – Centre Paris-Rocquencourt; INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Monotonic Snapshot Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7805, INRIA. 2013, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643430v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SwiftCloud: Fault-Tolerant Geo-Replication Integrated all the Way to the Client Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8347, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized conflict-free replicated set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8083, INRIA. 2012, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict-free Replicated Data Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7687, INRIA. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study of Convergent and Commutative Replicated Data Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7506, Inria – Centre Paris-Rocquencourt; INRIA. 2011, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRDTs: Consistency without concurrency control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Leția</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6956, INRIA. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Partial Replication in Large-Scale Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6440, INRIA. 2008, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00232662v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telex: Principled System Support for Write-Sharing in Collaborative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Benmouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Busca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Manuel Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6546, INRIA. 2008, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00281329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a commutative replicated data type for cooperative editing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Legatheaux Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] TR-02-2008 DI-FCT-UNL, Universidade Nova de Lisboa, Dep. Informática, FCT. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Optimistic Approaches to Collaborative Editing of Wiki Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lavinia Ignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Oster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Cart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6278, INRIA. 2007, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00169395v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a commutative replicated data type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6320, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asynchronous, decentralised commitment protocol for semantic optimistic replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Barreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6069, INRIA. 2006, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00120734v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Systems Research in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Druschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Isaacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving Correctness of Highly-Concurrent Linearisable Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Vafeiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Herlihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Hoare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5716, INRIA. 2005, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application Framework for Collaborative, Nomadic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5745, INRIA. 2005, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formalism for consistency and partial replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yek Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Microsoft Research. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Actions-Constraints approach to replication: Definitions and proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSR-TR-2004-14, Microsoft Research. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application Agnostic Replication System for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSR-TR-2004-64, Microsoft Research Cambridge. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Microsoft Research. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SqlIceCube: Automatic Semantics-Based Reconciliation for Mobile Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Legatheaux Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Universidade Nova de Lisboa, Dep. Informática, FCT. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication: Optimistic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Hewlett-Packard Laboratories. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient semantics-aware reconciliation for optimistic write sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Matheson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSR-TR-2002-52, Microsoft Research. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerDiS: Design, Implementation, and Use of a PERsistent DIstributed Store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3525, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larchant-RDOSS: a distributed shared persistent memory and its garbage collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2399, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Bindings for Fine-Grain, Distributed Objects in distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2007, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and persistence in multiple and heterogeneous address spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2016, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSP chains : robust, distributed references supporting acyclic garbage collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1799, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring distributed applications as fragmented objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1404, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A garbage detection protocol for a realistic distributed object-support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-1320, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bilan du système réparti à objets SOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mosseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-1242, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Virtual Memory Management for Operating System Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Abrossimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a distributed objet-oriented operating system on UNIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-1082, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOS object-oriented communication service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0801, INRIA. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un recueil de papiers sur le systeme d'exploitation reparti a objets SOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Abrossimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RT-0084, INRIA. 1987, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object management in large-scale distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université Paris VI ―- Pierre et Marie Curie, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01248269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CISE Safety Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01242710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId489"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Shapiro </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pages.lip6.fr/Marc.Shapiro/misc/1page-EN.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Consistency in Distributed Systems: Algorithms, Programs, and Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gotsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dagstuhl Reports, 8 (2), pp.101-121. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.8.2.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Perspective: Unexpected Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (8), pp.82--82. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3068768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-Replication: Fast If Possible, Consistent If Necessary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Technical Committee on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, IEEE Data Engineering Bulletin, Special Issue on Data Consistency across Research Communities, 39 (1), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing the cloud closer to users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research*eu </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (1), pp.68--69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency in Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesan Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Vaswani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.92-126. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.3.2.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Scalability of Garbage Collectors on Many Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokesh Gidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Best papers from PLOS'11, 45 (3), pp.15--19. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2094091.2094096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent and Commutative Replicated Data Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104, pp.67-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's wrong with us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (5), pp.ONLINE. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDSO.2006.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (1), pp.42--81. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1057977.1057980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing log-based reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (3--4), pp.445--458. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218213005002193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numèro spècial sur la Mèmoire Partagèe Rèpartie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the 6th SIGOPS European Workshop on ``Matching Operating Systems to Application Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29 (1), pp.47--51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances de l'évolution des systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX-Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 6 (41)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'Objets Rèpartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Technical Committee Newsletter on Operating Systems and Application Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 5 (2), pp.12--14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Bilan du système réparti à objets SOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mosseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 103/104, pp.46--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Support Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Technical Committee Newsletter on Operating Systems and Application Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 5 (1), pp.39--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS: An Object-Oriented Operating System ―- Assessment and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mosseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2 (4), pp.287--337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS : un système d'exploitation rèparti basè sur les objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Abrossimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 6 (2), pp.166--169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS~: un système d'exploitation réparti basé sur les objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Abrossimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Mounchili Makpangou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 6 (2), pp.166--169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service d'appel de procèdure distante Girolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 3 (6), pp.435--442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (140)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CobbleDB: modelling levelled storage by composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3806077.3806696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards local-first distributed property graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Dumbrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Workshop on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroSys, Mar 2025, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3721473.3722139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALock: Multi-granularity locking in dynamic hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swan Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2025 - 39th IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Storage in Database Backends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Schiebelbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saalik Hatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroSys (ACM), Apr 2024, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3642976.3653036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifying locks for effective synchronization in dynamic graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSys 2024 Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactional-Turn Causal Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-PAR 2023 - 29th International European Conference on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varda: A Framework for Compositional Distributed Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouajjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS 2022 - 10th International Conference on Networked Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Marrakech, Morocco. pp.16-30, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17436-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared memory for the actor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Modélisation, Informatique et Système - de l’Université de Picardie Jules Verne., Jul 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly-available and consistent group collaboration at the edge with colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Toumlilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2021: 22nd International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Québec / Virtual, Canada. pp.336-351, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3464298.3493405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353663v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRDTs for truly concurrent file systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Vasilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Linh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotStorage '21 -13th ACM Workshop on Hot Topics in Storage and File Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards application-specific query processing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Vasilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara S. Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2020 - 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving the safety of highly-available distributed objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeja S Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOP 2020 - 29th European Symposium on Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424317v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Consistency in the 5G Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sid-Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Imadali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2020 - 23rd Conference on Innovation in Clouds, Internet and Networks and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. pp.110-117, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN48450.2020.9059408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemOpLight: Leveraging application feedback to improve container memory consolidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Carver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsburt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2020 - 19th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cambridge / Virtual, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA51143.2020.9306717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An environment for composable distributed computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDW 2020 - 14th EuroSys Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Heraklion / Virtual, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the Container Memory Consolidation Problems in Linux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Carver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsburt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2019 - 18th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2019.8935034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Safety for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeja S Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Design for Geo-Distributed Querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Vasilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPoC 2018 - 5th Workshop on Principles and Practice of Consistency for Distributed Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3194261.3194265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design and Verification of an Available File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eugster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> VMCAI 2018 - International Conference on Verification, Model Checking, and Abstract Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Los Angeles, CA, United States. pp.358-381, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73721-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring referential integrity under causal consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PaPoC 2018 - 5th Workshop on Principles and Practice of Consistency for Distributed Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed transactional reads: the strong, the quick, the fresh & the impossible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Z. Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/IFIP/USENIX, Dec 2018, Rennes, France. pp.14, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3274808.3274818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une cohérence causale évolutive sans chaînes de ralentissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Toumlilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas 2017: Conférence d’informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhysiCS-NMSI: efficient consistent snapshots for scalable snapshot isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPoC 2016 - 2nd Workshop on the Principles and Practice of Consistency for Distributed Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, London, United Kingdom. pp.4, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2911151.2911166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eventually Consistent Register Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. W. on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigops / EuroSys, Apr 2016, London, United Kingdom. pp.7, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2911151.2911157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CISE Tool: Proving Weakly-Consistent Applications Correct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gotsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongseok Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPoC 2016 - 2nd Workshop on the Principles and Practice of Consistency for Distributed Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2911151.2911160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Responsiveness for Group Editing CRDTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Supporting Group Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sanibel Island, FL, United States. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2957300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Concurrency Theory (CONCUR) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Québec, Canada. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause I'm Strong Enough: Reasoning about Consistency Choices in Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gotsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongseok Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Principles of Programming Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint Petersburg, FL, United States. pp.371-384, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2837614.2837625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure: Strong semantics meets high availability and low latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepthi Devaki Akkoorath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongmiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Distributed Computing Systems (ICDCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nara, Japan. pp.405-414, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2016.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling geo-replicated databases to the MEC environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Z. Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Planetary-Scale Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada. pp.74-79, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDSW.2015.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NumaGiC: a Garbage Collector for Big Data on Big NUMA Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokesh Gidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Architectural Support for Programming Languages and Operating Systems (ASPLOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGOPS, ACM SIGPLAN, ACM SIGARCH, Mar 2015, Istanbul, Turkey. pp.661-673, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2694344.2694361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Semantics for Conflict Updates in Geo-Distributed File Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tao Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Rancurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Int. Systems and Storage Conf. (Systor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Haifa, Israel. pp.10.1--10.12, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2757667.2757683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical perspective on causal consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigops, Apr 2015, Bordeaux, France. pp.2:1--2:3, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2745947.2745949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a causally consistent protocol for geo-distributed partial replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigops, Apr 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2745947.2745953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Eventually Consistent Cloud Databases for Enforcing Numeric Invariants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp. on Reliable Dist. Sys. (SRDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2015.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Write Fast, Read in the Past: Causal Consistency for Client-side Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Middleware (MIDDLEWARE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Vancouver, BC, Canada. pp.75-87, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814576.2814733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting Consistency back into Eventual Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Systems (EuroSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigops / EuroSys, Apr 2015, Bordeaux, France. pp.6:1--6:16, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2741948.2741972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRDTs in practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Large-Scale Distributed Systems and Middleware (LADIS) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting the Consistency Back Into Eventual Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large-Scale Distributed Systems and Middleware (LADIS) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-DUR: A Middleware for Assembling, Analyzing, and Improving Transactional Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. pp.12, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2663165.2663336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site Gargamel: Optimistic synchronization for reliable geo-replicated databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Cincilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Middleware for Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the spectrum of strongly-consistent transactional protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Large-Scale Distributed Systems and Middleware (LADIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Fast and Invariant-Preserving Geo-Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDSW 2014 - 33rd International Symposium on Reliable Distributed Systems Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2014, Nara, Japan. pp.5, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDSW.2014.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the scalability of geo-replication with reservations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC 2013 : Workshop on Distributed Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dresden, Germany. pp.441-445, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UCC.2013.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the scalability of stop-the-world garbage collectors on multicores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokesh Gidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPLOS 13 - Proceedings of the eighteenth international conference on Architectural support for programming languages and operating systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Mar 2013, Houston, United States. pp.229-240, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2451116.2451142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Monotonic Snapshot Isolation: scalable and strong consistency for geo-replicated transactional systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2013 -IEEE 32nd International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Braga, Portugal. pp.163-172, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2013.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Scalability of Snapshot Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2013 - 19th International Conference Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Aachen, Germany. pp.369-381, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40047-6_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Stream Processing using Computational Conflict-free Replicated Data Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudDP '13 - 3rd International Workshop on Cloud Data and Platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2460756.2460762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: Semantics of Eventually Consistent Replicated Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2012 - 26th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Salvador, Bahia, Brazil. pp.441--442, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33651-5_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Space Complexity of Transactional Interactive Reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotCDP '12 - 1st International Workshop on Hot Topics in Cloud Data Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bern, Switzerland. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2169090.2169094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grid Based Distributed Cooperative Environment for Health Care Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Carlos Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayrone Zirtany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FHIES 2012 - Second International Symposium Foundations of Health Information Engineering and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France. pp.142-150, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39088-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gargamel: boosting DBMS performance by parallelising write transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Cincilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPADS 2012 - IEEE 18th International Conference on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapour, Singapore. pp.572--579, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2012.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution efficace du consensus généralisé dans les systèmes répartis par passage de messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2011 - 13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586591v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict-free Replicated Data Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2011 - 13th International Symposium Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France. pp.386-400, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24550-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Scalability of Garbage Collectors on Many Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokesh Gidra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS '11 - 6th Workshop on Programming Languages and Operating Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cascais, Portugal. pp.7:1-7:5, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2039239.2039249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantically Rich Approach for Collaborative Model Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp. on Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Taichung, Taiwan. pp.1470--1475, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1982185.1982500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Genuine Generalized Consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2011 - 30th IEEE Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Madrid, Spain. pp.255--264, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2011.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impossibility of Ensuring Snapshot Isolation in Genuine Replicated STMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WTTM 2011: third workshop on the theory of transactional memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous rebalancing of a replicated tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française en Systèmes d'Exploitation (CFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint-Malo, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency without concurrency control in large, dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Letia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LADIS 2009 - 3rd ACM SIGOPS International Workshop on Large Scale Distributed Systems and Middleware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Big Sky, MT, United States. pp.29--34, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1773912.1773921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A commutative replicated data type for cooperative editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Manuel Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Leția</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Distributed Computing Systems (ICDCS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montreal, Québec, Canada. pp.395-403, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2009.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00445975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telex: A Semantic Platform for Cooperative Application Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Benmouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Busca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Manuel Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française sur les Systèmes d'Exploitation (CFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Partial Replication in Large-Scale Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">europar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Las Palmas de Gran Canaria, Spain. pp.404--413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralised Commitment for Optimistic Semantic Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Vilamoura, Algarve, Portugal. pp.318-335, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76848-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Optimistic Approaches to Collaborative Editing of Wiki Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lavinia Ignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Oster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Cart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Collaborative Computing: Networking, Applications and Worksharing - CollaborateCom'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, White Plains, NY, United States. pp.474 - 483, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COLCOM.2007.4553878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00188329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Optimistic Database Replication Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Middleware for Designing Collaborative Applications in Mobile Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Benmouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Busca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiNEMA 2007 - 5th workshop on Middleware for Network Eccentric and Mobile Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Magdeburg, Germany. pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting our computational surroundings for better mobile collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDM 2007 - 8th International Conference on Mobile Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Mannheim, Germany. pp.110--117, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2007.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving Correctness of Highly-Concurrent Linearisable Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Vafeiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Herlihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Car Hoare Hoare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPoPP 2006 - 11th ACM SIGPLAN Symposium on Principles and Practice of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, New York, United States. pp.129--136, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1122971.1122992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application Framework for Nomadic, Collaborative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2006 - 6th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bologna, Italy. pp.48-63, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11773887_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00445942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical proofs of concurrent programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Functional Programming (ICFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Portland, Oregon, United States. pp.123--123, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1159803.1159819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEW: File Management for Portable Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Legatheaux Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Sérgio Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Software Support for Portable Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three dimensions of data consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishith Krishna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Cohérence des Données en Univers Réparti (CDUR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France. pp.54--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief announcement: Exploring the Consistency Problem Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishith Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PODC 2005 - 24th annual ACM symposium on Principles Of Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Las Vegas, Nevada, United States. pp.168--168, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1073814.1073845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: A formalism for consistency and partial replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yek Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2004 - 18th International Conference on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Trippenhuis, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufis: mobile data sharing using a generic constraint-oriented reconciler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Mobile Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Berkeley, CA, USA, United States. pp.146--151, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2004.1263052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undo for anyone, anywhere, anytime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGOPS European Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Operating Systems, 2004, Leuven, Belgium, Belgium. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1133572.1133579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Constraint-based Formalism for Consistency in Replicated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishith Krishna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2004 - 8th International Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Grenoble, France. pp.331--345, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11516798_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics-based reconciliation for collaborative and mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Matheson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOPIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Catania, Sicily, Italy. pp.38-55, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b94348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00445758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating semantics-based reconciliation for mobile databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Legatheaux Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renpar'15, cfse'3,SympAAA'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, La-Colle-sur-Loup, France, France. pp.515--524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating semantics-based reconciliation for mobile transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legatheaux Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf. Française sur les Systèmes d'Exploitation (CFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, La-Colle-sur-Loup, France. pp.515--524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réplication : les approches optimistes (conf. invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Optimistic Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Saito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worskshop on Future Directions in Distributed Computing (FuDiCo 2002): Research and Position Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bertinoro, Forlì, Italy, Italy. pp.164--168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IceCube approach to the reconciliation of divergent replicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Rowstron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Druschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp. on Principles of Dist. Comp. (PODC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Newport, RI, United States. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/383962.384020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with the PerDiS large-scale data-sharing middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Persistent Object Systems (POS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Lillehammer, Norway. pp.55-69, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45498-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application-independent reconciliation for nomadic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Rowstron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACMSIGOPS European Workshop 2000 sigopsew :``Beyond the PC:New Challenges for the Operating System''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sigops, 2000, Kolding, Denmark, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The memory behavior of WWW, or the WWW considered as a persistent store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Persistent Object Systems (POS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Lillehammer, Norway. pp.161-176, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45498-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a Distributed Cached Store for Garbage Collection: the algorithm and its correctness proof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro. Conf. on Object-Oriented Pging. (ECOOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Brussels, Belgium. pp.234--259, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0054094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementation of complete, asynchronous, distributed garbage collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Piumarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf. on Prog. Lang. Design and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/277650.277715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Garbage Collection in the PerDiS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eighth International Workshop on Persistent Object Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tiburon CA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerDiS PPF Case Study: Fitting a Distributed Garbage Collection Algorithm to a Persistent Distributed Store Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OOPSLA'97 Workshop on Garbage Collection and Memory Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Atlanta GA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detection algorithm for distributed cycles of garbage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Piumarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OOPSLA W. on Garbage Collection and Memory Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Atlanta, GA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerDiS ―- a Persistent Distributed Store for Cooperative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytse Kloosterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Riccardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 3rd Cabernet Plenary W.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larchant: Persistence by Reachability in Distributed Shared Memory through Garbage Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Distr. Comp. Sys. (ICDCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Hong Kong, Hong Kong SAR China. pp.394--401, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.1996.507987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Distributed Garbage Collection Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. W. on Memory Management (IWMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Kinross, United Kingdom. pp.211--249, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-60368-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garbage Collection in the Larchant Persistent Distributed Store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Future Trends in Distributed Computing Systems (FTDCS'95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Cheju Island, Republic of Korea, South Korea. pp.461--467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Garbage Collectors for Large Persistence Stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OOPSLA Workshop on Object Database Behavior, Benchmarks, and Performance, Addendum to the Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Austin TX, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larchant-RDOSS: a Distributed Shared Persistent Memory and its Garbage Collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Distributed Algorithms (WDAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Le Mont Saint-Michel, France. pp.198--214, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0022148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garbage Collection of Persistent Objects in Distributed Shared Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Tarascon, France, France. pp.176--191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Distributed Garbage Collection Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Closed BROADCAST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Broadcast Basic Research Action, 1994, Bruxelles, Belgique, Belgium. pp.211--249, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-60368-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Binding Protocol for Distributed Shared Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Distributed Computing Systems - ICDCS 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Poznan, Poland, Poland. pp.134--141, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.1994.302403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Key Issues in the Design of Distributed Garbage Collection and References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unifying Theory and Practice in Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Dagstuhl, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garbage Collection and DSM Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">osdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Monterey CA, USA, United States. pp.229--241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding should be flexible in a distributed system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iwooos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Asheville, NC, USA, United States. pp.216--217, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1993.324900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and persistence in multiple and heterogeneous address spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iwooos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Asheville, NC, USA, United States. pp.83--93, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1993.324924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Efficient Indirections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broadcast 1st Open Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Newcastle, England, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed GC in an Object-oriented Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOOOS 1992 - Second International Workshop on Object Orientation in Operating Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ieeecs, 1992, Dourdan, France, France. pp.221--229, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1992.252977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust, Distributed References and Acyclic Garbage Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp. on Principles of Dist. Comp. (PODC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Vancouver, Canada. pp.135--146, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/135419.135448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with a Fault-Tolerant Garbage Collector in a Distributed List System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWMM : Memory Management, International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Saint-Malo, France, France. pp.116--133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Fragmented Objects with Uniform Transparent Object References for Distributed Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th workshop on ACM SIGOPS European workshop: Models and paradigms for distributed systems structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sigops, 1992, Mont Saint-Michel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating System Support for Distributed and Persistent Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Distributed Object Management (IWDOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Edmonton, Canada, Canada. pp.202--205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing References as Chains of Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Object Orientation in Operating Systems - IWOOOS 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ieeecs, Sep 1992, Dourdan, France, France. pp.236--243, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1992.252975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOAR: A Library of Fragmented Object Types for Distributed Abstractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Object Orientation In Operating Systems : IWOOOS'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Palo Alto, CA (USA), United States. pp.164--168, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1991.183043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Garbage Collection in the System is Good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Object Orientation in Operating Systems- IWOOOS 91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Palo Alto CA, USA, United States. pp.94--99, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWOOOS.1991.183028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant, Scalable, Low-Overhead Distributed Garbage Detection Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Reliable Distributed Sytems (SRDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Pisa, Italy, Italy. pp.208--217, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RELDIS.1991.145426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soul: An Object-Oriented OS Framework for Object Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. on Operating Systems for the Nineties and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Dagstuhl Castle, Germany. pp.251--255, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0024553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme conservatif de détection des miettes en milieu réparti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Unix 91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Paris, France. pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Object-Support Operating Systems and Garbage Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Garbage Collection at OOPSLA-ECOOP'90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOG/C++: a Fragmented-Object Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C++ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Usenix, 1990, San Francisco, CA, USA, United States. pp.63--74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Support Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Operating Systems and Object Orientation at ECOOP-OOPSLA 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Ottawa, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances de l'èvolution des systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confèrences techniques, Convention Unix 90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFUU, 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Virtual Memory Management for Operating System Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Abrossimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp. on Op. Sys. Principles (SOSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Litchfield Park AZ, United States. pp.123--136, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/74850.74863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Service de Nommage pour un Système Rèpartis à Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sèminaire Franco-Brèsilien sur les Systèmes Informatiques Rèpartis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS and UFSC, 1989, Florianopolis, Brazil, Brésil. pp.127--133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Service de Nommage pour un Système à Objets Rèpartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Convention Unix 89</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFUU, 1989, Paris, France. pp.73--82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence and Migration for C++ Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mosseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'89, Proc. of the Third European Conf.on Object-Oriented Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Computer Society, 1989, Nottingham, GB, United Kingdom. pp.191--204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Integration in SOMIW : Goals, Accomplishments, and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Guimarães</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit'89, 6th Annual Esprit Conf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a distributed object-oriented OS on Unix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Experiences with Building Distributed and Multiprocessor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USENIX, 1989, Ft. Lauderdale FL, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple object storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mosseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Persistent Object Systems: POS-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Newcastle, Australia. pp.320--327, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-3173-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domains and dynamic loading: reconciling autonomy and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGOPS European Workshop on ``Autonomy or interdependence in distributed systems?''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/504092.504127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of a Distributed Object-Oriented Operating System for Office Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Esprit Technical Week 1988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Brussels, Belgium, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOS Object-Oriented Communication Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 9th Int. Conf. on Computer Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two extensions to C++: A Dynamic Link Editor and Inner data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C++ Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USENIX, 1987, Santa Fe, NM, US, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Encapsulation in Distributed Systems: the Proxy Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Distr. Comp. Sys. (ICDCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 1986, Cambridge, MA, USA, United States. pp.198--204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS: a distributed Object-Oriented Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGOPS European Workshop on ``Making Distributed Systems Work''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Amsterdam, the, Netherlands. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/503956.503997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition pour Microrézo : Girolle, un protocole d'appel de procédure distante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gènie Logiciel : le second souffle ? Journèes Bigre 1983</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Le Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microrèzo: le projet rèseau local du Centre Mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Talhouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1983 World Conference on Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Caracas, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of an object-oriented approach to the programming of distributed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journèe d'étude sur les Langages Orientés Objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1983, Le Cap d'Agde, France. pp.149--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment in Distributed Program Design, Using Control Enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">icdcs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, Miami-Ft. Lauderdale FL, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance in Rebus, a Distributed System for Industrial Real Time Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Courtiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Fault-Tolerant Computing (FTCS-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1981, Portland, Maine, USA", United States. pp.224-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed control system for industrial plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro 80 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scality's experience with a geo-distributed file system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Rancurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tao Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Middleware: Posters and Demos '14; Proceedings of the Posters &amp; Demos Session, pp.31-32, 2014, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2678508.2678524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Workshop on Object Orientation In Operating Systems : IWOOS'91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Felipe Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabrera,Luis-Felipe and Russo,Vincent F. and Shapiro, Marc. IEEE Computer Society Press, pp.1--193, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Int. W. on Object Orientation in Op. Sys. (I-WOOOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Felipe Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis-Felipe Cabrera and Vince Russo and Marc Shapiro. IEEE Computer Society Press, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict-free Replicated Data Types (CRDTs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sakr, Sherif; Zomaya, Albert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Big Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2019, Encyclopedia of Big Data Technologies, 978-3-319-63962-8. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63962-8_185-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Consistency Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sherif Sakr; Albert Zomaya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Big Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, 978-3-319-63962-8. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63962-8_203-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic Replication and Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liu, Ling; Özsu, M. Tamer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia Of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-8, 2017, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4899-7993-3_258-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eventual Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ling Liu; M. Tamer Özsu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1--2, 2017, 978-1-4899-7993-3. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4899-7993-3_1366-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic Replication and Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Özsu, M. Tamer; Liu, Ling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.1995--1995, 2009, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-39940-9_258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage d'informations dans les systèmes répartis grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Jacquart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatiques, enjeux tendances et évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Hermès Science, pp.455-462, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerDiS: design, implementation, and use of a PERsistent DIstributed Store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sacha Krakowiak and Santosh Kumar Shrivastava. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1752, Springer-Verlag, pp.427--452, 2000, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-46475-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatiques, enjeux tendances et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquart, René. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatiques, enjeux tendances et évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le partage d'informations dans les systèmes répartis grande échelle (1-2-3), Hermès Science, pp.455--462, 2000, Technique et Science Informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Distributed Garbage Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sacha Krakowiak and Santosh Kumar Shrivastava. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1752, springer, pp.104--126, 2000, lncs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmented Objects for Distributed Abstractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas L. Casavant and Mukesh Singhal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Readings in Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society Press, pp.170--186, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Rèpartie de Fichiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balter, Roland and Banâtre, Jean-Pierre and Krakowiak, Sacha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction des Systèmes d'Exploitation Rèpartis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, 1991, Collection Didactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Rèpartie d'Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balter, Roland and Ban{â}tre, Jean-Pierre and Krakowiak, Sacha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction des Systèmes d'Exploitation Rèpartis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, 1991, Collection Didactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributing computing system implementing a non-speculative hardware transactional memory and a method for using same for distributed computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ventroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Sassolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 10 416 925B2. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Marc Shapiro et son projet européen SyncFree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position paper: CRDTs for large-scale incremental processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems research, education and industry in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Berbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Zwaenepoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Harris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Memory Programming Abstractions in Context of Concurrent Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the consistency problem space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishith Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting the AntidoteDB Cache: Design and Implementation of a Cache for a CRDT Datastore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9470, TU Kaiserslautern; LIP6, Sorbonne Université. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coordination-free, convergent, and safe replicated tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeja S Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Meirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9395, LIP6, Sorbonne Université, Inria de Paris; Universidade nova de Lisboa. 2021, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150817v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of a Transactionally and Causally-Consistent (TCC) database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saalik Hatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9355, DELYS; LIP6, Sorbonne Université, Inria, Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving the safety of highly-available distributed objects (Extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeja S Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] LIP6, Sorbonne Université, Inria, Paris, France; Arm Research, Cambridge, UK. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just-Right Consistency: reconciling availability and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Meiklejohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9145, Inria Paris; UPMC - Paris 6 Sorbonne Universités; Tech. U. Kaiserslautern; U. Nova de Lisboa; U. Catholique de Louvain. 2018, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the &amp;quot;Correct Eventual Consistency&amp;quot; Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeja S Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9191, Sorbonne Université. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8932, Institut National de la Recherche en Informatique et Automatique (Inria). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CISE Tool: Proving Weakly-Consistent Applications Correct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gotsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongseok Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8870, Inria Paris Rocquencourt. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279495v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cure: Strong semantics meets high availability and low latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepthi Devaki Akkoorath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tomsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongmiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Crain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8858, INRIA; Paris 6. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270776v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating Geo-Replication on Grid5000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dastagiri Reddy Malikireddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0455, Inria – Centre Paris-Rocquencourt; INRIA. 2015, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Write Fast, Read in the Past: Causal Consistency for Client-side Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8729, Inria – Centre Paris-Rocquencourt; INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Monotonic Snapshot Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Saeida Ardekani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7805, INRIA. 2013, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643430v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SwiftCloud: Fault-Tolerant Geo-Replication Integrated all the Way to the Client Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Balegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8347, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized conflict-free replicated set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bieniusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8083, INRIA. 2012, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict-free Replicated Data Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7687, INRIA. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study of Convergent and Commutative Replicated Data Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zawirski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7506, Inria – Centre Paris-Rocquencourt; INRIA. 2011, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRDTs: Consistency without concurrency control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Leția</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6956, INRIA. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Partial Replication in Large-Scale Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6440, INRIA. 2008, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00232662v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telex: Principled System Support for Write-Sharing in Collaborative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Benmouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Busca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Manuel Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6546, INRIA. 2008, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00281329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a commutative replicated data type for cooperative editing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Legatheaux Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] TR-02-2008 DI-FCT-UNL, Universidade Nova de Lisboa, Dep. Informática, FCT. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Optimistic Approaches to Collaborative Editing of Wiki Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lavinia Ignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Oster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Cart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6278, INRIA. 2007, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00169395v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a commutative replicated data type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6320, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asynchronous, decentralised commitment protocol for semantic optimistic replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Barreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6069, INRIA. 2006, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00120734v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Systems Research in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Druschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Isaacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving Correctness of Highly-Concurrent Linearisable Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Vafeiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Herlihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Hoare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5716, INRIA. 2005, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application Framework for Collaborative, Nomadic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5745, INRIA. 2005, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formalism for consistency and partial replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yek Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Microsoft Research. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Actions-Constraints approach to replication: Definitions and proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSR-TR-2004-14, Microsoft Research. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application Agnostic Replication System for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSR-TR-2004-64, Microsoft Research Cambridge. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Microsoft Research. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SqlIceCube: Automatic Semantics-Based Reconciliation for Mobile Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Legatheaux Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Universidade Nova de Lisboa, Dep. Informática, FCT. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication: Optimistic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Hewlett-Packard Laboratories. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient semantics-aware reconciliation for optimistic write sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Preguiça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Matheson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSR-TR-2002-52, Microsoft Research. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerDiS: Design, Implementation, and Use of a PERsistent DIstributed Store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3525, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larchant-RDOSS: a distributed shared persistent memory and its garbage collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2399, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Bindings for Fine-Grain, Distributed Objects in distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2007, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and persistence in multiple and heterogeneous address spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2016, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSP chains : robust, distributed references supporting acyclic garbage collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1799, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring distributed applications as fragmented objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1404, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A garbage detection protocol for a realistic distributed object-support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plainfosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-1320, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bilan du système réparti à objets SOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mosseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-1242, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Virtual Memory Management for Operating System Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Abrossimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a distributed objet-oriented operating system on UNIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-1082, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOS object-oriented communication service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0801, INRIA. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un recueil de papiers sur le systeme d'exploitation reparti a objets SOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Abrossimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesaac Makpangou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RT-0084, INRIA. 1987, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object management in large-scale distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université Paris VI ―- Pierre et Marie Curie, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01248269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CISE Safety Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Najafzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01242710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId489"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pages.lip6.fr/Marc.Shapiro/misc/1page-EN.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848384v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bieniusa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Gotsman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Kemme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shapiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.8.2.101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3068768" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Balegas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Najafzadeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Porto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Clement" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesan Ramalingam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schiper" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Vaswani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.3.2.92" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokesh Gidra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sopena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2094091.2094096" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pregui&#231;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Baquero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zawirski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2006.34" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Saito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1057977.1057980" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213005002193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gourhant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Habert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mosseri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruffin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Abrossimov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesaac Makpangou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesaac Mounchili Makpangou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05580138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Pandey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3806077.3806696" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04985261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ferreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Pereira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3721473.3722139" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04989563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Dubois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04507674v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Schiebelbein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saalik Hatia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Petri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3642976.3653036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04851918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04117344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prosperi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouajjani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17436-0_2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04004775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03353663v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Toumlilt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3464298.3493405" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vaillant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Vasilas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Linh Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424317v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreeja S Nair" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sid-Otmane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Imadali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Martelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN48450.2020.9059408" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943380v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley King" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S. Hamouda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065629v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laniel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carver" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsburt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lejeune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306717" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02052012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zeller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728712v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194261.3194265" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01696263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eugster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73721-8_17" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Z. Tomsic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bravo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274808.3274818" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tomsic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Crain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911151.2911166" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911151.2911157" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongseok Yang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911151.2911160" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343941v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Briot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2957300" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Saeida Ardekani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2837614.2837625" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350558v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepthi Devaki Akkoorath" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmiao Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2016.98" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248195v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDSW.2015.13" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218208v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745947.2745949" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745947.2745953" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248192v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Serra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Duarte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2015.32" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248194v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814576.2814733" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178790v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2694344.2694361" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tao Thanh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rancurel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2757667.2757683" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248191v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rodrigues" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2741948.2741972" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351589v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109719v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109114v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663165.2663336" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105053v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Cincilla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109740v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109107v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDSW.2014.30" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932758v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2013.25" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UCC.2013.87" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2451116.2451142" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932781v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_39" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932788v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navalho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2460756.2460762" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769554v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33651-5_48" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932803v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2169090.2169094" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932708v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Maia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ara&#250;jo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Carlos Muniz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayrone Zirtany" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Coutinho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39088-3_9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932795v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.83" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586591v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932836v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24550-3_29" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932818v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2039239.2039249" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982500" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932839v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2011.38" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932809v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248197v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248270v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Letia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1773912.1773921" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445975v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manuel Marqu&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Le&#539;ia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2009.20" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444792v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Benmouffok" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Busca" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444788v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Barreto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76848-7_21" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lavinia Ignat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COLCOM.2007.4553878" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444787v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444796v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferreira" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2007.24" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445942v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. O'Brien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11773887_4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248204v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vafeiadis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Herlihy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Car Hoare Hoare" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1122971.1122992" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248205v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1159803.1159819" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444798v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Legatheaux Martins" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S&#233;rgio Almeida" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444797v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishith Krishna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248206v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Bhargavan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1073814.1073845" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444773v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1133572.1133579" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444779v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yek Chong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444770v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2004.1263052" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444799v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11516798_24" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445758v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Matheson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94348" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444769v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248212v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legatheaux Martins" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248213v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444780v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248215v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Rowstron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Druschel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/383962.384020" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248216v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45498-5_6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444646v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248218v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45498-5_14" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248219v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054094" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248220v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Fessant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Piumarta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/277650.277715" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blondel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248221v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248222v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytse Kloosterman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Riccardi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444640v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444639v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.1996.507987" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248224v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plainfosse" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60368-9_26" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444637v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444638v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franklin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248223v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0022148" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444630v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444635v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444629v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.1994.302403" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444632v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444631v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444628v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonneuve" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444656v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1993.324900" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1993.324924" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444633v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1992.252977" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248225v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dickman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/135419.135448" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444622v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444624v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444625v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444623v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1992.252975" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444616v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1991.183043" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444618v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1991.183028" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248226v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0024553" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FL5WR0K8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444615v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RELDIS.1991.145426" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444613v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444612v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444608v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444649v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444610v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248228v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rozier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/74850.74863" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444600v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444602v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444605v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guimar&#227;es" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444601v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444604v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444599v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-3173-1_18" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248234v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/504092.504127" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444598v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248233v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444597v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248236v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/503956.503997" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444651v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444648v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444510v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fleury" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Talhouet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444520v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444654v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444502v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ayache" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrichon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Courtiat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444517v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111208v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Segura" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2014.middleware-conference.org/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678524" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444617v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Felipe Cabrera" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F. Russo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248227v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Russo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793586v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63962-8_185-1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756780v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63962-8_203-1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895799v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7993-3_258-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444791v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-1-4899-7993-3_1366-2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7993-3_1366-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248202v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-39940-9_258" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444643v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444644v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fambon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Garcia" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46475-1_18" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248217v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444645v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444614v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444619v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444621v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943504v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peeters" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ventroux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Sassolas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587003v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248196v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444777v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berbers" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Zwaenepoel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Harris" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667772v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Singh" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248207v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654003v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150817v3" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Meirim" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902474v2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492599v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685945v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meiklejohn" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01832888v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343592v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279495v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270776v2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149185v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dastagiri Reddy Malikireddy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158370v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643430v5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870225v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738680v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609399v2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555588v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397981v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232662v4" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281329v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248203v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Legatheaux Martins" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169395v2" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177693v2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120734v3" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444781v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Isaacs" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gross" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070301v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hoare" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070274v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444800v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248210v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248211v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O'Brien" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444768v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444767v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444765v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248214v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077216v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444634v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074665v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074655v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074876v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075156v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077186v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gruber" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075316v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444603v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075477v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075750v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070080v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautron" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01248269v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01242710v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pages.lip6.fr/Marc.Shapiro/misc/1page-EN.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848384v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bieniusa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Gotsman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Kemme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shapiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.8.2.101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3068768" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Balegas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Najafzadeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Porto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Clement" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesan Ramalingam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schiper" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Vaswani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.3.2.92" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokesh Gidra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sopena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2094091.2094096" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pregui&#231;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Baquero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zawirski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2006.34" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Saito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1057977.1057980" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213005002193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gourhant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Habert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mosseri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruffin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Abrossimov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesaac Makpangou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesaac Mounchili Makpangou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05580138v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Pandey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3806077.3806696" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04985261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ferreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Pereira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3721473.3722139" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04989563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Dubois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04507674v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Schiebelbein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saalik Hatia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Petri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3642976.3653036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04851918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04117344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prosperi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouajjani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17436-0_2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04004775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03353663v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Toumlilt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3464298.3493405" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vaillant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Vasilas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Linh Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943380v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley King" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S. Hamouda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424317v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreeja S Nair" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sid-Otmane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Imadali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Martelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN48450.2020.9059408" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065629v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laniel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carver" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsburt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lejeune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306717" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424007v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935034" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02052012v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728712v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194261.3194265" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01696263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eugster" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73721-8_17" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727207v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zeller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Z. Tomsic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bravo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274808.3274818" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tomsic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Crain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911151.2911166" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911151.2911157" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongseok Yang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911151.2911160" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343941v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Briot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2957300" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Saeida Ardekani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2837614.2837625" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350558v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepthi Devaki Akkoorath" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmiao Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2016.98" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248195v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDSW.2015.13" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178790v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2694344.2694361" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248190v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tao Thanh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rancurel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2757667.2757683" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218208v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745947.2745949" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218204v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745947.2745953" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248192v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Serra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Duarte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2015.32" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248194v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814576.2814733" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248191v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rodrigues" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2741948.2741972" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351589v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109719v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109114v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663165.2663336" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105053v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Cincilla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109740v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109107v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDSW.2014.30" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932657v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UCC.2013.87" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868012v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2451116.2451142" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2013.25" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932781v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_39" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932788v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navalho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2460756.2460762" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769554v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33651-5_48" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932803v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2169090.2169094" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932708v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Maia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ara&#250;jo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Carlos Muniz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayrone Zirtany" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Coutinho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39088-3_9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932795v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.83" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586591v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932836v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24550-3_29" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932818v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2039239.2039249" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982500" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932839v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2011.38" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932809v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248197v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248270v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Letia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1773912.1773921" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445975v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manuel Marqu&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Le&#539;ia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2009.20" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444792v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Benmouffok" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Busca" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444788v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Barreto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76848-7_21" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lavinia Ignat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COLCOM.2007.4553878" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444787v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444796v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferreira" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2007.24" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vafeiadis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Herlihy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Car Hoare Hoare" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1122971.1122992" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445942v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. O'Brien" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11773887_4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248205v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1159803.1159819" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444798v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Legatheaux Martins" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S&#233;rgio Almeida" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444797v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishith Krishna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248206v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Bhargavan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1073814.1073845" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444779v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yek Chong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444770v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2004.1263052" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444773v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1133572.1133579" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444799v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11516798_24" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445758v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Matheson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94348" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444769v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248212v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legatheaux Martins" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248213v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444780v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248215v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Rowstron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Druschel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/383962.384020" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248216v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45498-5_6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444646v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248218v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45498-5_14" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248219v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054094" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248220v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Fessant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Piumarta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/277650.277715" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blondel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444640v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248221v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248222v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytse Kloosterman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Riccardi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444639v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.1996.507987" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248224v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plainfosse" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60368-9_26" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444637v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444638v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franklin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248223v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0022148" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444630v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444635v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444629v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.1994.302403" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444632v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444631v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444656v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1993.324900" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444655v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1993.324924" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444628v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonneuve" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444633v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1992.252977" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248225v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dickman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/135419.135448" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444622v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444624v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444625v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444623v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1992.252975" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444616v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1991.183043" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444618v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWOOOS.1991.183028" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444615v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RELDIS.1991.145426" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248226v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0024553" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FL5WR0K8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444613v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444612v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444608v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444610v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444649v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248228v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rozier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/74850.74863" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444601v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444600v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444602v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444605v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guimar&#227;es" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444604v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444599v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-3173-1_18" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248234v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/504092.504127" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444598v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248233v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444597v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444651v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248236v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/503956.503997" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444648v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444510v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fleury" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Talhouet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444520v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444654v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444502v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ayache" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrichon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Courtiat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444517v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111208v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Segura" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2014.middleware-conference.org/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678524" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444617v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Felipe Cabrera" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F. Russo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248227v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Russo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793586v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63962-8_185-1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756780v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63962-8_203-1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895799v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7993-3_258-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444791v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-1-4899-7993-3_1366-2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7993-3_1366-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248202v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-39940-9_258" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444643v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444644v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fambon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Garcia" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46475-1_18" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248217v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444645v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444614v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444619v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444621v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943504v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peeters" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ventroux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Sassolas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587003v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248196v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444777v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berbers" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Zwaenepoel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Harris" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667772v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Singh" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248207v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654003v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150817v3" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Meirim" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902474v2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492599v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685945v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meiklejohn" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01832888v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343592v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279495v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270776v2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149185v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dastagiri Reddy Malikireddy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158370v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643430v5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870225v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738680v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609399v2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555588v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397981v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232662v4" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281329v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248203v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Legatheaux Martins" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169395v2" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177693v2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120734v3" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444781v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Isaacs" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gross" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070301v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hoare" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070274v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444800v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248210v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248211v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O'Brien" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444768v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444767v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444765v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248214v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077216v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444634v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074665v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074655v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074876v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075156v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077186v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gruber" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075316v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444603v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075477v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075750v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070080v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautron" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01248269v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01242710v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>