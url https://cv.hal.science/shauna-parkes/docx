--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -100,369 +100,369 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Rat Insular Cortex to Stimulus-Guided Action</w:t>
+                <w:t xml:space="preserve">Dopamine and learning: Does the midbrain teach with surprise or worth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robin Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yacine Tensaouti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna L. Parkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45, </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (16), pp.R806-R808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.1923-24.2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.06.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387726v1</w:t>
+                <w:t xml:space="preserve">hal-05487165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine and learning: Does the midbrain teach with surprise or worth?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Re-evaluating dopamine: Does the midbrain teach with surprise or worth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tensaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna L. Parkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35 (16), pp.R806-R808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2025.06.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487165v1</w:t>
+                <w:t xml:space="preserve">hal-05387736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-evaluating dopamine: Does the midbrain teach with surprise or worth?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Contribution of Rat Insular Cortex to Stimulus-Guided Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tensaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna L. Parkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.06.075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.1923-24.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387736v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hippocampo-cortical pathway detects changes in the validity of an action as a predictor of reward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -522,51 +522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of dorsal versus ventral hippocampus to the hierarchical modulation of goal‐directed actions in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1083,464 +1083,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Reciprocally Connected Brain Regions Through CAV-2 Mediated Interventions</w:t>
+                <w:t xml:space="preserve">A thalamocortical circuit for updating action-outcome associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Morceau</w:t>
+                <w:t xml:space="preserve">Virginie Fresno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shauna Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Coutureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Wolff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shauna Parkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2019.00303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.46187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992703v1</w:t>
+                <w:t xml:space="preserve">hal-02327928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thalamocortical circuit for updating action-outcome associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fresno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shauna Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Fresno</w:t>
+                <w:t xml:space="preserve">Angé Lique Faugè Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Coutureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 8, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327928v1</w:t>
+                <w:t xml:space="preserve">hal-02992694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thalamocortical circuit for updating action-outcome associations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Fresno</w:t>
+                <w:t xml:space="preserve">Targeting Reciprocally Connected Brain Regions Through CAV-2 Mediated Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Morceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shauna Parkes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2019.00303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992694v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insular and Ventrolateral Orbitofrontal Cortices Differentially Contribute to Goal-Directed Behavior in Rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shauna Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ravassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1725,103 +1725,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent feeding alters sensitivity to changes in reward value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fresno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Coutureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113, pp.1-6. </w:t>
@@ -1859,51 +1859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of specific response–outcome associations requires NMDA receptor activation in the basolateral amygdala but not in the insular cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2105,51 +2105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Adolescent High-Fat Diet to Adult Control Diet Restores Neurocognitive Alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cavaroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2226,51 +2226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentary: Cafeteria diet impairs expression of sensory-specific satiety and stimulus-outcome learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teri Furlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2330,51 +2330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential role of insular cortex muscarinic and NMDA receptors in one-trial appetitive taste learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa de La Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2472,51 +2472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the basolateral amygdala and NMDA receptors in higher-order conditioned fear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Frederick Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2588,51 +2588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of FG 7142 on sensory-specific satiety in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Martire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Frederick Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2723,51 +2723,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortico-cortical interactions in food-seeking behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna Parkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9.Meeting Nutrition &amp; Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Nutrition et Neurobiologie intégrée (1286)., Mar 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2837,51 +2837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical Determinants of Goal-Directed Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Coutureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna Parkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goal-Directed Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.179-197, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3061,64 +3061,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of rat insular cortex to stimulus-guided action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tensaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna L. Parkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3149,51 +3149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hippocampo-Cortical Pathway Detects Changes in the Validity of an Action as a Predictor of Reward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3512,51 +3512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Coutureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna L. Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna Parkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3743,51 +3743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tensaouti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna L. Parkes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1923-24.2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Piquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.06.075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Faug&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.11.036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Cerpa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Piccin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dehove" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lavigne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Kremer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81623" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kremer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.81623" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cerpa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/bne0000426" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033229v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karly M Turner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.07.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wolff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Parkes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00303" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.46187" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992694v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233; Lique Faug&#232; Re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ravassard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boitard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naneix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.10.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347914v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.02.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2015.12.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8P8KLBN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-016-0226-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cavaroc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2016.00225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teri Furlong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00536" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa de La Cruz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Berm&#250;dez-Rattoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2014.09.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKDLDVX9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frederick Westbrook" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/RNS.2011.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-B4NQM8BS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Martire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.01.034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N78M6B0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794018v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812098-9.00008-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Ferguson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Soukupova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Palminteri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03799755v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03778249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Piquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tensaouti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna L. Parkes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.06.075" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387736v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1923-24.2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Faug&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.11.036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Cerpa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Piccin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dehove" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lavigne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Kremer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81623" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kremer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.81623" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cerpa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/bne0000426" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033229v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karly M Turner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.07.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Parkes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wolff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.46187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992694v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233; Lique Faug&#232; Re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992703v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morceau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00303" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ravassard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boitard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naneix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.10.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347914v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.02.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2015.12.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8P8KLBN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-016-0226-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cavaroc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2016.00225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teri Furlong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00536" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa de La Cruz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Berm&#250;dez-Rattoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2014.09.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKDLDVX9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frederick Westbrook" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/RNS.2011.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-B4NQM8BS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Martire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.01.034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N78M6B0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794018v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812098-9.00008-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Ferguson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Soukupova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Palminteri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03799755v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03778249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>