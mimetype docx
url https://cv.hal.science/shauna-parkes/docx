--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -100,369 +100,369 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine and learning: Does the midbrain teach with surprise or worth?</w:t>
+                <w:t xml:space="preserve">Contribution of Rat Insular Cortex to Stimulus-Guided Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Piquet</w:t>
+                <w:t xml:space="preserve">Yacine Tensaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Tensaouti</w:t>
+                <w:t xml:space="preserve">Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna L. Parkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (16), pp.R806-R808. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.06.075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.1923-24.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487165v1</w:t>
+                <w:t xml:space="preserve">hal-05387726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-evaluating dopamine: Does the midbrain teach with surprise or worth?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dopamine and learning: Does the midbrain teach with surprise or worth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tensaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna L. Parkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35 (16), pp.R806-R808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2025.06.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387736v1</w:t>
+                <w:t xml:space="preserve">hal-05487165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Rat Insular Cortex to Stimulus-Guided Action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Re-evaluating dopamine: Does the midbrain teach with surprise or worth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tensaouti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna L. Parkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (16), pp.R806-R808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.06.075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.1923-24.2025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05387726v1</w:t>
+                <w:t xml:space="preserve">hal-05387736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hippocampo-cortical pathway detects changes in the validity of an action as a predictor of reward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -522,51 +522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of dorsal versus ventral hippocampus to the hierarchical modulation of goal‐directed actions in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1213,265 +1213,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thalamocortical circuit for updating action-outcome associations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Fresno</w:t>
+                <w:t xml:space="preserve">Targeting Reciprocally Connected Brain Regions Through CAV-2 Mediated Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Morceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna Parkes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2019.00303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992694v1</w:t>
+                <w:t xml:space="preserve">hal-02992703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Reciprocally Connected Brain Regions Through CAV-2 Mediated Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Morceau</w:t>
+                <w:t xml:space="preserve">A thalamocortical circuit for updating action-outcome associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fresno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shauna Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angé Lique Faugè Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Coutureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Wolff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shauna Parkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992703v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insular and Ventrolateral Orbitofrontal Cortices Differentially Contribute to Goal-Directed Behavior in Rodents</w:t>
               </w:r>
@@ -1585,295 +1585,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of high-fat diet consumption on appetitive instrumental behavior in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Naneix</w:t>
+                <w:t xml:space="preserve">Intermittent feeding alters sensitivity to changes in reward value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fresno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Coutureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shauna Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 108, pp.203-211. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2016.10.001⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 113, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2017.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604971v1</w:t>
+                <w:t xml:space="preserve">hal-02347914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent feeding alters sensitivity to changes in reward value</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shauna Parkes</w:t>
+                <w:t xml:space="preserve">The effect of high-fat diet consumption on appetitive instrumental behavior in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shauna L. Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain R. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Naneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 113, pp.1-6. </w:t>
+              <w:t xml:space="preserve">, 2017, 108, pp.203-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2017.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347914v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of specific response–outcome associations requires NMDA receptor activation in the basolateral amygdala but not in the insular cortex</w:t>
               </w:r>
@@ -1988,51 +1988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time course analysis of satiety-induced instrumental outcome devaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna L. Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain R. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2092,90 +2092,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Adolescent High-Fat Diet to Adult Control Diet Restores Neurocognitive Alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shauna Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cavaroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2252,51 +2252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teri Furlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Naneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, 3 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3061,64 +3061,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of rat insular cortex to stimulus-guided action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Tensaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna L. Parkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3149,51 +3149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hippocampo-Cortical Pathway Detects Changes in the Validity of an Action as a Predictor of Reward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3743,51 +3743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Piquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tensaouti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna L. Parkes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.06.075" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387736v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1923-24.2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Faug&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.11.036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Cerpa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Piccin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dehove" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lavigne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Kremer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81623" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kremer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.81623" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cerpa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/bne0000426" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033229v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karly M Turner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.07.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Parkes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wolff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.46187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992694v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233; Lique Faug&#232; Re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992703v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morceau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00303" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ravassard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boitard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naneix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.10.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347914v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.02.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2015.12.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8P8KLBN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-016-0226-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cavaroc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2016.00225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teri Furlong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00536" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa de La Cruz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Berm&#250;dez-Rattoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2014.09.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKDLDVX9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frederick Westbrook" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/RNS.2011.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-B4NQM8BS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Martire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.01.034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N78M6B0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794018v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812098-9.00008-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Ferguson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Soukupova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Palminteri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03799755v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03778249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tensaouti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna L. Parkes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1923-24.2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Piquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.06.075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Faug&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.11.036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Cerpa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Piccin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dehove" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lavigne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Kremer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81623" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kremer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.81623" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cerpa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/bne0000426" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033229v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karly M Turner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.07.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Parkes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wolff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.46187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morceau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00303" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992694v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233; Lique Faug&#232; Re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ravassard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.02.009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boitard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naneix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.10.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2015.12.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8P8KLBN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-016-0226-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cavaroc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2016.00225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teri Furlong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00536" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa de La Cruz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Berm&#250;dez-Rattoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2014.09.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKDLDVX9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frederick Westbrook" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/RNS.2011.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-B4NQM8BS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Martire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.01.034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N78M6B0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794018v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812098-9.00008-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Ferguson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Soukupova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Palminteri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03799755v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03778249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>