--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Shenle Pan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professor of Logistics and Supply Chain Management, Chair of Physical Internet, Associate Head of centre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Interests</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sustainable and resilient logistics and supply chain management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physical Internet, Smart City Logistics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AI driven prodution systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation: MILP, CPLEX, robut/stochastic optimizaiton, metaheuristic algorithms, data-driven optimization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simulation: Discrete event simulation, multi-agent simulation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Digitalization: ML/AI, semantics, ontology, web of things, digital twins in logistics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POSITIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-now: Full professor, Centre for Management Science, MINES Paris, PSL University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-now: Associate Head of centre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2023: Assistant/Associate Professor, Centre for Management Science, MINES Paris, PSL University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021/2022: Visiting Associate Professor at IMSE, The University of Hong Kong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016/2017: Short Visiting at IfM, University of Cambridge</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014/2016: Visiting Assistant Professor at IMSE, The University of Hong Kong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012: Postdoc at CGS, MINES Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011: Visiting Researcher at CIRRELT, University Laval</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation (2017), Industrial Engineering, Polytechnic University of Hauts-de-France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorate (2010), Management Sciences, MINES Paris-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Engineer Degree (2007), Industrial Engineering, ARTS ET METIERS ParisTech</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master(2007), Industrial Engineering, ARTS ET METIERS ParisTech and Metz University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bachelor (2004), Industrial and Control Engineering, South China University of Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACADEMIC HONORS AND AWARDS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024  Stanford/Elsevier Top 2% Scientists List 2024, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024  1st Place of Innovative Practices in Service Systems Award, IISE Annual Conference 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024  Best Article Award in Sustainable Supply Chain, by FRANCE SUPPLY CHAIN by Aslog</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023  The Top Review 2023 award from International Journal of Production Research (Taylor & Francis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023  Best Reviewer Award 2023 from OMEGA (Elsevier)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017  Physical Internet Pioneer Award, at the conference IPIC2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016  The Merit Paper Award, at the conference CIEDH2016 & IISEAsia2016, Hongkong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016  Emerald Citations of Excellence Awards (Emerald Group Publishing)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016  CO-PI of project “CRC – Collaborative Routing Center” awarded “Grand Prix Rois de la Supply Chain”, Paris, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015  The Best Student Paper Award, INCOM2015, Ottawa, Canada (co-authored with former PhD student Yanyan Yang)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013  Co-I of project “Physical Internet simulation” awarded international cooperation prize from PREDIT 4, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010  Chinese Government Award for Outstanding Self-Financed Students Abroad, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009  The Best Industrial Engineering Research Paper, conference IESM2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009  The Most Valuable Research Contribution Paper (Student Competition), conference IESM2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- : Co-head of the Physical Internet Chair at Mines Pairs - PSL (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Website</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017- : Co-Coordinator and lecturer of the major “Production and Logistics Systems” at Mines Paris-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020- : Coordinator and principal lecturer of the intensive course “Sustainable Logistics” at Mines Paris-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Coordinator and principal lecturer of the course “Warehousing and City Logistics” for MSc IELM at the University of Hong Kong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2020: Deputy head and lecturer of Master TraDD (Transport and Sustainability) at MINES Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2020: Coordinator and principal lecturer of the course “Production and Logistics Organisation” for SPEIT (Shanghai JiaoTong University – ParisTech double Master Degree program)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERVICES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editorial board member of journals: Transportation Research Part E, Journal of Intelligent Manufacturing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE Senior Member</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;Physical Internet&amp;quot;, International Journal of Production Research in 2017: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;Digital Connectivity in SCM&amp;quot;, Computers in Industry in 2021: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;Smart city for sustainable urban logistics&amp;quot;, International Journal of Production Research in 2021: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guest Editor for the SI &amp;quot;Towards Large-scale Industry-wide Physical Internet Deployment&amp;quot;, IMDS in 2021: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;New norms of global logistics and supply chain management&amp;quot;, Transportation Research Part E (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guest Editor for the SI &amp;quot;Smart Logistics and Supply Chain Management with AI-empowered Physical Internet&amp;quot;, International Journal of Logistics Research and Applications in 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guest Editor for the SI &amp;quot;AI-driven Human-Robot Collaboration in Intralogistics Systems&amp;quot;, IJPR (ongoing)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluator of research proposals for funding agencies in France, Hong Kong (China), Greece, Poland, the Netherlands, Canada, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">External assessor for master/PhD theses in France, China mainland and Hong Kong, Australia, Belgium, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Regular reviewer for academic journals: IJPE, IJPR, Part E, Part B, Part A, CIE, CII, JCP, JBL, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. SUPERVISIONS (since 2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theses Defended</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Rochdi Sarraj (co-supervisor with Prof. Ballot), defended on 07/06/2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Interconnection of logistics networks: elements of definition and potential (Available from: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement of student: Finalist of the student competition at ILS2012 in Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Xiaozhou Xu (co-supervisor with Prof. Ballot), defended on 16/12/2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Collaboration mechanism in the horizontal logistics collaboration (Available from: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Yanyan Yang (co-supervisor with Prof. Ballot), defended on 09/12/2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Towards more efficient and resilient supply chain management through interconnection of logistics network (Available from: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement of student: Best Student Paper Award at INCOM2015 in Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Bin Qiao (co-supervisor with Prof. Ballot), defended on 18/12/2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Revenue Management for transport service providers in Physical Internet: freight carriers as case (Available from:</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement of student: Merit Paper Award at CIEDH2016 & IISEAsia2016, Hongkong</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Mariam Lafkihi (co-supervisor with Prof. Ballot), defended on 19/06/2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: The Role of Service Procurement Mechanisms in Collaborative Freight Transport Networks: design and investigation using simulation and gamification approaches (Available from: </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement: Finalist of Best Thesis AIRL-SCM France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. Yu Liu, defended on 15/12/2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Cognitive Smart City Logistics : a new approach for sustainable last mile in the era of digitization (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pastel.hal.science/tel-04249469v1/document</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement: 1st Place of Innovative Practices in Service Systems Award, IISE Annual Conference 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Best Article Award in Sustainable Supply Chain 2024, by FRANCE SUPPLY CHAIN by Aslog</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. Yaxin Pang, defended on 18/12/2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Resilience of Multi-modal Logistics Service Network: Diagnostics and Enhancement Strategies, and Impact Assessment on Global Supply Chains</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement: Young Author Award Finalist at IFAC INCOM 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Progress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8. Miriam Zawadi (since 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topic: Digital Twins and Multi-agent systems in city logistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9. Gaétan RICHOUX (since 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topic: Design e-fuels supply chain for aviation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10. Ghada Ben Meriem (since 2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topic: AI for supply chain design and operations optimisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH PROJECTS (after 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EU funds: IKIGAI(HE), ASAP(H2020 ERA-NET), Clusters 2.0(H2020), SENSE(H2020), MODULUSHCA(FP7), CO3(FP7)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physical Internet Chair (since 2016, industrial funds)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR/RGCHK collaborative project: CyberRO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR funds: PI-Co-modality, PI-Nuts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CARNOT: Emergency logistics with PI,  e-Fuels supply chain, e-health, Logistics 4.0, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enhancing logistics flexibility in e-commerce (2016/17, PSL-Cambridge scheme)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PIA: CRC Open Network, VegeSupply, Collaborative Routing Centre Service, OTC-KAYPAL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PREDIT 4: Physical Internet Simulation (2010)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of global supply chains with logistics service uncertainty: Onshoring versus offshoring strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.104416. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Freight Transportation Game: Operational Challenges for Carriers in Online Spot Market Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Transactions on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ited.2024.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New normal, new norms: Towards sustainable and resilient global logistics and supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshuman Chutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjie Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu Jeff Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.104276. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating policies for robotic cellular warehousing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Jun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipan Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Hong Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.103875. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2024.103875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cyber-physical internet: A systematic review, fundamental model and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kee-Hung Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.104051. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain For Logistics 4.0: A Systematic Review and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Rachana Harish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinlai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ning Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.104269. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Digital Twins Platform for Smart City Logistics: A Knowledge-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.109772. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the potential of digital twins in logistics and supply chain management: Services, capabilities, and research opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.100025. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dte.2024.100025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive digital twins for freight parking management in last mile delivery under smart cities paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.104022. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.104022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of gamification on teaching and learning Physical Internet: a quasi-experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaodong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Management and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ahead-of-print (ahead-of-print), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMDS-09-2021-0600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perishable product bundling with logistics uncertainty: Solution based on physical internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijun Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108386. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2021.108386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial: Towards large-scale industry-wide physical internet deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang T.R. Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Management and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122 (6), pp.1413-1415. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMDS-06-2022-810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citywide package deliveries via crowdshipping: minimizing the efforts from crowdsourcers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.165327. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-021-0568-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards designing and operating Physical Internet cross-docks: problem specifications and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chargui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111, pp.102641. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2022.102641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart city for sustainable urban freight logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwyn Piramuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis Giannikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (7), pp.2079-2089. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2021.1893970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability and transformation in logistics and supply chain management: Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.103462. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability in logistics and supply chain management: state-of-the-art and research avenues towards Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.103435. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-time data-driven collaborative mechanism in fixed-position assembly systems for smart manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingfeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Rong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.101841. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rcim.2019.101841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based incentive mechanism design for a decentralised collaborative transport network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (24), pp.7382-7398. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1693658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la théorie de la conception à la gestion de crise : l'exemple d'une war room créative et activatrice face à la Covid19 N° spécial RFG COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 293, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue Optimization for Less-than-truckload Carriers in the Physical Internet: dynamic pricing and request selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pricing model for less-than-truckload carriers in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (7), pp.2631-2643. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-016-1289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation service procurement: A literature review and future research opportunities in omnichannel E-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.348-365. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart product-service systems in interoperable logistics: Design and implementation prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Qu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42, pp.100996. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2019.100996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities of Product-Service System in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal collaborative transport: survey of solutions and practical implementation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (15-16), pp.5340-5361. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1574040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using taxis to collect citywide E-commerce reverse flows: a crowdsourcing solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Y. Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (7), pp.1833-1844. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1173258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Customer-related Data to Enhance E-grocery Home Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis Giannikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Management and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (9), pp.1917-1933. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMDS-10-2016-0432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet and Interconnected Logistics Services: Research and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (9), pp.2603-2609. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1302620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating supply chain disruptions through interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative vendor-managed inventory strategy exploiting interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (9), pp.2685-2702. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1275871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the activeness of intelligent Physical Internet containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.96-104. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives of inventory control models in the Physical Internet: A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.122-132. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnected logistic networks and protocols: simulation-based efficiency assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (11), pp.3185-3208. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.865853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic issues arising from the pooling of SMEs' supply chains: case study of the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92-118 (26 (1-2)), pp.92-118. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-012-9162-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by pooling supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (1), pp.86-94. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies between Internet network and ‎logistics service networks: challenges ‎involved in the interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-012-0697-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnemental et économique de la mutualisation logistique pour les PME : le cas de l'alimentaire dans l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (3), pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Altitude Logistics with Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Congress on Logistics and Supply Chain Management Systems (ICLS2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Hong Kong Polytechnic University, Jul 2025, Hong kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Technology for Logistics Collaboration in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 IEEE International Conference on Automation in Manufacturing, Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Hong Kong Polytechnic University, Aug 2024, Hong kong, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICaMaL62577.2024.10919774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Perishable Product Distribution under Uncertainty of Multimodal Transportation Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart City Logistics Enabled by Digital Twins and Semantic Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin- Parvedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust logistics service network design for perishable products with uncertainty on transportation time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2023 9th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized procurement mechanisms for efficient logistics services mapping - a design science research approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Hawaii International Conference on System Sciences (HICCS-55)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2022.615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected Freight Parking in Smart City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena TRA Lisbon 2022 (TRA2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin-Driven Approach for Smart City Logistics: The Case of Freight Parking Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.237-246, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85910-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Design Theory to Crisis Management: a “Creative and Activating War Room” in the Face of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Platform for Smart City Logistics: conceptualization and ontology-based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2020 - 7th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Pricing for Carriers in Physical Internet with Peak Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference MIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bundling and pricing for LTL transport requests in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous approximation modeling of urban logistics networks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of alternative distribution and Physical Internet schemes in urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6TH International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities of Product-Service System in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th CIRP Conference on Industrial Product-Service Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Zhuhai and Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Centralization and Decentralization of Physical Internet Through Gamification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2019: 6th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of shipping routes in an open network based on bi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2018 - 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation mechanisms in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2018 – 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight Transportation Resilience Enabled by Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, IFAC, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANISMS FOR FREIGHT TRANSPORTATION SERVICE PROCUREMENT: A LITERATURE-BASED ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION OF LESS-THAN-TRUCKLOAD REQUEST PRICING AND SELECTION FOR CARRIER IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal. pp.11 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Self-organising Logistics System: openness, intelligence, and decentralised control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’16 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Customer-related Data to Enhance Home Delivery in E-commerce: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Yufei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis Giannikas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Systems, Logistics and Supply Chain (ILS2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Institute of Industrial Engineers Asian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Physical Internet Conference (IPIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of interconnected logistics networks confronted to hub disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2016 - 3rd International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgia Tech, USA, Jun 2016, Atalanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crowdsourcing solution to collect e-commerce reverse flows in metropolitan areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Y. Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to take advantage of Physical Internet for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IFAC Symposium on Information Control in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Crowd of Taxis to Last Mile Delivery in E-commerce: a Methodological Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory control model with interconnected logistic services for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference of Physical Internet </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGS, MINES ParisTech, France, Jul 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open tracing container repositioning simulation optimization: a case study of FMCG supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Service Orientation in Holonic and Multi-Agent Manufacturing Control (SOHOMA14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction-based transport services allocation in Physical Inter-net: a simulation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply Chain CONNECTING WORLDS ILS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharing mechanism for superadditive and non-superadditive logistics cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and System Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00876006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE ASSESSMENT OF DISTRIBUTED INVENTORY IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Computers and Industrial Engineering (CIE43)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hong Kong SAR China. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of routing protocols for freight in open logistics networks: the case of FMCG in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards application of containers routing protocols in open and interconnected logistics networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS International Beijing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating a physical internet enabled mobility web: the case of mass distribution in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation - MOSIM'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of Transportation Cost & CO2 Emission in Pooled Supply Chains Using Cooperative Game Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Physical Internet Enabled Distribution Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‎4th International Conference on Information Systems, Logistics and Supply Chain ‎- ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theoretic contribution to horizontal cooperation in logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on information systems, logistics and supply chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies entre réseau Internet et réseaux de prestations logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel - CIGI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic challenges regarding the pooling of the supply chains of small businesses : a look at the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Morocco. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by merging supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multi-Agent System and Knowledge Graph to Address the Resolution of Decentralized Problems following Digital Twins approach in Open Cyber-Physical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Zawadi Muchika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMT Seminar « Data Analytics &amp; Artificial Intelligence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04291927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations with physical internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2025, 978-0-443-15785-1. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-443-28993-4.00171-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of digitalization to reducing the environmental footprint of freight transportation: challenges and levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmentally Responsible Supply Chains in an Era of Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.206-217, 2024, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803920207.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Industrial Cyber-Physical Systems on Global and Interconnected Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.479-487, 2021, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-08-102671-7.10288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Self-organising Logistics System: Openness, Intelligence, and Decentralised Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 694, pp.93-102, 2017, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51100-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Crowd of Taxis to Last Mile Delivery in E-Commerce: a methodological research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30337-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Tracing Container Repositioning Simulation Optimization: A Case Study of FMCG Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.281-291, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Analysis of Multi-modal Logistics Service Network Through Robust Optimization with Budget-of-Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition et à l'évaluation de la mutualisation de chaînes logistiques pour réduire les émissions de CO2 du transport : application au cas de la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. École Nationale Supérieure des Mines de Paris, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010ENMP0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00566265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Collaboration for Sustainable Transport and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business administration. Université de Valenciennes et du Hainaut-Cambrésis, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01665920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Shenle Pan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professor of Logistics and Supply Chain Management, Chair of Physical Internet, Associate Head of centre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Interests</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sustainable and resilient logistics and supply chain management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physical Internet, Smart City Logistics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AI driven production systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation: MILP, CPLEX, robut/stochastic optimizaiton, metaheuristic algorithms, data-driven optimization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simulation: Discrete event simulation, multi-agent simulation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Digitalization: ML/AI, semantics, ontology, web of things, digital twins in logistics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POSITIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-now: Full professor, Centre for Management Science, MINES Paris, PSL University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-now: Associate Head of centre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2023: Assistant/Associate Professor, Centre for Management Science, MINES Paris, PSL University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021/2022: Visiting Associate Professor at IMSE, The University of Hong Kong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016/2017: Short Visiting at IfM, University of Cambridge</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014/2016: Visiting Assistant Professor at IMSE, The University of Hong Kong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012: Postdoc at CGS, MINES Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011: Visiting Researcher at CIRRELT, University Laval</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation (2017), Industrial Engineering, Polytechnic University of Hauts-de-France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorate (2010), Management Sciences, MINES Paris-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Engineer Degree (2007), Industrial Engineering, ARTS ET METIERS ParisTech</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master(2007), Industrial Engineering, ARTS ET METIERS ParisTech and Metz University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bachelor (2004), Industrial and Control Engineering, South China University of Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACADEMIC HONORS AND AWARDS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024  Stanford/Elsevier Top 2% Scientists List 2024, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024  1st Place of Innovative Practices in Service Systems Award, IISE Annual Conference 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024  Best Article Award in Sustainable Supply Chain, by FRANCE SUPPLY CHAIN by Aslog</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023  The Top Review 2023 award from International Journal of Production Research (Taylor & Francis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023  Best Reviewer Award 2023 from OMEGA (Elsevier)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017  Physical Internet Pioneer Award, at the conference IPIC2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016  The Merit Paper Award, at the conference CIEDH2016 & IISEAsia2016, Hongkong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016  Emerald Citations of Excellence Awards (Emerald Group Publishing)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016  CO-PI of project “CRC – Collaborative Routing Center” awarded “Grand Prix Rois de la Supply Chain”, Paris, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015  The Best Student Paper Award, INCOM2015, Ottawa, Canada (co-authored with former PhD student Yanyan Yang)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013  Co-I of project “Physical Internet simulation” awarded international cooperation prize from PREDIT 4, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010  Chinese Government Award for Outstanding Self-Financed Students Abroad, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009  The Best Industrial Engineering Research Paper, conference IESM2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009  The Most Valuable Research Contribution Paper (Student Competition), conference IESM2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- : Co-head of the Physical Internet Chair at Mines Pairs - PSL (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Website</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017- : Co-Coordinator and lecturer of the major “Production and Logistics Systems” at Mines Paris-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020- : Coordinator and principal lecturer of the intensive course “Sustainable Logistics” at Mines Paris-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Coordinator and principal lecturer of the course “Warehousing and City Logistics” for MSc IELM at the University of Hong Kong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2020: Deputy head and lecturer of Master TraDD (Transport and Sustainability) at MINES Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2020: Coordinator and principal lecturer of the course “Production and Logistics Organisation” for SPEIT (Shanghai JiaoTong University – ParisTech double Master Degree program)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERVICES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editorial board member of journals: Transportation Research Part E, Journal of Intelligent Manufacturing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE Senior Member</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;Physical Internet&amp;quot;, International Journal of Production Research in 2017: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;Digital Connectivity in SCM&amp;quot;, Computers in Industry in 2021: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;Smart city for sustainable urban logistics&amp;quot;, International Journal of Production Research in 2021: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guest Editor for the SI &amp;quot;Towards Large-scale Industry-wide Physical Internet Deployment&amp;quot;, IMDS in 2021: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;New norms of global logistics and supply chain management&amp;quot;, Transportation Research Part E (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guest Editor for the SI &amp;quot;Smart Logistics and Supply Chain Management with AI-empowered Physical Internet&amp;quot;, International Journal of Logistics Research and Applications in 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guest Editor for the SI &amp;quot;AI-driven Human-Robot Collaboration in Intralogistics Systems&amp;quot;, IJPR (ongoing)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluator of research proposals for funding agencies in France, Hong Kong (China), Greece, Poland, the Netherlands, Canada, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">External assessor for master/PhD theses in France, China mainland and Hong Kong, Australia, Belgium, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Regular reviewer for academic journals: IJPE, IJPR, Part E, Part B, Part A, CIE, CII, JCP, JBL, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. SUPERVISIONS (since 2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theses Defended</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Rochdi Sarraj (co-supervisor with Prof. Ballot), defended on 07/06/2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Interconnection of logistics networks: elements of definition and potential (Available from: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement of student: Finalist of the student competition at ILS2012 in Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Xiaozhou Xu (co-supervisor with Prof. Ballot), defended on 16/12/2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Collaboration mechanism in the horizontal logistics collaboration (Available from: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Yanyan Yang (co-supervisor with Prof. Ballot), defended on 09/12/2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Towards more efficient and resilient supply chain management through interconnection of logistics network (Available from: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement of student: Best Student Paper Award at INCOM2015 in Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Bin Qiao (co-supervisor with Prof. Ballot), defended on 18/12/2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Revenue Management for transport service providers in Physical Internet: freight carriers as case (Available from:</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement of student: Merit Paper Award at CIEDH2016 & IISEAsia2016, Hongkong</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Mariam Lafkihi (co-supervisor with Prof. Ballot), defended on 19/06/2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: The Role of Service Procurement Mechanisms in Collaborative Freight Transport Networks: design and investigation using simulation and gamification approaches (Available from: </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement: Finalist of Best Thesis AIRL-SCM France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. Yu Liu, defended on 15/12/2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Cognitive Smart City Logistics : a new approach for sustainable last mile in the era of digitization (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pastel.hal.science/tel-04249469v1/document</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement: 1st Place of Innovative Practices in Service Systems Award, IISE Annual Conference 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Best Article Award in Sustainable Supply Chain 2024, by FRANCE SUPPLY CHAIN by Aslog</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. Yaxin Pang, defended on 18/12/2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Resilience of Multi-modal Logistics Service Network: Diagnostics and Enhancement Strategies, and Impact Assessment on Global Supply Chains</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement: Young Author Award Finalist at IFAC INCOM 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Progress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8. Miriam Zawadi (since 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topic: Digital Twins and Multi-agent systems in city logistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9. Gaétan RICHOUX (since 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topic: Design e-fuels supply chain for aviation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10. Ghada Ben Meriem (since 2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topic: AI for supply chain design and operations optimisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH PROJECTS (after 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EU funds: IKIGAI(HE), ASAP(H2020 ERA-NET), Clusters 2.0(H2020), SENSE(H2020), MODULUSHCA(FP7), CO3(FP7)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physical Internet Chair (since 2016, industrial funds)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR/RGCHK collaborative project: CyberRO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR funds: PI-Co-modality, PI-Nuts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CARNOT: Emergency logistics with PI,  e-Fuels supply chain, e-health, Logistics 4.0, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enhancing logistics flexibility in e-commerce (2016/17, PSL-Cambridge scheme)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PIA: CRC Open Network, VegeSupply, Collaborative Routing Centre Service, OTC-KAYPAL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PREDIT 4: Physical Internet Simulation (2010)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cyber-physical internet: A systematic review, fundamental model and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kee-Hung Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.104051. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New normal, new norms: Towards sustainable and resilient global logistics and supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshuman Chutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjie Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu Jeff Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.104276. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating policies for robotic cellular warehousing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Jun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipan Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Hong Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.103875. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2024.103875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Freight Transportation Game: Operational Challenges for Carriers in Online Spot Market Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Transactions on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ited.2024.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of global supply chains with logistics service uncertainty: Onshoring versus offshoring strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.104416. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain For Logistics 4.0: A Systematic Review and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Rachana Harish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinlai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ning Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.104269. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Digital Twins Platform for Smart City Logistics: A Knowledge-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.109772. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the potential of digital twins in logistics and supply chain management: Services, capabilities, and research opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.100025. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dte.2024.100025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive digital twins for freight parking management in last mile delivery under smart cities paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.104022. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.104022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perishable product bundling with logistics uncertainty: Solution based on physical internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijun Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108386. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2021.108386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of gamification on teaching and learning Physical Internet: a quasi-experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaodong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Management and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ahead-of-print (ahead-of-print), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMDS-09-2021-0600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial: Towards large-scale industry-wide physical internet deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang T.R. Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Management and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122 (6), pp.1413-1415. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMDS-06-2022-810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards designing and operating Physical Internet cross-docks: problem specifications and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chargui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111, pp.102641. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2022.102641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citywide package deliveries via crowdshipping: minimizing the efforts from crowdsourcers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.165327. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-021-0568-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart city for sustainable urban freight logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwyn Piramuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis Giannikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (7), pp.2079-2089. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2021.1893970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability in logistics and supply chain management: state-of-the-art and research avenues towards Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.103435. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability and transformation in logistics and supply chain management: Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.103462. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based incentive mechanism design for a decentralised collaborative transport network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (24), pp.7382-7398. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1693658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la théorie de la conception à la gestion de crise : l'exemple d'une war room créative et activatrice face à la Covid19 N° spécial RFG COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 293, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-time data-driven collaborative mechanism in fixed-position assembly systems for smart manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingfeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Rong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.101841. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rcim.2019.101841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue Optimization for Less-than-truckload Carriers in the Physical Internet: dynamic pricing and request selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities of Product-Service System in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart product-service systems in interoperable logistics: Design and implementation prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Qu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42, pp.100996. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2019.100996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation service procurement: A literature review and future research opportunities in omnichannel E-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.348-365. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pricing model for less-than-truckload carriers in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (7), pp.2631-2643. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-016-1289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal collaborative transport: survey of solutions and practical implementation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (15-16), pp.5340-5361. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1574040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Customer-related Data to Enhance E-grocery Home Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis Giannikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Management and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (9), pp.1917-1933. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMDS-10-2016-0432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using taxis to collect citywide E-commerce reverse flows: a crowdsourcing solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Y. Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (7), pp.1833-1844. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1173258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet and Interconnected Logistics Services: Research and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (9), pp.2603-2609. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1302620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating supply chain disruptions through interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative vendor-managed inventory strategy exploiting interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (9), pp.2685-2702. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1275871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the activeness of intelligent Physical Internet containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.96-104. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives of inventory control models in the Physical Internet: A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.122-132. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnected logistic networks and protocols: simulation-based efficiency assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (11), pp.3185-3208. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.865853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic issues arising from the pooling of SMEs' supply chains: case study of the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92-118 (26 (1-2)), pp.92-118. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-012-9162-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by pooling supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (1), pp.86-94. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies between Internet network and ‎logistics service networks: challenges ‎involved in the interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-012-0697-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnemental et économique de la mutualisation logistique pour les PME : le cas de l'alimentaire dans l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (3), pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Resilient Global Logistics Network with Physical Internet and Robust Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Transport Research - WCTR Toulouse 6-10 July 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Altitude Logistics with Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Congress on Logistics and Supply Chain Management Systems (ICLS2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Hong Kong Polytechnic University, Jul 2025, Hong kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Technology for Logistics Collaboration in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 IEEE International Conference on Automation in Manufacturing, Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Hong Kong Polytechnic University, Aug 2024, Hong kong, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICaMaL62577.2024.10919774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart City Logistics Enabled by Digital Twins and Semantic Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin- Parvedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Perishable Product Distribution under Uncertainty of Multimodal Transportation Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust logistics service network design for perishable products with uncertainty on transportation time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2023 9th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized procurement mechanisms for efficient logistics services mapping - a design science research approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Hawaii International Conference on System Sciences (HICCS-55)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2022.615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected Freight Parking in Smart City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena TRA Lisbon 2022 (TRA2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin-Driven Approach for Smart City Logistics: The Case of Freight Parking Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.237-246, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85910-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Design Theory to Crisis Management: a “Creative and Activating War Room” in the Face of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Platform for Smart City Logistics: conceptualization and ontology-based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2020 - 7th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bundling and pricing for LTL transport requests in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous approximation modeling of urban logistics networks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of alternative distribution and Physical Internet schemes in urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6TH International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Pricing for Carriers in Physical Internet with Peak Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference MIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities of Product-Service System in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th CIRP Conference on Industrial Product-Service Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Zhuhai and Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Centralization and Decentralization of Physical Internet Through Gamification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2019: 6th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of shipping routes in an open network based on bi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2018 - 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation mechanisms in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2018 – 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight Transportation Resilience Enabled by Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, IFAC, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANISMS FOR FREIGHT TRANSPORTATION SERVICE PROCUREMENT: A LITERATURE-BASED ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION OF LESS-THAN-TRUCKLOAD REQUEST PRICING AND SELECTION FOR CARRIER IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal. pp.11 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Self-organising Logistics System: openness, intelligence, and decentralised control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’16 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Customer-related Data to Enhance Home Delivery in E-commerce: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Yufei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis Giannikas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Systems, Logistics and Supply Chain (ILS2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Institute of Industrial Engineers Asian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Physical Internet Conference (IPIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of interconnected logistics networks confronted to hub disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2016 - 3rd International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgia Tech, USA, Jun 2016, Atalanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to take advantage of Physical Internet for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IFAC Symposium on Information Control in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crowdsourcing solution to collect e-commerce reverse flows in metropolitan areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Y. Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Crowd of Taxis to Last Mile Delivery in E-commerce: a Methodological Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory control model with interconnected logistic services for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference of Physical Internet </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGS, MINES ParisTech, France, Jul 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open tracing container repositioning simulation optimization: a case study of FMCG supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Service Orientation in Holonic and Multi-Agent Manufacturing Control (SOHOMA14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction-based transport services allocation in Physical Inter-net: a simulation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply Chain CONNECTING WORLDS ILS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharing mechanism for superadditive and non-superadditive logistics cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and System Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00876006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE ASSESSMENT OF DISTRIBUTED INVENTORY IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Computers and Industrial Engineering (CIE43)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hong Kong SAR China. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Physical Internet Enabled Distribution Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‎4th International Conference on Information Systems, Logistics and Supply Chain ‎- ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards application of containers routing protocols in open and interconnected logistics networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS International Beijing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating a physical internet enabled mobility web: the case of mass distribution in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation - MOSIM'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of Transportation Cost & CO2 Emission in Pooled Supply Chains Using Cooperative Game Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of routing protocols for freight in open logistics networks: the case of FMCG in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theoretic contribution to horizontal cooperation in logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on information systems, logistics and supply chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies entre réseau Internet et réseaux de prestations logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel - CIGI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic challenges regarding the pooling of the supply chains of small businesses : a look at the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Morocco. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by merging supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multi-Agent System and Knowledge Graph to Address the Resolution of Decentralized Problems following Digital Twins approach in Open Cyber-Physical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Zawadi Muchika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMT Seminar « Data Analytics &amp; Artificial Intelligence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04291927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations with physical internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2025, 978-0-443-15785-1. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-443-28993-4.00171-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of digitalization to reducing the environmental footprint of freight transportation: challenges and levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmentally Responsible Supply Chains in an Era of Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.206-217, 2024, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803920207.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Industrial Cyber-Physical Systems on Global and Interconnected Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.479-487, 2021, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-08-102671-7.10288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Self-organising Logistics System: Openness, Intelligence, and Decentralised Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 694, pp.93-102, 2017, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51100-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Crowd of Taxis to Last Mile Delivery in E-Commerce: a methodological research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30337-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Tracing Container Repositioning Simulation Optimization: A Case Study of FMCG Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.281-291, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Analysis of Multi-modal Logistics Service Network Through Robust Optimization with Budget-of-Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition et à l'évaluation de la mutualisation de chaînes logistiques pour réduire les émissions de CO2 du transport : application au cas de la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. École Nationale Supérieure des Mines de Paris, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010ENMP0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00566265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Collaboration for Sustainable Transport and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business administration. Université de Valenciennes et du Hainaut-Cambrésis, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01665920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EF77936"/>
+    <w:nsid w:val="008F40E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6EDCA1CA"/>
+    <w:nsid w:val="876D572C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="345AD92A"/>
+    <w:nsid w:val="3B1B3189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E2B39576"/>
+    <w:nsid w:val="4A73CFF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6BAE763B"/>
+    <w:nsid w:val="FBCB76D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="17439F67"/>
+    <w:nsid w:val="F1EE8FDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7682B98D"/>
+    <w:nsid w:val="1474F8DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F5280FD1"/>
+    <w:nsid w:val="92F70FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="EE604BF9"/>
+    <w:nsid w:val="9F3F4AAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="0F870AEE"/>
+    <w:nsid w:val="7C95C54F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3AC09576"/>
+    <w:nsid w:val="4FBFB1B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="079C4D9A"/>
+    <w:nsid w:val="15DE9EA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="03E0F934"/>
+    <w:nsid w:val="9FC12903"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="39DF30BD"/>
+    <w:nsid w:val="6E6C6CC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="80DB1EA4"/>
+    <w:nsid w:val="B136D611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="F42DF3F3"/>
+    <w:nsid w:val="6D19C3D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2475,51 +2475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="C24E2FEB"/>
+    <w:nsid w:val="846474F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2623,51 +2623,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="0319DDA6"/>
+    <w:nsid w:val="4363A7A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2905,51 +2905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cip.minesparis.psl.eu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/00207543.2017.1302620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0166361521000695" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/00207543.2021.1893970" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/IMDS-06-2022-810/full/html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1366554525003175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/docs/00/87/10/48/PDF/2013ENMP0009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/pastel-00957302/document" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01618678/document" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-02129336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.archives-ouvertes.fr/tel-03170267/document" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04249469v1/document" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxin Pang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104416" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ited.2024.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ivanov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Chutani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjie Xing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Jeff Jia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104276" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Jun Ma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipan Zou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hong Kuo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Huang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103875" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985480v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglin Yu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Ouyang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Hung Lai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Rachana Harish" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlai Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ning Dai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104269" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109772" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dte.2024.100025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03536370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo He" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodong Jin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-09-2021-0600" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03471179v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Pan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijun Fan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108386" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694549v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang T.R. Kong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-06-2022-810" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03508265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijing Cheng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Huang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-021-0568-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chargui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102641" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185972v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwyn Piramuthu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaggelis Giannikas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1893970" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195695v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mcfarlane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103462" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103435" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Qian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfeng Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jiang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Rong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2019.101841" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693658" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01949543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Qiao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.12.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1289-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.03.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Zhong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Qu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2019.100996" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155622v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.107" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q. Huang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1574040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01300487v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Y. Zhong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1173258" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etta Grover-Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-10-2016-0432" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1302620" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01467042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1275871" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4178X5LT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nigrelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Sarraj" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.11.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKJNHSC5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Hakimi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.865853" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fontane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-012-9162-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.10.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHP3C84V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0697-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262817v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600654v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICaMaL62577.2024.10919774" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140152v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin- Parvedy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03526852v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Beck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Laga" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2022.615" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697724v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03388874v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_25" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064744v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081045v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383832v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383828v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321476v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983426v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983418v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489983v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626750v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557747v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389875v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320962v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yufei" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01326416v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369226v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320641v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148227v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128761v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01226813v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01217344v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113273v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113274v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhou Xu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876006v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733528v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733690v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728584v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733491v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733667v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733499v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733529v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733689v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733688v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04291927v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Zawadi Muchika" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100066v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q Huang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-28993-4.00171-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682761v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803920207.00016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694543v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch12" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341665v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-08-102671-7.10288-x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491412v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480533v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30337-6_6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491410v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_26" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579868v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00566265v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENMP0051" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01665920v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cip.minesparis.psl.eu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/00207543.2017.1302620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0166361521000695" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/00207543.2021.1893970" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/IMDS-06-2022-810/full/html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1366554525003175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/docs/00/87/10/48/PDF/2013ENMP0009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/pastel-00957302/document" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01618678/document" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-02129336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.archives-ouvertes.fr/tel-03170267/document" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04249469v1/document" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglin Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Ouyang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Hung Lai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ivanov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Chutani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjie Xing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Jeff Jia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104276" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Jun Ma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipan Zou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hong Kuo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103875" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ited.2024.0091" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265224v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxin Pang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104416" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Rachana Harish" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlai Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ning Dai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104269" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109772" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dte.2024.100025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03471179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Pan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijun Fan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108386" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03536370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo He" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodong Jin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-09-2021-0600" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694549v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang T.R. Kong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-06-2022-810" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chargui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102641" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03508265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijing Cheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Huang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-021-0568-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185972v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwyn Piramuthu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaggelis Giannikas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1893970" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161524v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mcfarlane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103435" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195695v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103462" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378284v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693658" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190419v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Qian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfeng Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jiang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Rong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2019.101841" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01949543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Qiao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.12.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155622v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Zhong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Qu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2019.100996" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086154v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.03.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414135v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1289-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q. Huang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1574040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etta Grover-Silva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-10-2016-0432" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01300487v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Y. Zhong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1173258" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1302620" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01467042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1275871" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4178X5LT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nigrelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Sarraj" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.11.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKJNHSC5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Hakimi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.865853" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fontane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-012-9162-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.10.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHP3C84V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0697-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575065v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600654v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICaMaL62577.2024.10919774" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin- Parvedy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140152v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131975v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03526852v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Beck" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Laga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2022.615" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03388874v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_25" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081045v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383832v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064744v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321476v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983426v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626750v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557747v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320962v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yufei" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01326416v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369226v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128761v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01226813v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01217344v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhou Xu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876006v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733667v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733491v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733528v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733499v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733529v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733688v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04291927v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Zawadi Muchika" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100066v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q Huang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-28993-4.00171-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682761v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803920207.00016" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694543v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch12" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341665v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-08-102671-7.10288-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491412v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480533v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30337-6_6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491410v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_26" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579868v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00566265v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENMP0051" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01665920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>