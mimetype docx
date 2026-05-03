--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Shenle Pan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professor of Logistics and Supply Chain Management, Chair of Physical Internet, Associate Head of centre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Interests</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sustainable and resilient logistics and supply chain management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physical Internet, Smart City Logistics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AI driven production systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation: MILP, CPLEX, robut/stochastic optimizaiton, metaheuristic algorithms, data-driven optimization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simulation: Discrete event simulation, multi-agent simulation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Digitalization: ML/AI, semantics, ontology, web of things, digital twins in logistics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POSITIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-now: Full professor, Centre for Management Science, MINES Paris, PSL University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-now: Associate Head of centre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2023: Assistant/Associate Professor, Centre for Management Science, MINES Paris, PSL University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021/2022: Visiting Associate Professor at IMSE, The University of Hong Kong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016/2017: Short Visiting at IfM, University of Cambridge</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014/2016: Visiting Assistant Professor at IMSE, The University of Hong Kong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012: Postdoc at CGS, MINES Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011: Visiting Researcher at CIRRELT, University Laval</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation (2017), Industrial Engineering, Polytechnic University of Hauts-de-France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorate (2010), Management Sciences, MINES Paris-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Engineer Degree (2007), Industrial Engineering, ARTS ET METIERS ParisTech</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master(2007), Industrial Engineering, ARTS ET METIERS ParisTech and Metz University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bachelor (2004), Industrial and Control Engineering, South China University of Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACADEMIC HONORS AND AWARDS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024  Stanford/Elsevier Top 2% Scientists List 2024, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024  1st Place of Innovative Practices in Service Systems Award, IISE Annual Conference 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024  Best Article Award in Sustainable Supply Chain, by FRANCE SUPPLY CHAIN by Aslog</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023  The Top Review 2023 award from International Journal of Production Research (Taylor & Francis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023  Best Reviewer Award 2023 from OMEGA (Elsevier)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017  Physical Internet Pioneer Award, at the conference IPIC2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016  The Merit Paper Award, at the conference CIEDH2016 & IISEAsia2016, Hongkong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016  Emerald Citations of Excellence Awards (Emerald Group Publishing)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016  CO-PI of project “CRC – Collaborative Routing Center” awarded “Grand Prix Rois de la Supply Chain”, Paris, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015  The Best Student Paper Award, INCOM2015, Ottawa, Canada (co-authored with former PhD student Yanyan Yang)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013  Co-I of project “Physical Internet simulation” awarded international cooperation prize from PREDIT 4, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010  Chinese Government Award for Outstanding Self-Financed Students Abroad, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009  The Best Industrial Engineering Research Paper, conference IESM2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009  The Most Valuable Research Contribution Paper (Student Competition), conference IESM2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- : Co-head of the Physical Internet Chair at Mines Pairs - PSL (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Website</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017- : Co-Coordinator and lecturer of the major “Production and Logistics Systems” at Mines Paris-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020- : Coordinator and principal lecturer of the intensive course “Sustainable Logistics” at Mines Paris-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Coordinator and principal lecturer of the course “Warehousing and City Logistics” for MSc IELM at the University of Hong Kong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2020: Deputy head and lecturer of Master TraDD (Transport and Sustainability) at MINES Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2020: Coordinator and principal lecturer of the course “Production and Logistics Organisation” for SPEIT (Shanghai JiaoTong University – ParisTech double Master Degree program)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERVICES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editorial board member of journals: Transportation Research Part E, Journal of Intelligent Manufacturing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE Senior Member</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;Physical Internet&amp;quot;, International Journal of Production Research in 2017: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;Digital Connectivity in SCM&amp;quot;, Computers in Industry in 2021: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;Smart city for sustainable urban logistics&amp;quot;, International Journal of Production Research in 2021: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guest Editor for the SI &amp;quot;Towards Large-scale Industry-wide Physical Internet Deployment&amp;quot;, IMDS in 2021: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;New norms of global logistics and supply chain management&amp;quot;, Transportation Research Part E (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guest Editor for the SI &amp;quot;Smart Logistics and Supply Chain Management with AI-empowered Physical Internet&amp;quot;, International Journal of Logistics Research and Applications in 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guest Editor for the SI &amp;quot;AI-driven Human-Robot Collaboration in Intralogistics Systems&amp;quot;, IJPR (ongoing)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluator of research proposals for funding agencies in France, Hong Kong (China), Greece, Poland, the Netherlands, Canada, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">External assessor for master/PhD theses in France, China mainland and Hong Kong, Australia, Belgium, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Regular reviewer for academic journals: IJPE, IJPR, Part E, Part B, Part A, CIE, CII, JCP, JBL, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. SUPERVISIONS (since 2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theses Defended</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Rochdi Sarraj (co-supervisor with Prof. Ballot), defended on 07/06/2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Interconnection of logistics networks: elements of definition and potential (Available from: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement of student: Finalist of the student competition at ILS2012 in Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Xiaozhou Xu (co-supervisor with Prof. Ballot), defended on 16/12/2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Collaboration mechanism in the horizontal logistics collaboration (Available from: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Yanyan Yang (co-supervisor with Prof. Ballot), defended on 09/12/2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Towards more efficient and resilient supply chain management through interconnection of logistics network (Available from: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement of student: Best Student Paper Award at INCOM2015 in Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Bin Qiao (co-supervisor with Prof. Ballot), defended on 18/12/2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Revenue Management for transport service providers in Physical Internet: freight carriers as case (Available from:</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement of student: Merit Paper Award at CIEDH2016 & IISEAsia2016, Hongkong</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Mariam Lafkihi (co-supervisor with Prof. Ballot), defended on 19/06/2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: The Role of Service Procurement Mechanisms in Collaborative Freight Transport Networks: design and investigation using simulation and gamification approaches (Available from: </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement: Finalist of Best Thesis AIRL-SCM France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. Yu Liu, defended on 15/12/2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Cognitive Smart City Logistics : a new approach for sustainable last mile in the era of digitization (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pastel.hal.science/tel-04249469v1/document</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement: 1st Place of Innovative Practices in Service Systems Award, IISE Annual Conference 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Best Article Award in Sustainable Supply Chain 2024, by FRANCE SUPPLY CHAIN by Aslog</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. Yaxin Pang, defended on 18/12/2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Resilience of Multi-modal Logistics Service Network: Diagnostics and Enhancement Strategies, and Impact Assessment on Global Supply Chains</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement: Young Author Award Finalist at IFAC INCOM 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Progress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8. Miriam Zawadi (since 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topic: Digital Twins and Multi-agent systems in city logistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9. Gaétan RICHOUX (since 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topic: Design e-fuels supply chain for aviation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10. Ghada Ben Meriem (since 2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topic: AI for supply chain design and operations optimisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH PROJECTS (after 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EU funds: IKIGAI(HE), ASAP(H2020 ERA-NET), Clusters 2.0(H2020), SENSE(H2020), MODULUSHCA(FP7), CO3(FP7)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physical Internet Chair (since 2016, industrial funds)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR/RGCHK collaborative project: CyberRO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR funds: PI-Co-modality, PI-Nuts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CARNOT: Emergency logistics with PI,  e-Fuels supply chain, e-health, Logistics 4.0, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enhancing logistics flexibility in e-commerce (2016/17, PSL-Cambridge scheme)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PIA: CRC Open Network, VegeSupply, Collaborative Routing Centre Service, OTC-KAYPAL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PREDIT 4: Physical Internet Simulation (2010)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cyber-physical internet: A systematic review, fundamental model and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kee-Hung Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.104051. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New normal, new norms: Towards sustainable and resilient global logistics and supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshuman Chutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjie Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu Jeff Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.104276. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating policies for robotic cellular warehousing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Jun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipan Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Hong Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.103875. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2024.103875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Freight Transportation Game: Operational Challenges for Carriers in Online Spot Market Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Transactions on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ited.2024.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of global supply chains with logistics service uncertainty: Onshoring versus offshoring strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.104416. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain For Logistics 4.0: A Systematic Review and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Rachana Harish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinlai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ning Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.104269. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Digital Twins Platform for Smart City Logistics: A Knowledge-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.109772. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the potential of digital twins in logistics and supply chain management: Services, capabilities, and research opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.100025. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dte.2024.100025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive digital twins for freight parking management in last mile delivery under smart cities paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.104022. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.104022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perishable product bundling with logistics uncertainty: Solution based on physical internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijun Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108386. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2021.108386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of gamification on teaching and learning Physical Internet: a quasi-experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaodong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Management and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ahead-of-print (ahead-of-print), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMDS-09-2021-0600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial: Towards large-scale industry-wide physical internet deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang T.R. Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Management and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122 (6), pp.1413-1415. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMDS-06-2022-810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards designing and operating Physical Internet cross-docks: problem specifications and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chargui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111, pp.102641. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2022.102641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citywide package deliveries via crowdshipping: minimizing the efforts from crowdsourcers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.165327. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-021-0568-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart city for sustainable urban freight logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwyn Piramuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis Giannikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (7), pp.2079-2089. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2021.1893970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability in logistics and supply chain management: state-of-the-art and research avenues towards Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.103435. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability and transformation in logistics and supply chain management: Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.103462. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based incentive mechanism design for a decentralised collaborative transport network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (24), pp.7382-7398. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1693658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la théorie de la conception à la gestion de crise : l'exemple d'une war room créative et activatrice face à la Covid19 N° spécial RFG COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 293, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-time data-driven collaborative mechanism in fixed-position assembly systems for smart manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingfeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Rong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.101841. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rcim.2019.101841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue Optimization for Less-than-truckload Carriers in the Physical Internet: dynamic pricing and request selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities of Product-Service System in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart product-service systems in interoperable logistics: Design and implementation prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Qu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42, pp.100996. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2019.100996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation service procurement: A literature review and future research opportunities in omnichannel E-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.348-365. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pricing model for less-than-truckload carriers in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (7), pp.2631-2643. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-016-1289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal collaborative transport: survey of solutions and practical implementation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (15-16), pp.5340-5361. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1574040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Customer-related Data to Enhance E-grocery Home Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis Giannikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Management and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (9), pp.1917-1933. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMDS-10-2016-0432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using taxis to collect citywide E-commerce reverse flows: a crowdsourcing solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Y. Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (7), pp.1833-1844. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1173258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet and Interconnected Logistics Services: Research and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (9), pp.2603-2609. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1302620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating supply chain disruptions through interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative vendor-managed inventory strategy exploiting interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (9), pp.2685-2702. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1275871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the activeness of intelligent Physical Internet containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.96-104. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives of inventory control models in the Physical Internet: A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.122-132. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnected logistic networks and protocols: simulation-based efficiency assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (11), pp.3185-3208. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.865853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic issues arising from the pooling of SMEs' supply chains: case study of the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92-118 (26 (1-2)), pp.92-118. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-012-9162-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by pooling supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (1), pp.86-94. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies between Internet network and ‎logistics service networks: challenges ‎involved in the interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-012-0697-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnemental et économique de la mutualisation logistique pour les PME : le cas de l'alimentaire dans l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (3), pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Resilient Global Logistics Network with Physical Internet and Robust Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Transport Research - WCTR Toulouse 6-10 July 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Altitude Logistics with Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Congress on Logistics and Supply Chain Management Systems (ICLS2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Hong Kong Polytechnic University, Jul 2025, Hong kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Technology for Logistics Collaboration in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 IEEE International Conference on Automation in Manufacturing, Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Hong Kong Polytechnic University, Aug 2024, Hong kong, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICaMaL62577.2024.10919774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart City Logistics Enabled by Digital Twins and Semantic Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin- Parvedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Perishable Product Distribution under Uncertainty of Multimodal Transportation Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust logistics service network design for perishable products with uncertainty on transportation time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2023 9th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized procurement mechanisms for efficient logistics services mapping - a design science research approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Hawaii International Conference on System Sciences (HICCS-55)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2022.615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected Freight Parking in Smart City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena TRA Lisbon 2022 (TRA2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin-Driven Approach for Smart City Logistics: The Case of Freight Parking Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.237-246, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85910-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Design Theory to Crisis Management: a “Creative and Activating War Room” in the Face of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Platform for Smart City Logistics: conceptualization and ontology-based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2020 - 7th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bundling and pricing for LTL transport requests in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous approximation modeling of urban logistics networks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of alternative distribution and Physical Internet schemes in urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6TH International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Pricing for Carriers in Physical Internet with Peak Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference MIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities of Product-Service System in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th CIRP Conference on Industrial Product-Service Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Zhuhai and Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Centralization and Decentralization of Physical Internet Through Gamification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2019: 6th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of shipping routes in an open network based on bi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2018 - 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation mechanisms in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2018 – 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight Transportation Resilience Enabled by Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, IFAC, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANISMS FOR FREIGHT TRANSPORTATION SERVICE PROCUREMENT: A LITERATURE-BASED ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION OF LESS-THAN-TRUCKLOAD REQUEST PRICING AND SELECTION FOR CARRIER IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal. pp.11 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Self-organising Logistics System: openness, intelligence, and decentralised control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’16 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Customer-related Data to Enhance Home Delivery in E-commerce: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Yufei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis Giannikas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Systems, Logistics and Supply Chain (ILS2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Institute of Industrial Engineers Asian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Physical Internet Conference (IPIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of interconnected logistics networks confronted to hub disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2016 - 3rd International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgia Tech, USA, Jun 2016, Atalanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to take advantage of Physical Internet for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IFAC Symposium on Information Control in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crowdsourcing solution to collect e-commerce reverse flows in metropolitan areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Y. Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Crowd of Taxis to Last Mile Delivery in E-commerce: a Methodological Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory control model with interconnected logistic services for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference of Physical Internet </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGS, MINES ParisTech, France, Jul 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open tracing container repositioning simulation optimization: a case study of FMCG supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Service Orientation in Holonic and Multi-Agent Manufacturing Control (SOHOMA14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction-based transport services allocation in Physical Inter-net: a simulation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply Chain CONNECTING WORLDS ILS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharing mechanism for superadditive and non-superadditive logistics cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and System Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00876006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE ASSESSMENT OF DISTRIBUTED INVENTORY IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Computers and Industrial Engineering (CIE43)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hong Kong SAR China. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Physical Internet Enabled Distribution Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‎4th International Conference on Information Systems, Logistics and Supply Chain ‎- ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards application of containers routing protocols in open and interconnected logistics networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS International Beijing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating a physical internet enabled mobility web: the case of mass distribution in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation - MOSIM'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of Transportation Cost & CO2 Emission in Pooled Supply Chains Using Cooperative Game Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of routing protocols for freight in open logistics networks: the case of FMCG in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theoretic contribution to horizontal cooperation in logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on information systems, logistics and supply chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies entre réseau Internet et réseaux de prestations logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel - CIGI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic challenges regarding the pooling of the supply chains of small businesses : a look at the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Morocco. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by merging supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multi-Agent System and Knowledge Graph to Address the Resolution of Decentralized Problems following Digital Twins approach in Open Cyber-Physical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Zawadi Muchika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMT Seminar « Data Analytics &amp; Artificial Intelligence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04291927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations with physical internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2025, 978-0-443-15785-1. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-443-28993-4.00171-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of digitalization to reducing the environmental footprint of freight transportation: challenges and levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmentally Responsible Supply Chains in an Era of Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.206-217, 2024, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803920207.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Industrial Cyber-Physical Systems on Global and Interconnected Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.479-487, 2021, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-08-102671-7.10288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Self-organising Logistics System: Openness, Intelligence, and Decentralised Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 694, pp.93-102, 2017, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51100-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Crowd of Taxis to Last Mile Delivery in E-Commerce: a methodological research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30337-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Tracing Container Repositioning Simulation Optimization: A Case Study of FMCG Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.281-291, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Analysis of Multi-modal Logistics Service Network Through Robust Optimization with Budget-of-Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition et à l'évaluation de la mutualisation de chaînes logistiques pour réduire les émissions de CO2 du transport : application au cas de la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. École Nationale Supérieure des Mines de Paris, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010ENMP0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00566265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Collaboration for Sustainable Transport and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business administration. Université de Valenciennes et du Hainaut-Cambrésis, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01665920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Shenle Pan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professor of Logistics and Supply Chain Management, Chair of Physical Internet, Associate Head of centre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Interests</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sustainable and resilient logistics and supply chain management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physical Internet, Smart City Logistics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AI driven production systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation: MILP, CPLEX, robut/stochastic optimizaiton, metaheuristic algorithms, data-driven optimization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simulation: Discrete event simulation, multi-agent simulation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Digitalization: ML/AI, semantics, ontology, web of things, digital twins in logistics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POSITIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-now: Full professor, Centre for Management Science, MINES Paris, PSL University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-now: Associate Head of centre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2023: Assistant/Associate Professor, Centre for Management Science, MINES Paris, PSL University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021/2022: Visiting Associate Professor at IMSE, The University of Hong Kong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016/2017: Short Visiting at IfM, University of Cambridge</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014/2016: Visiting Assistant Professor at IMSE, The University of Hong Kong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012: Postdoc at CGS, MINES Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011: Visiting Researcher at CIRRELT, University Laval</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation (2017), Industrial Engineering, Polytechnic University of Hauts-de-France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorate (2010), Management Sciences, MINES Paris-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Engineer Degree (2007), Industrial Engineering, ARTS ET METIERS ParisTech</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master(2007), Industrial Engineering, ARTS ET METIERS ParisTech and Metz University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bachelor (2004), Industrial and Control Engineering, South China University of Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACADEMIC HONORS AND AWARDS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024  Stanford/Elsevier Top 2% Scientists List 2024, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024  1st Place of Innovative Practices in Service Systems Award, IISE Annual Conference 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024  Best Article Award in Sustainable Supply Chain, by FRANCE SUPPLY CHAIN by Aslog</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023  The Top Review 2023 award from International Journal of Production Research (Taylor & Francis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023  Best Reviewer Award 2023 from OMEGA (Elsevier)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017  Physical Internet Pioneer Award, at the conference IPIC2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016  The Merit Paper Award, at the conference CIEDH2016 & IISEAsia2016, Hongkong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016  Emerald Citations of Excellence Awards (Emerald Group Publishing)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016  CO-PI of project “CRC – Collaborative Routing Center” awarded “Grand Prix Rois de la Supply Chain”, Paris, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015  The Best Student Paper Award, INCOM2015, Ottawa, Canada (co-authored with former PhD student Yanyan Yang)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013  Co-I of project “Physical Internet simulation” awarded international cooperation prize from PREDIT 4, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010  Chinese Government Award for Outstanding Self-Financed Students Abroad, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009  The Best Industrial Engineering Research Paper, conference IESM2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009  The Most Valuable Research Contribution Paper (Student Competition), conference IESM2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- : Co-head of the Physical Internet Chair at Mines Pairs - PSL (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Website</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017- : Co-Coordinator and lecturer of the major “Production and Logistics Systems” at Mines Paris-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020- : Coordinator and principal lecturer of the intensive course “Sustainable Logistics” at Mines Paris-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Coordinator and principal lecturer of the course “Warehousing and City Logistics” for MSc IELM at the University of Hong Kong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2020: Deputy head and lecturer of Master TraDD (Transport and Sustainability) at MINES Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2020: Coordinator and principal lecturer of the course “Production and Logistics Organisation” for SPEIT (Shanghai JiaoTong University – ParisTech double Master Degree program)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERVICES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editorial board member of journals: Transportation Research Part E, Journal of Intelligent Manufacturing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE Senior Member</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;Physical Internet&amp;quot;, International Journal of Production Research in 2017: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;Digital Connectivity in SCM&amp;quot;, Computers in Industry in 2021: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;Smart city for sustainable urban logistics&amp;quot;, International Journal of Production Research in 2021: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guest Editor for the SI &amp;quot;Towards Large-scale Industry-wide Physical Internet Deployment&amp;quot;, IMDS in 2021: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;New norms of global logistics and supply chain management&amp;quot;, Transportation Research Part E (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guest Editor for the SI &amp;quot;Smart Logistics and Supply Chain Management with AI-empowered Physical Internet&amp;quot;, International Journal of Logistics Research and Applications in 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guest Editor for the SI &amp;quot;AI-driven Human-Robot Collaboration in Intralogistics Systems&amp;quot;, IJPR (ongoing)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluator of research proposals for funding agencies in France, Hong Kong (China), Greece, Poland, the Netherlands, Canada, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">External assessor for master/PhD theses in France, China mainland and Hong Kong, Australia, Belgium, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Regular reviewer for academic journals: IJPE, IJPR, Part E, Part B, Part A, CIE, CII, JCP, JBL, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. SUPERVISIONS (since 2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theses Defended</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Rochdi Sarraj (co-supervisor with Prof. Ballot), defended on 07/06/2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Interconnection of logistics networks: elements of definition and potential (Available from: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement of student: Finalist of the student competition at ILS2012 in Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Xiaozhou Xu (co-supervisor with Prof. Ballot), defended on 16/12/2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Collaboration mechanism in the horizontal logistics collaboration (Available from: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Yanyan Yang (co-supervisor with Prof. Ballot), defended on 09/12/2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Towards more efficient and resilient supply chain management through interconnection of logistics network (Available from: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement of student: Best Student Paper Award at INCOM2015 in Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Bin Qiao (co-supervisor with Prof. Ballot), defended on 18/12/2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Revenue Management for transport service providers in Physical Internet: freight carriers as case (Available from:</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement of student: Merit Paper Award at CIEDH2016 & IISEAsia2016, Hongkong</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Mariam Lafkihi (co-supervisor with Prof. Ballot), defended on 19/06/2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: The Role of Service Procurement Mechanisms in Collaborative Freight Transport Networks: design and investigation using simulation and gamification approaches (Available from: </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement: Finalist of Best Thesis AIRL-SCM France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. Yu Liu, defended on 15/12/2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Cognitive Smart City Logistics : a new approach for sustainable last mile in the era of digitization (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pastel.hal.science/tel-04249469v1/document</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement: 1st Place of Innovative Practices in Service Systems Award, IISE Annual Conference 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Best Article Award in Sustainable Supply Chain 2024, by FRANCE SUPPLY CHAIN by Aslog</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. Yaxin Pang, defended on 18/12/2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Resilience of Multi-modal Logistics Service Network: Diagnostics and Enhancement Strategies, and Impact Assessment on Global Supply Chains</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement: Young Author Award Finalist at IFAC INCOM 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Progress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8. Miriam Zawadi (since 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topic: Digital Twins and Multi-agent systems in city logistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9. Gaétan RICHOUX (since 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topic: Design e-fuels supply chain for aviation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10. Ghada Ben Meriem (since 2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topic: AI for supply chain design and operations optimisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH PROJECTS (after 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EU funds: IKIGAI(HE), ASAP(H2020 ERA-NET), Clusters 2.0(H2020), SENSE(H2020), MODULUSHCA(FP7), CO3(FP7)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physical Internet Chair (since 2016, industrial funds)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR/RGCHK collaborative project: CyberRO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR funds: PI-Co-modality, PI-Nuts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CARNOT: Emergency logistics with PI,  e-Fuels supply chain, e-health, Logistics 4.0, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enhancing logistics flexibility in e-commerce (2016/17, PSL-Cambridge scheme)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PIA: CRC Open Network, VegeSupply, Collaborative Routing Centre Service, OTC-KAYPAL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PREDIT 4: Physical Internet Simulation (2010)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New normal, new norms: Towards sustainable and resilient global logistics and supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshuman Chutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjie Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu Jeff Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.104276. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating policies for robotic cellular warehousing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Jun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipan Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Hong Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.103875. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2024.103875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cyber-physical internet: A systematic review, fundamental model and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kee-Hung Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.104051. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of global supply chains with logistics service uncertainty: Onshoring versus offshoring strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.104416. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Freight Transportation Game: Operational Challenges for Carriers in Online Spot Market Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Transactions on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ited.2024.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain For Logistics 4.0: A Systematic Review and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Rachana Harish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinlai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ning Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.104269. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Digital Twins Platform for Smart City Logistics: A Knowledge-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.109772. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the potential of digital twins in logistics and supply chain management: Services, capabilities, and research opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.100025. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dte.2024.100025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive digital twins for freight parking management in last mile delivery under smart cities paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.104022. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.104022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perishable product bundling with logistics uncertainty: Solution based on physical internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijun Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108386. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2021.108386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of gamification on teaching and learning Physical Internet: a quasi-experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaodong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Management and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ahead-of-print (ahead-of-print), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMDS-09-2021-0600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial: Towards large-scale industry-wide physical internet deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang T.R. Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Management and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122 (6), pp.1413-1415. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMDS-06-2022-810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards designing and operating Physical Internet cross-docks: problem specifications and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chargui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111, pp.102641. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2022.102641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citywide package deliveries via crowdshipping: minimizing the efforts from crowdsourcers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.165327. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-021-0568-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart city for sustainable urban freight logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwyn Piramuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis Giannikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (7), pp.2079-2089. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2021.1893970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability in logistics and supply chain management: state-of-the-art and research avenues towards Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.103435. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability and transformation in logistics and supply chain management: Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.103462. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based incentive mechanism design for a decentralised collaborative transport network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (24), pp.7382-7398. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1693658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la théorie de la conception à la gestion de crise : l'exemple d'une war room créative et activatrice face à la Covid19 N° spécial RFG COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 293, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-time data-driven collaborative mechanism in fixed-position assembly systems for smart manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingfeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Rong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.101841. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rcim.2019.101841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue Optimization for Less-than-truckload Carriers in the Physical Internet: dynamic pricing and request selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart product-service systems in interoperable logistics: Design and implementation prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Qu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42, pp.100996. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2019.100996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities of Product-Service System in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pricing model for less-than-truckload carriers in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (7), pp.2631-2643. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-016-1289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation service procurement: A literature review and future research opportunities in omnichannel E-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.348-365. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal collaborative transport: survey of solutions and practical implementation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (15-16), pp.5340-5361. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1574040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Customer-related Data to Enhance E-grocery Home Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis Giannikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Management and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (9), pp.1917-1933. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMDS-10-2016-0432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using taxis to collect citywide E-commerce reverse flows: a crowdsourcing solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Y. Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (7), pp.1833-1844. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1173258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet and Interconnected Logistics Services: Research and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (9), pp.2603-2609. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1302620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating supply chain disruptions through interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative vendor-managed inventory strategy exploiting interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (9), pp.2685-2702. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1275871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the activeness of intelligent Physical Internet containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.96-104. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives of inventory control models in the Physical Internet: A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.122-132. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnected logistic networks and protocols: simulation-based efficiency assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (11), pp.3185-3208. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.865853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic issues arising from the pooling of SMEs' supply chains: case study of the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92-118 (26 (1-2)), pp.92-118. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-012-9162-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by pooling supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (1), pp.86-94. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies between Internet network and ‎logistics service networks: challenges ‎involved in the interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-012-0697-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnemental et économique de la mutualisation logistique pour les PME : le cas de l'alimentaire dans l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (3), pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Resilient Global Logistics Network with Physical Internet and Robust Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Transport Research - WCTR Toulouse 6-10 July 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Altitude Logistics with Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Congress on Logistics and Supply Chain Management Systems (ICLS2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Hong Kong Polytechnic University, Jul 2025, Hong kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Technology for Logistics Collaboration in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 IEEE International Conference on Automation in Manufacturing, Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Hong Kong Polytechnic University, Aug 2024, Hong kong, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICaMaL62577.2024.10919774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart City Logistics Enabled by Digital Twins and Semantic Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin- Parvedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Perishable Product Distribution under Uncertainty of Multimodal Transportation Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust logistics service network design for perishable products with uncertainty on transportation time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2023 9th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized procurement mechanisms for efficient logistics services mapping - a design science research approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Hawaii International Conference on System Sciences (HICCS-55)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2022.615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected Freight Parking in Smart City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena TRA Lisbon 2022 (TRA2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin-Driven Approach for Smart City Logistics: The Case of Freight Parking Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.237-246, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85910-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Design Theory to Crisis Management: a “Creative and Activating War Room” in the Face of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Platform for Smart City Logistics: conceptualization and ontology-based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2020 - 7th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bundling and pricing for LTL transport requests in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous approximation modeling of urban logistics networks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of alternative distribution and Physical Internet schemes in urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6TH International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Pricing for Carriers in Physical Internet with Peak Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference MIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities of Product-Service System in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th CIRP Conference on Industrial Product-Service Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Zhuhai and Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Centralization and Decentralization of Physical Internet Through Gamification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2019: 6th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of shipping routes in an open network based on bi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2018 - 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation mechanisms in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2018 – 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight Transportation Resilience Enabled by Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, IFAC, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANISMS FOR FREIGHT TRANSPORTATION SERVICE PROCUREMENT: A LITERATURE-BASED ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION OF LESS-THAN-TRUCKLOAD REQUEST PRICING AND SELECTION FOR CARRIER IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal. pp.11 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Customer-related Data to Enhance Home Delivery in E-commerce: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Yufei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis Giannikas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Systems, Logistics and Supply Chain (ILS2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Self-organising Logistics System: openness, intelligence, and decentralised control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’16 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Institute of Industrial Engineers Asian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Physical Internet Conference (IPIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of interconnected logistics networks confronted to hub disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2016 - 3rd International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgia Tech, USA, Jun 2016, Atalanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to take advantage of Physical Internet for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IFAC Symposium on Information Control in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crowdsourcing solution to collect e-commerce reverse flows in metropolitan areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Y. Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Crowd of Taxis to Last Mile Delivery in E-commerce: a Methodological Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory control model with interconnected logistic services for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference of Physical Internet </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGS, MINES ParisTech, France, Jul 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open tracing container repositioning simulation optimization: a case study of FMCG supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Service Orientation in Holonic and Multi-Agent Manufacturing Control (SOHOMA14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction-based transport services allocation in Physical Inter-net: a simulation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply Chain CONNECTING WORLDS ILS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharing mechanism for superadditive and non-superadditive logistics cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and System Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00876006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE ASSESSMENT OF DISTRIBUTED INVENTORY IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Computers and Industrial Engineering (CIE43)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hong Kong SAR China. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards application of containers routing protocols in open and interconnected logistics networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS International Beijing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating a physical internet enabled mobility web: the case of mass distribution in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation - MOSIM'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of Transportation Cost & CO2 Emission in Pooled Supply Chains Using Cooperative Game Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Physical Internet Enabled Distribution Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‎4th International Conference on Information Systems, Logistics and Supply Chain ‎- ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of routing protocols for freight in open logistics networks: the case of FMCG in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theoretic contribution to horizontal cooperation in logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on information systems, logistics and supply chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies entre réseau Internet et réseaux de prestations logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel - CIGI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic challenges regarding the pooling of the supply chains of small businesses : a look at the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Morocco. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by merging supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multi-Agent System and Knowledge Graph to Address the Resolution of Decentralized Problems following Digital Twins approach in Open Cyber-Physical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Zawadi Muchika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMT Seminar « Data Analytics &amp; Artificial Intelligence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04291927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceeding of the 19th International Congress on Logistics and Supply Chain Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Singapore, 2026, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-7700-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Orchestrated Industrial Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations with physical internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2025, 978-0-443-15785-1. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-443-28993-4.00171-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of digitalization to reducing the environmental footprint of freight transportation: challenges and levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmentally Responsible Supply Chains in an Era of Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.206-217, 2024, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803920207.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Industrial Cyber-Physical Systems on Global and Interconnected Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.479-487, 2021, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-08-102671-7.10288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Self-organising Logistics System: Openness, Intelligence, and Decentralised Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 694, pp.93-102, 2017, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51100-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Crowd of Taxis to Last Mile Delivery in E-Commerce: a methodological research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30337-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Tracing Container Repositioning Simulation Optimization: A Case Study of FMCG Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.281-291, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Analysis of Multi-modal Logistics Service Network Through Robust Optimization with Budget-of-Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition et à l'évaluation de la mutualisation de chaînes logistiques pour réduire les émissions de CO2 du transport : application au cas de la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. École Nationale Supérieure des Mines de Paris, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010ENMP0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00566265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Collaboration for Sustainable Transport and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business administration. Université de Valenciennes et du Hainaut-Cambrésis, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01665920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="008F40E2"/>
+    <w:nsid w:val="C2854EE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="876D572C"/>
+    <w:nsid w:val="ECA3D278"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3B1B3189"/>
+    <w:nsid w:val="41CDF328"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A73CFF2"/>
+    <w:nsid w:val="49E19561"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FBCB76D0"/>
+    <w:nsid w:val="C93BC0E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F1EE8FDA"/>
+    <w:nsid w:val="8C02AEA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1474F8DB"/>
+    <w:nsid w:val="1A6A0555"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="92F70FF1"/>
+    <w:nsid w:val="38AF91E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="9F3F4AAE"/>
+    <w:nsid w:val="2E13CB1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7C95C54F"/>
+    <w:nsid w:val="92806BB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="4FBFB1B7"/>
+    <w:nsid w:val="99010369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="15DE9EA9"/>
+    <w:nsid w:val="7343543E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="9FC12903"/>
+    <w:nsid w:val="0A3650E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="6E6C6CC0"/>
+    <w:nsid w:val="525F8FA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="B136D611"/>
+    <w:nsid w:val="9664F372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="6D19C3D4"/>
+    <w:nsid w:val="37F4AB98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2475,51 +2475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="846474F1"/>
+    <w:nsid w:val="E55FB6F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2623,51 +2623,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="4363A7A4"/>
+    <w:nsid w:val="ADDC7932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2905,51 +2905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cip.minesparis.psl.eu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/00207543.2017.1302620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0166361521000695" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/00207543.2021.1893970" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/IMDS-06-2022-810/full/html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1366554525003175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/docs/00/87/10/48/PDF/2013ENMP0009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/pastel-00957302/document" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01618678/document" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-02129336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.archives-ouvertes.fr/tel-03170267/document" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04249469v1/document" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglin Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Ouyang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Hung Lai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ivanov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Chutani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjie Xing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Jeff Jia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104276" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Jun Ma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipan Zou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hong Kuo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103875" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ited.2024.0091" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265224v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxin Pang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104416" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Rachana Harish" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlai Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ning Dai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104269" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109772" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dte.2024.100025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03471179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Pan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijun Fan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108386" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03536370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo He" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodong Jin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-09-2021-0600" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694549v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang T.R. Kong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-06-2022-810" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chargui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102641" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03508265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijing Cheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Huang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-021-0568-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185972v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwyn Piramuthu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaggelis Giannikas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1893970" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161524v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mcfarlane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103435" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195695v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103462" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378284v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693658" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190419v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Qian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfeng Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jiang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Rong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2019.101841" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01949543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Qiao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.12.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155622v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Zhong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Qu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2019.100996" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086154v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.03.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414135v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1289-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q. Huang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1574040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etta Grover-Silva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-10-2016-0432" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01300487v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Y. Zhong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1173258" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1302620" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01467042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1275871" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4178X5LT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nigrelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Sarraj" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.11.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKJNHSC5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Hakimi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.865853" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fontane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-012-9162-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.10.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHP3C84V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0697-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575065v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600654v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICaMaL62577.2024.10919774" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin- Parvedy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140152v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131975v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03526852v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Beck" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Laga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2022.615" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03388874v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_25" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081045v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383832v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064744v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321476v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983426v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626750v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557747v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320962v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yufei" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01326416v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369226v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128761v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01226813v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01217344v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhou Xu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876006v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733667v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733491v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733528v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733499v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733529v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733688v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04291927v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Zawadi Muchika" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100066v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q Huang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-28993-4.00171-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682761v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803920207.00016" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694543v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch12" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341665v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-08-102671-7.10288-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491412v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480533v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30337-6_6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491410v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_26" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579868v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00566265v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENMP0051" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01665920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cip.minesparis.psl.eu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/00207543.2017.1302620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0166361521000695" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/00207543.2021.1893970" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/IMDS-06-2022-810/full/html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1366554525003175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/docs/00/87/10/48/PDF/2013ENMP0009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/pastel-00957302/document" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01618678/document" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-02129336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.archives-ouvertes.fr/tel-03170267/document" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04249469v1/document" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ivanov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Chutani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjie Xing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Jeff Jia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104276" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818009v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Jun Ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipan Zou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hong Kuo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103875" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglin Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Ouyang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Hung Lai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxin Pang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104416" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984385v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ited.2024.0091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Rachana Harish" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlai Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ning Dai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104269" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109772" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dte.2024.100025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03471179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Pan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijun Fan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108386" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03536370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo He" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodong Jin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-09-2021-0600" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694549v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang T.R. Kong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-06-2022-810" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chargui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102641" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03508265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijing Cheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Huang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-021-0568-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185972v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwyn Piramuthu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaggelis Giannikas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1893970" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161524v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mcfarlane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103435" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195695v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103462" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378284v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693658" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190419v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Qian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfeng Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jiang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Rong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2019.101841" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01949543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Qiao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.12.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316272v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Zhong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Qu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2019.100996" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155622v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.107" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1289-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.03.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q. Huang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1574040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etta Grover-Silva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-10-2016-0432" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01300487v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Y. Zhong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1173258" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1302620" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01467042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1275871" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4178X5LT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nigrelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Sarraj" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.11.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKJNHSC5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Hakimi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.865853" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fontane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-012-9162-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.10.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHP3C84V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0697-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575065v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600654v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICaMaL62577.2024.10919774" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin- Parvedy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140152v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131975v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03526852v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Beck" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Laga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2022.615" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03388874v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_25" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081045v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383832v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064744v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321476v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983426v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626750v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557747v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320962v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yufei" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01326416v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369226v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128761v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01226813v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01217344v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhou Xu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876006v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733690v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728584v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733491v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733667v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733528v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733499v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733529v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733688v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04291927v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Zawadi Muchika" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609076v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Ren" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-7700-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575060v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q Huang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-28993-4.00171-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682761v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803920207.00016" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694543v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch12" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341665v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-08-102671-7.10288-x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480533v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30337-6_6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491410v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_26" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579868v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00566265v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENMP0051" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01665920v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>