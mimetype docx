--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Shenle Pan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professor of Logistics and Supply Chain Management, Chair of Physical Internet, Associate Head of centre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Interests</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sustainable and resilient logistics and supply chain management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physical Internet, Smart City Logistics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AI driven production systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation: MILP, CPLEX, robut/stochastic optimizaiton, metaheuristic algorithms, data-driven optimization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simulation: Discrete event simulation, multi-agent simulation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Digitalization: ML/AI, semantics, ontology, web of things, digital twins in logistics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POSITIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-now: Full professor, Centre for Management Science, MINES Paris, PSL University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-now: Associate Head of centre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2023: Assistant/Associate Professor, Centre for Management Science, MINES Paris, PSL University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021/2022: Visiting Associate Professor at IMSE, The University of Hong Kong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016/2017: Short Visiting at IfM, University of Cambridge</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014/2016: Visiting Assistant Professor at IMSE, The University of Hong Kong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012: Postdoc at CGS, MINES Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011: Visiting Researcher at CIRRELT, University Laval</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation (2017), Industrial Engineering, Polytechnic University of Hauts-de-France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorate (2010), Management Sciences, MINES Paris-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Engineer Degree (2007), Industrial Engineering, ARTS ET METIERS ParisTech</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master(2007), Industrial Engineering, ARTS ET METIERS ParisTech and Metz University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bachelor (2004), Industrial and Control Engineering, South China University of Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACADEMIC HONORS AND AWARDS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024  Stanford/Elsevier Top 2% Scientists List 2024, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024  1st Place of Innovative Practices in Service Systems Award, IISE Annual Conference 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024  Best Article Award in Sustainable Supply Chain, by FRANCE SUPPLY CHAIN by Aslog</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023  The Top Review 2023 award from International Journal of Production Research (Taylor & Francis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023  Best Reviewer Award 2023 from OMEGA (Elsevier)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017  Physical Internet Pioneer Award, at the conference IPIC2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016  The Merit Paper Award, at the conference CIEDH2016 & IISEAsia2016, Hongkong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016  Emerald Citations of Excellence Awards (Emerald Group Publishing)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016  CO-PI of project “CRC – Collaborative Routing Center” awarded “Grand Prix Rois de la Supply Chain”, Paris, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015  The Best Student Paper Award, INCOM2015, Ottawa, Canada (co-authored with former PhD student Yanyan Yang)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013  Co-I of project “Physical Internet simulation” awarded international cooperation prize from PREDIT 4, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010  Chinese Government Award for Outstanding Self-Financed Students Abroad, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009  The Best Industrial Engineering Research Paper, conference IESM2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009  The Most Valuable Research Contribution Paper (Student Competition), conference IESM2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- : Co-head of the Physical Internet Chair at Mines Pairs - PSL (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Website</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017- : Co-Coordinator and lecturer of the major “Production and Logistics Systems” at Mines Paris-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020- : Coordinator and principal lecturer of the intensive course “Sustainable Logistics” at Mines Paris-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Coordinator and principal lecturer of the course “Warehousing and City Logistics” for MSc IELM at the University of Hong Kong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2020: Deputy head and lecturer of Master TraDD (Transport and Sustainability) at MINES Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2020: Coordinator and principal lecturer of the course “Production and Logistics Organisation” for SPEIT (Shanghai JiaoTong University – ParisTech double Master Degree program)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERVICES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editorial board member of journals: Transportation Research Part E, Journal of Intelligent Manufacturing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE Senior Member</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;Physical Internet&amp;quot;, International Journal of Production Research in 2017: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;Digital Connectivity in SCM&amp;quot;, Computers in Industry in 2021: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;Smart city for sustainable urban logistics&amp;quot;, International Journal of Production Research in 2021: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guest Editor for the SI &amp;quot;Towards Large-scale Industry-wide Physical Internet Deployment&amp;quot;, IMDS in 2021: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;New norms of global logistics and supply chain management&amp;quot;, Transportation Research Part E (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guest Editor for the SI &amp;quot;Smart Logistics and Supply Chain Management with AI-empowered Physical Internet&amp;quot;, International Journal of Logistics Research and Applications in 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guest Editor for the SI &amp;quot;AI-driven Human-Robot Collaboration in Intralogistics Systems&amp;quot;, IJPR (ongoing)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluator of research proposals for funding agencies in France, Hong Kong (China), Greece, Poland, the Netherlands, Canada, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">External assessor for master/PhD theses in France, China mainland and Hong Kong, Australia, Belgium, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Regular reviewer for academic journals: IJPE, IJPR, Part E, Part B, Part A, CIE, CII, JCP, JBL, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. SUPERVISIONS (since 2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theses Defended</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Rochdi Sarraj (co-supervisor with Prof. Ballot), defended on 07/06/2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Interconnection of logistics networks: elements of definition and potential (Available from: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement of student: Finalist of the student competition at ILS2012 in Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Xiaozhou Xu (co-supervisor with Prof. Ballot), defended on 16/12/2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Collaboration mechanism in the horizontal logistics collaboration (Available from: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Yanyan Yang (co-supervisor with Prof. Ballot), defended on 09/12/2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Towards more efficient and resilient supply chain management through interconnection of logistics network (Available from: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement of student: Best Student Paper Award at INCOM2015 in Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Bin Qiao (co-supervisor with Prof. Ballot), defended on 18/12/2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Revenue Management for transport service providers in Physical Internet: freight carriers as case (Available from:</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement of student: Merit Paper Award at CIEDH2016 & IISEAsia2016, Hongkong</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Mariam Lafkihi (co-supervisor with Prof. Ballot), defended on 19/06/2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: The Role of Service Procurement Mechanisms in Collaborative Freight Transport Networks: design and investigation using simulation and gamification approaches (Available from: </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement: Finalist of Best Thesis AIRL-SCM France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. Yu Liu, defended on 15/12/2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Cognitive Smart City Logistics : a new approach for sustainable last mile in the era of digitization (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pastel.hal.science/tel-04249469v1/document</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement: 1st Place of Innovative Practices in Service Systems Award, IISE Annual Conference 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Best Article Award in Sustainable Supply Chain 2024, by FRANCE SUPPLY CHAIN by Aslog</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. Yaxin Pang, defended on 18/12/2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Resilience of Multi-modal Logistics Service Network: Diagnostics and Enhancement Strategies, and Impact Assessment on Global Supply Chains</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement: Young Author Award Finalist at IFAC INCOM 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Progress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8. Miriam Zawadi (since 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topic: Digital Twins and Multi-agent systems in city logistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9. Gaétan RICHOUX (since 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topic: Design e-fuels supply chain for aviation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10. Ghada Ben Meriem (since 2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topic: AI for supply chain design and operations optimisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH PROJECTS (after 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EU funds: IKIGAI(HE), ASAP(H2020 ERA-NET), Clusters 2.0(H2020), SENSE(H2020), MODULUSHCA(FP7), CO3(FP7)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physical Internet Chair (since 2016, industrial funds)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR/RGCHK collaborative project: CyberRO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR funds: PI-Co-modality, PI-Nuts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CARNOT: Emergency logistics with PI,  e-Fuels supply chain, e-health, Logistics 4.0, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enhancing logistics flexibility in e-commerce (2016/17, PSL-Cambridge scheme)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PIA: CRC Open Network, VegeSupply, Collaborative Routing Centre Service, OTC-KAYPAL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PREDIT 4: Physical Internet Simulation (2010)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New normal, new norms: Towards sustainable and resilient global logistics and supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshuman Chutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjie Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu Jeff Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.104276. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating policies for robotic cellular warehousing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Jun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipan Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Hong Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.103875. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2024.103875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cyber-physical internet: A systematic review, fundamental model and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kee-Hung Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.104051. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of global supply chains with logistics service uncertainty: Onshoring versus offshoring strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.104416. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Freight Transportation Game: Operational Challenges for Carriers in Online Spot Market Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Transactions on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ited.2024.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain For Logistics 4.0: A Systematic Review and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Rachana Harish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinlai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ning Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.104269. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Digital Twins Platform for Smart City Logistics: A Knowledge-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.109772. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the potential of digital twins in logistics and supply chain management: Services, capabilities, and research opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.100025. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dte.2024.100025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive digital twins for freight parking management in last mile delivery under smart cities paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.104022. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.104022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perishable product bundling with logistics uncertainty: Solution based on physical internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijun Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108386. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2021.108386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of gamification on teaching and learning Physical Internet: a quasi-experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaodong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Management and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ahead-of-print (ahead-of-print), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMDS-09-2021-0600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial: Towards large-scale industry-wide physical internet deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang T.R. Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Management and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122 (6), pp.1413-1415. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMDS-06-2022-810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards designing and operating Physical Internet cross-docks: problem specifications and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chargui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111, pp.102641. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2022.102641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citywide package deliveries via crowdshipping: minimizing the efforts from crowdsourcers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.165327. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-021-0568-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart city for sustainable urban freight logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwyn Piramuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis Giannikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (7), pp.2079-2089. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2021.1893970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability in logistics and supply chain management: state-of-the-art and research avenues towards Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.103435. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability and transformation in logistics and supply chain management: Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.103462. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based incentive mechanism design for a decentralised collaborative transport network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (24), pp.7382-7398. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1693658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la théorie de la conception à la gestion de crise : l'exemple d'une war room créative et activatrice face à la Covid19 N° spécial RFG COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 293, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-time data-driven collaborative mechanism in fixed-position assembly systems for smart manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingfeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Rong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.101841. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rcim.2019.101841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue Optimization for Less-than-truckload Carriers in the Physical Internet: dynamic pricing and request selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart product-service systems in interoperable logistics: Design and implementation prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Qu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42, pp.100996. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2019.100996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities of Product-Service System in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pricing model for less-than-truckload carriers in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (7), pp.2631-2643. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-016-1289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation service procurement: A literature review and future research opportunities in omnichannel E-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.348-365. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal collaborative transport: survey of solutions and practical implementation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (15-16), pp.5340-5361. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1574040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Customer-related Data to Enhance E-grocery Home Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis Giannikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Management and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (9), pp.1917-1933. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMDS-10-2016-0432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using taxis to collect citywide E-commerce reverse flows: a crowdsourcing solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Y. Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (7), pp.1833-1844. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1173258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet and Interconnected Logistics Services: Research and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (9), pp.2603-2609. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1302620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating supply chain disruptions through interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative vendor-managed inventory strategy exploiting interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (9), pp.2685-2702. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1275871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the activeness of intelligent Physical Internet containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.96-104. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives of inventory control models in the Physical Internet: A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.122-132. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnected logistic networks and protocols: simulation-based efficiency assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (11), pp.3185-3208. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.865853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic issues arising from the pooling of SMEs' supply chains: case study of the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92-118 (26 (1-2)), pp.92-118. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-012-9162-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by pooling supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (1), pp.86-94. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies between Internet network and ‎logistics service networks: challenges ‎involved in the interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-012-0697-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnemental et économique de la mutualisation logistique pour les PME : le cas de l'alimentaire dans l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (3), pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Resilient Global Logistics Network with Physical Internet and Robust Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Transport Research - WCTR Toulouse 6-10 July 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Altitude Logistics with Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Congress on Logistics and Supply Chain Management Systems (ICLS2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Hong Kong Polytechnic University, Jul 2025, Hong kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Technology for Logistics Collaboration in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 IEEE International Conference on Automation in Manufacturing, Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Hong Kong Polytechnic University, Aug 2024, Hong kong, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICaMaL62577.2024.10919774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart City Logistics Enabled by Digital Twins and Semantic Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin- Parvedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Perishable Product Distribution under Uncertainty of Multimodal Transportation Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust logistics service network design for perishable products with uncertainty on transportation time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2023 9th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized procurement mechanisms for efficient logistics services mapping - a design science research approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Hawaii International Conference on System Sciences (HICCS-55)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2022.615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected Freight Parking in Smart City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena TRA Lisbon 2022 (TRA2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin-Driven Approach for Smart City Logistics: The Case of Freight Parking Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.237-246, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85910-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Design Theory to Crisis Management: a “Creative and Activating War Room” in the Face of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Platform for Smart City Logistics: conceptualization and ontology-based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2020 - 7th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bundling and pricing for LTL transport requests in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous approximation modeling of urban logistics networks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of alternative distribution and Physical Internet schemes in urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6TH International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Pricing for Carriers in Physical Internet with Peak Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference MIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities of Product-Service System in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th CIRP Conference on Industrial Product-Service Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Zhuhai and Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Centralization and Decentralization of Physical Internet Through Gamification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2019: 6th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of shipping routes in an open network based on bi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2018 - 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation mechanisms in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2018 – 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight Transportation Resilience Enabled by Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, IFAC, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANISMS FOR FREIGHT TRANSPORTATION SERVICE PROCUREMENT: A LITERATURE-BASED ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION OF LESS-THAN-TRUCKLOAD REQUEST PRICING AND SELECTION FOR CARRIER IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal. pp.11 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Customer-related Data to Enhance Home Delivery in E-commerce: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Yufei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis Giannikas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Systems, Logistics and Supply Chain (ILS2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Self-organising Logistics System: openness, intelligence, and decentralised control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’16 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Institute of Industrial Engineers Asian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Physical Internet Conference (IPIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of interconnected logistics networks confronted to hub disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2016 - 3rd International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgia Tech, USA, Jun 2016, Atalanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to take advantage of Physical Internet for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IFAC Symposium on Information Control in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crowdsourcing solution to collect e-commerce reverse flows in metropolitan areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Y. Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Crowd of Taxis to Last Mile Delivery in E-commerce: a Methodological Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory control model with interconnected logistic services for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference of Physical Internet </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGS, MINES ParisTech, France, Jul 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open tracing container repositioning simulation optimization: a case study of FMCG supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Service Orientation in Holonic and Multi-Agent Manufacturing Control (SOHOMA14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction-based transport services allocation in Physical Inter-net: a simulation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply Chain CONNECTING WORLDS ILS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharing mechanism for superadditive and non-superadditive logistics cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and System Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00876006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE ASSESSMENT OF DISTRIBUTED INVENTORY IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Computers and Industrial Engineering (CIE43)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hong Kong SAR China. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards application of containers routing protocols in open and interconnected logistics networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS International Beijing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating a physical internet enabled mobility web: the case of mass distribution in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation - MOSIM'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of Transportation Cost & CO2 Emission in Pooled Supply Chains Using Cooperative Game Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Physical Internet Enabled Distribution Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‎4th International Conference on Information Systems, Logistics and Supply Chain ‎- ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of routing protocols for freight in open logistics networks: the case of FMCG in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theoretic contribution to horizontal cooperation in logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on information systems, logistics and supply chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies entre réseau Internet et réseaux de prestations logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel - CIGI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic challenges regarding the pooling of the supply chains of small businesses : a look at the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Morocco. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by merging supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multi-Agent System and Knowledge Graph to Address the Resolution of Decentralized Problems following Digital Twins approach in Open Cyber-Physical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Zawadi Muchika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMT Seminar « Data Analytics &amp; Artificial Intelligence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04291927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceeding of the 19th International Congress on Logistics and Supply Chain Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Singapore, 2026, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-7700-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Orchestrated Industrial Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations with physical internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2025, 978-0-443-15785-1. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-443-28993-4.00171-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of digitalization to reducing the environmental footprint of freight transportation: challenges and levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmentally Responsible Supply Chains in an Era of Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.206-217, 2024, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803920207.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Industrial Cyber-Physical Systems on Global and Interconnected Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.479-487, 2021, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-08-102671-7.10288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Self-organising Logistics System: Openness, Intelligence, and Decentralised Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 694, pp.93-102, 2017, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51100-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Crowd of Taxis to Last Mile Delivery in E-Commerce: a methodological research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30337-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Tracing Container Repositioning Simulation Optimization: A Case Study of FMCG Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.281-291, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Analysis of Multi-modal Logistics Service Network Through Robust Optimization with Budget-of-Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition et à l'évaluation de la mutualisation de chaînes logistiques pour réduire les émissions de CO2 du transport : application au cas de la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. École Nationale Supérieure des Mines de Paris, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010ENMP0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00566265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Collaboration for Sustainable Transport and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business administration. Université de Valenciennes et du Hainaut-Cambrésis, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01665920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Shenle Pan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professor of Logistics and Supply Chain Management, Chair of Physical Internet, Associate Head of centre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Interests</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sustainable and resilient logistics and supply chain management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physical Internet, Smart City Logistics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AI driven production systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation: MILP, CPLEX, robut/stochastic optimizaiton, metaheuristic algorithms, data-driven optimization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simulation: Discrete event simulation, multi-agent simulation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Digitalization: ML/AI, semantics, ontology, web of things, digital twins in logistics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POSITIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-now: Full professor, Centre for Management Science, MINES Paris, PSL University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-now: Associate Head of centre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2023: Assistant/Associate Professor, Centre for Management Science, MINES Paris, PSL University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021/2022: Visiting Associate Professor at IMSE, The University of Hong Kong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016/2017: Short Visiting at IfM, University of Cambridge</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014/2016: Visiting Assistant Professor at IMSE, The University of Hong Kong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012: Postdoc at CGS, MINES Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011: Visiting Researcher at CIRRELT, University Laval</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation (2017), Industrial Engineering, Polytechnic University of Hauts-de-France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorate (2010), Management Sciences, MINES Paris-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Engineer Degree (2007), Industrial Engineering, ARTS ET METIERS ParisTech</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master(2007), Industrial Engineering, ARTS ET METIERS ParisTech and Metz University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bachelor (2004), Industrial and Control Engineering, South China University of Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACADEMIC HONORS AND AWARDS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024  Stanford/Elsevier Top 2% Scientists List 2024, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024  1st Place of Innovative Practices in Service Systems Award, IISE Annual Conference 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024  Best Article Award in Sustainable Supply Chain, by FRANCE SUPPLY CHAIN by Aslog</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023  The Top Review 2023 award from International Journal of Production Research (Taylor & Francis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023  Best Reviewer Award 2023 from OMEGA (Elsevier)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017  Physical Internet Pioneer Award, at the conference IPIC2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016  The Merit Paper Award, at the conference CIEDH2016 & IISEAsia2016, Hongkong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016  Emerald Citations of Excellence Awards (Emerald Group Publishing)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016  CO-PI of project “CRC – Collaborative Routing Center” awarded “Grand Prix Rois de la Supply Chain”, Paris, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015  The Best Student Paper Award, INCOM2015, Ottawa, Canada (co-authored with former PhD student Yanyan Yang)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013  Co-I of project “Physical Internet simulation” awarded international cooperation prize from PREDIT 4, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010  Chinese Government Award for Outstanding Self-Financed Students Abroad, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009  The Best Industrial Engineering Research Paper, conference IESM2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009  The Most Valuable Research Contribution Paper (Student Competition), conference IESM2009, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- : Co-head of the Physical Internet Chair at Mines Pairs - PSL (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Website</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017- : Co-Coordinator and lecturer of the major “Production and Logistics Systems” at Mines Paris-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020- : Coordinator and principal lecturer of the intensive course “Sustainable Logistics” at Mines Paris-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Coordinator and principal lecturer of the course “Warehousing and City Logistics” for MSc IELM at the University of Hong Kong</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2020: Deputy head and lecturer of Master TraDD (Transport and Sustainability) at MINES Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2020: Coordinator and principal lecturer of the course “Production and Logistics Organisation” for SPEIT (Shanghai JiaoTong University – ParisTech double Master Degree program)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERVICES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editorial board member of journals: Transportation Research Part E, Journal of Intelligent Manufacturing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE Senior Member</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;Physical Internet&amp;quot;, International Journal of Production Research in 2017: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;Digital Connectivity in SCM&amp;quot;, Computers in Industry in 2021: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;Smart city for sustainable urban logistics&amp;quot;, International Journal of Production Research in 2021: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guest Editor for the SI &amp;quot;Towards Large-scale Industry-wide Physical Internet Deployment&amp;quot;, IMDS in 2021: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Managing Guest Editor for the SI &amp;quot;New norms of global logistics and supply chain management&amp;quot;, Transportation Research Part E (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI editorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guest Editor for the SI &amp;quot;Smart Logistics and Supply Chain Management with AI-empowered Physical Internet&amp;quot;, International Journal of Logistics Research and Applications in 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guest Editor for the SI &amp;quot;AI-driven Human-Robot Collaboration in Intralogistics Systems&amp;quot;, IJPR (ongoing)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluator of research proposals for funding agencies in France, Hong Kong (China), Greece, Poland, the Netherlands, Canada, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">External assessor for master/PhD theses in France, China mainland and Hong Kong, Australia, Belgium, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Regular reviewer for academic journals: IJPE, IJPR, Part E, Part B, Part A, CIE, CII, JCP, JBL, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. SUPERVISIONS (since 2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theses Defended</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Rochdi Sarraj (co-supervisor with Prof. Ballot), defended on 07/06/2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Interconnection of logistics networks: elements of definition and potential (Available from: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement of student: Finalist of the student competition at ILS2012 in Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Xiaozhou Xu (co-supervisor with Prof. Ballot), defended on 16/12/2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Collaboration mechanism in the horizontal logistics collaboration (Available from: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Yanyan Yang (co-supervisor with Prof. Ballot), defended on 09/12/2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Towards more efficient and resilient supply chain management through interconnection of logistics network (Available from: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement of student: Best Student Paper Award at INCOM2015 in Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Bin Qiao (co-supervisor with Prof. Ballot), defended on 18/12/2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Revenue Management for transport service providers in Physical Internet: freight carriers as case (Available from:</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement of student: Merit Paper Award at CIEDH2016 & IISEAsia2016, Hongkong</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Mariam Lafkihi (co-supervisor with Prof. Ballot), defended on 19/06/2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: The Role of Service Procurement Mechanisms in Collaborative Freight Transport Networks: design and investigation using simulation and gamification approaches (Available from: </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement: Finalist of Best Thesis AIRL-SCM France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. Yu Liu, defended on 15/12/2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Cognitive Smart City Logistics : a new approach for sustainable last mile in the era of digitization (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pastel.hal.science/tel-04249469v1/document</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement: 1st Place of Innovative Practices in Service Systems Award, IISE Annual Conference 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Best Article Award in Sustainable Supply Chain 2024, by FRANCE SUPPLY CHAIN by Aslog</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. Yaxin Pang, defended on 18/12/2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thesis: Resilience of Multi-modal Logistics Service Network: Diagnostics and Enhancement Strategies, and Impact Assessment on Global Supply Chains</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Achievement: Young Author Award Finalist at IFAC INCOM 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Progress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8. Miriam Zawadi (since 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topic: Digital Twins and Multi-agent systems in city logistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9. Gaétan RICHOUX (since 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topic: Design e-fuels supply chain for aviation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10. Ghada Ben Meriem (since 2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topic: AI for supply chain design and operations optimisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH PROJECTS (after 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EU funds: IKIGAI(HE), ASAP(H2020 ERA-NET), Clusters 2.0(H2020), SENSE(H2020), MODULUSHCA(FP7), CO3(FP7)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physical Internet Chair (since 2016, industrial funds)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR/RGCHK collaborative project: CyberRO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR funds: PI-Co-modality, PI-Nuts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CARNOT: Emergency logistics with PI,  e-Fuels supply chain, e-health, Logistics 4.0, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enhancing logistics flexibility in e-commerce (2016/17, PSL-Cambridge scheme)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PIA: CRC Open Network, VegeSupply, Collaborative Routing Centre Service, OTC-KAYPAL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PREDIT 4: Physical Internet Simulation (2010)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of global supply chains with logistics service uncertainty: Onshoring versus offshoring strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.104416. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Freight Transportation Game: Operational Challenges for Carriers in Online Spot Market Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Transactions on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ited.2024.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New normal, new norms: Towards sustainable and resilient global logistics and supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshuman Chutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjie Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu Jeff Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.104276. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating policies for robotic cellular warehousing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Jun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipan Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Hong Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.103875. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2024.103875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cyber-physical internet: A systematic review, fundamental model and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kee-Hung Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.104051. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain For Logistics 4.0: A Systematic Review and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Rachana Harish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinlai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ning Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.104269. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Digital Twins Platform for Smart City Logistics: A Knowledge-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.109772. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the potential of digital twins in logistics and supply chain management: Services, capabilities, and research opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.100025. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dte.2024.100025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive digital twins for freight parking management in last mile delivery under smart cities paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.104022. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.104022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of gamification on teaching and learning Physical Internet: a quasi-experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaodong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Management and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ahead-of-print (ahead-of-print), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMDS-09-2021-0600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perishable product bundling with logistics uncertainty: Solution based on physical internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijun Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108386. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2021.108386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial: Towards large-scale industry-wide physical internet deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang T.R. Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Management and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122 (6), pp.1413-1415. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMDS-06-2022-810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citywide package deliveries via crowdshipping: minimizing the efforts from crowdsourcers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.165327. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-021-0568-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards designing and operating Physical Internet cross-docks: problem specifications and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chargui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111, pp.102641. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2022.102641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart city for sustainable urban freight logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwyn Piramuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis Giannikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (7), pp.2079-2089. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2021.1893970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability and transformation in logistics and supply chain management: Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.103462. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability in logistics and supply chain management: state-of-the-art and research avenues towards Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.103435. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-time data-driven collaborative mechanism in fixed-position assembly systems for smart manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingfeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Rong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.101841. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rcim.2019.101841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based incentive mechanism design for a decentralised collaborative transport network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (24), pp.7382-7398. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1693658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la théorie de la conception à la gestion de crise : l'exemple d'une war room créative et activatrice face à la Covid19 N° spécial RFG COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 293, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue Optimization for Less-than-truckload Carriers in the Physical Internet: dynamic pricing and request selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pricing model for less-than-truckload carriers in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (7), pp.2631-2643. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-016-1289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation service procurement: A literature review and future research opportunities in omnichannel E-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.348-365. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart product-service systems in interoperable logistics: Design and implementation prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Qu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42, pp.100996. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2019.100996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities of Product-Service System in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal collaborative transport: survey of solutions and practical implementation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (15-16), pp.5340-5361. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1574040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using taxis to collect citywide E-commerce reverse flows: a crowdsourcing solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Y. Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (7), pp.1833-1844. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1173258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Customer-related Data to Enhance E-grocery Home Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis Giannikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Management and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (9), pp.1917-1933. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMDS-10-2016-0432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet and Interconnected Logistics Services: Research and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (9), pp.2603-2609. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1302620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating supply chain disruptions through interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative vendor-managed inventory strategy exploiting interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (9), pp.2685-2702. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1275871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the activeness of intelligent Physical Internet containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.96-104. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives of inventory control models in the Physical Internet: A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.122-132. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnected logistic networks and protocols: simulation-based efficiency assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (11), pp.3185-3208. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.865853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic issues arising from the pooling of SMEs' supply chains: case study of the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92-118 (26 (1-2)), pp.92-118. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-012-9162-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by pooling supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (1), pp.86-94. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies between Internet network and ‎logistics service networks: challenges ‎involved in the interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-012-0697-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnemental et économique de la mutualisation logistique pour les PME : le cas de l'alimentaire dans l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (3), pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Resilient Global Logistics Network with Physical Internet and Robust Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Transport Research - WCTR Toulouse 6-10 July 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Altitude Logistics with Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Congress on Logistics and Supply Chain Management Systems (ICLS2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Hong Kong Polytechnic University, Jul 2025, Hong kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Technology for Logistics Collaboration in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 IEEE International Conference on Automation in Manufacturing, Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Hong Kong Polytechnic University, Aug 2024, Hong kong, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICaMaL62577.2024.10919774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Perishable Product Distribution under Uncertainty of Multimodal Transportation Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart City Logistics Enabled by Digital Twins and Semantic Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin- Parvedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust logistics service network design for perishable products with uncertainty on transportation time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2023 9th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized procurement mechanisms for efficient logistics services mapping - a design science research approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Hawaii International Conference on System Sciences (HICCS-55)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2022.615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected Freight Parking in Smart City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena TRA Lisbon 2022 (TRA2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin-Driven Approach for Smart City Logistics: The Case of Freight Parking Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.237-246, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85910-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Design Theory to Crisis Management: a “Creative and Activating War Room” in the Face of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Platform for Smart City Logistics: conceptualization and ontology-based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2020 - 7th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Pricing for Carriers in Physical Internet with Peak Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference MIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bundling and pricing for LTL transport requests in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous approximation modeling of urban logistics networks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of alternative distribution and Physical Internet schemes in urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6TH International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities of Product-Service System in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th CIRP Conference on Industrial Product-Service Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Zhuhai and Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Centralization and Decentralization of Physical Internet Through Gamification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2019: 6th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of shipping routes in an open network based on bi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2018 - 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation mechanisms in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2018 – 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight Transportation Resilience Enabled by Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, IFAC, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANISMS FOR FREIGHT TRANSPORTATION SERVICE PROCUREMENT: A LITERATURE-BASED ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION OF LESS-THAN-TRUCKLOAD REQUEST PRICING AND SELECTION FOR CARRIER IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal. pp.11 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Self-organising Logistics System: openness, intelligence, and decentralised control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’16 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Customer-related Data to Enhance Home Delivery in E-commerce: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Yufei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis Giannikas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Systems, Logistics and Supply Chain (ILS2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Institute of Industrial Engineers Asian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Physical Internet Conference (IPIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of interconnected logistics networks confronted to hub disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2016 - 3rd International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgia Tech, USA, Jun 2016, Atalanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crowdsourcing solution to collect e-commerce reverse flows in metropolitan areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Y. Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to take advantage of Physical Internet for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IFAC Symposium on Information Control in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Crowd of Taxis to Last Mile Delivery in E-commerce: a Methodological Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory control model with interconnected logistic services for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference of Physical Internet </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGS, MINES ParisTech, France, Jul 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open tracing container repositioning simulation optimization: a case study of FMCG supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Service Orientation in Holonic and Multi-Agent Manufacturing Control (SOHOMA14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction-based transport services allocation in Physical Inter-net: a simulation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply Chain CONNECTING WORLDS ILS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharing mechanism for superadditive and non-superadditive logistics cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and System Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00876006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE ASSESSMENT OF DISTRIBUTED INVENTORY IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Computers and Industrial Engineering (CIE43)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hong Kong SAR China. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of routing protocols for freight in open logistics networks: the case of FMCG in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards application of containers routing protocols in open and interconnected logistics networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS International Beijing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating a physical internet enabled mobility web: the case of mass distribution in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation - MOSIM'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of Transportation Cost & CO2 Emission in Pooled Supply Chains Using Cooperative Game Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Physical Internet Enabled Distribution Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‎4th International Conference on Information Systems, Logistics and Supply Chain ‎- ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theoretic contribution to horizontal cooperation in logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on information systems, logistics and supply chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies entre réseau Internet et réseaux de prestations logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel - CIGI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic challenges regarding the pooling of the supply chains of small businesses : a look at the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Morocco. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by merging supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multi-Agent System and Knowledge Graph to Address the Resolution of Decentralized Problems following Digital Twins approach in Open Cyber-Physical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Zawadi Muchika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMT Seminar « Data Analytics &amp; Artificial Intelligence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04291927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceeding of the 19th International Congress on Logistics and Supply Chain Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Singapore, 2026, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-7700-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Orchestrated Industrial Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations with physical internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia in Operations Management (First Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2026, 978-0-443-15785-1. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-443-28993-4.00171-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of digitalization to reducing the environmental footprint of freight transportation: challenges and levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmentally Responsible Supply Chains in an Era of Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.206-217, 2024, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803920207.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Industrial Cyber-Physical Systems on Global and Interconnected Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.479-487, 2021, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-08-102671-7.10288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Self-organising Logistics System: Openness, Intelligence, and Decentralised Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 694, pp.93-102, 2017, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51100-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Crowd of Taxis to Last Mile Delivery in E-Commerce: a methodological research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30337-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Tracing Container Repositioning Simulation Optimization: A Case Study of FMCG Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.281-291, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Analysis of Multi-modal Logistics Service Network Through Robust Optimization with Budget-of-Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition et à l'évaluation de la mutualisation de chaînes logistiques pour réduire les émissions de CO2 du transport : application au cas de la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. École Nationale Supérieure des Mines de Paris, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010ENMP0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00566265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Collaboration for Sustainable Transport and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business administration. Université de Valenciennes et du Hainaut-Cambrésis, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01665920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2854EE3"/>
+    <w:nsid w:val="26144EA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="ECA3D278"/>
+    <w:nsid w:val="5C06E2C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41CDF328"/>
+    <w:nsid w:val="10A5AA1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="49E19561"/>
+    <w:nsid w:val="707BD6A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C93BC0E4"/>
+    <w:nsid w:val="141E6A46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8C02AEA4"/>
+    <w:nsid w:val="0DFEC003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1A6A0555"/>
+    <w:nsid w:val="5712CC1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="38AF91E6"/>
+    <w:nsid w:val="4B62A1B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2E13CB1E"/>
+    <w:nsid w:val="25682F64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="92806BB2"/>
+    <w:nsid w:val="A057CAEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="99010369"/>
+    <w:nsid w:val="C7139A52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="7343543E"/>
+    <w:nsid w:val="D789DEF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="0A3650E9"/>
+    <w:nsid w:val="9FF273A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="525F8FA9"/>
+    <w:nsid w:val="6E236C3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="9664F372"/>
+    <w:nsid w:val="CCDBB9B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="37F4AB98"/>
+    <w:nsid w:val="B7D0D8B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2475,51 +2475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="E55FB6F9"/>
+    <w:nsid w:val="1F47EF4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2623,51 +2623,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="ADDC7932"/>
+    <w:nsid w:val="98A02F64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2905,51 +2905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cip.minesparis.psl.eu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/00207543.2017.1302620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0166361521000695" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/00207543.2021.1893970" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/IMDS-06-2022-810/full/html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1366554525003175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/docs/00/87/10/48/PDF/2013ENMP0009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/pastel-00957302/document" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01618678/document" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-02129336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.archives-ouvertes.fr/tel-03170267/document" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04249469v1/document" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ivanov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Chutani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjie Xing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Jeff Jia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104276" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818009v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Jun Ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipan Zou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hong Kuo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103875" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglin Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Ouyang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Hung Lai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxin Pang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104416" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984385v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ited.2024.0091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Rachana Harish" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlai Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ning Dai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104269" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109772" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dte.2024.100025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03471179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Pan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijun Fan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108386" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03536370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo He" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodong Jin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-09-2021-0600" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694549v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang T.R. Kong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-06-2022-810" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chargui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102641" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03508265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijing Cheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Huang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-021-0568-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185972v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwyn Piramuthu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaggelis Giannikas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1893970" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161524v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mcfarlane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103435" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195695v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103462" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378284v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693658" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190419v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Qian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfeng Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jiang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Rong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2019.101841" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01949543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Qiao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.12.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316272v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Zhong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Qu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2019.100996" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155622v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.107" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1289-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.03.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q. Huang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1574040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etta Grover-Silva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-10-2016-0432" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01300487v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Y. Zhong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1173258" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1302620" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01467042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1275871" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4178X5LT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nigrelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Sarraj" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.11.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKJNHSC5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Hakimi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.865853" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fontane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-012-9162-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.10.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHP3C84V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0697-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575065v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600654v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICaMaL62577.2024.10919774" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin- Parvedy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140152v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131975v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03526852v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Beck" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Laga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2022.615" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03388874v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_25" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081045v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383832v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064744v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321476v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983426v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626750v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557747v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320962v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yufei" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01326416v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369226v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128761v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01226813v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01217344v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhou Xu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876006v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733690v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728584v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733491v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733667v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733528v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733499v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733529v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733688v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04291927v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Zawadi Muchika" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609076v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Ren" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-7700-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575060v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q Huang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-28993-4.00171-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682761v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803920207.00016" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694543v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch12" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341665v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-08-102671-7.10288-x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480533v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30337-6_6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491410v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_26" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579868v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00566265v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENMP0051" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01665920v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cip.minesparis.psl.eu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/00207543.2017.1302620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0166361521000695" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/00207543.2021.1893970" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/IMDS-06-2022-810/full/html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1366554525003175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/docs/00/87/10/48/PDF/2013ENMP0009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/pastel-00957302/document" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01618678/document" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-02129336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.archives-ouvertes.fr/tel-03170267/document" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04249469v1/document" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxin Pang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104416" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ited.2024.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ivanov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Chutani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjie Xing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Jeff Jia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104276" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Jun Ma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipan Zou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hong Kuo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Huang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103875" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985480v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglin Yu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Ouyang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Hung Lai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Rachana Harish" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlai Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ning Dai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104269" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109772" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dte.2024.100025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03536370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo He" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodong Jin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-09-2021-0600" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03471179v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Pan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijun Fan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108386" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694549v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang T.R. Kong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-06-2022-810" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03508265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijing Cheng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Huang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-021-0568-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chargui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102641" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185972v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwyn Piramuthu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaggelis Giannikas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1893970" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195695v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mcfarlane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103462" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103435" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Qian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfeng Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jiang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Rong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2019.101841" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693658" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01949543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Qiao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.12.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1289-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.03.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Zhong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Qu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2019.100996" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155622v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.107" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q. Huang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1574040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01300487v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Y. Zhong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1173258" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etta Grover-Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-10-2016-0432" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1302620" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01467042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1275871" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4178X5LT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nigrelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Sarraj" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.11.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKJNHSC5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Hakimi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.865853" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fontane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-012-9162-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.10.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHP3C84V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0697-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575065v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600654v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICaMaL62577.2024.10919774" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140152v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217917v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin- Parvedy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131975v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03526852v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Beck" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Laga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2022.615" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03388874v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_25" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081045v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383832v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172073v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321476v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983426v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626750v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557747v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320962v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yufei" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01326416v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369226v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148227v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128761v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01226813v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01217344v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhou Xu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876006v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733528v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733491v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733667v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733499v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733529v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733688v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04291927v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Zawadi Muchika" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609076v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Ren" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-7700-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575060v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q Huang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-28993-4.00171-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682761v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803920207.00016" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694543v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch12" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341665v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-08-102671-7.10288-x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480533v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30337-6_6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491410v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_26" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579868v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00566265v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENMP0051" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01665920v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>