--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2129,150 +2129,257 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clés pour une recherche partenariale réussie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shérazade Gatfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS. 2026, 978-2-38630-272-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire la confiance dans la relation bancaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shérazade Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collection Management et innovation. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG, 2015, Management et innovation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences voulues et expériences vécues dans les centres commerciaux : le cas du Val d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rola Hussant-Zébian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2292,51 +2399,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collection Management et innovation. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des services : Conception, production et évaluation de la performance des services </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2346,277 +2453,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir le lancement d'une boutique en ligne : du business model au business plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shérazade Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrafrique : Elections à hauts risques !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherazade Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise centrafricaine : c’est une question de confiance !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherazade Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction et l’évolution de la confiance dans la relation consommateur-banque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shérazade Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2626,51 +2733,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporarily Vulnerable Consumers in a Bank Services Setting - à paraître.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2679,73 +2786,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shérazade Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noter projet est consacré aux représentations de l’EcoQuartier LaVallée et à la construction de la confiance entre les parties prenantes du projet/constructeur-élus-riverains (piloté par Shérazade Gatfaoui et Leyla Jaoued) - Projet E3S, projet d’EcoQuartier LaVallée de Châtenay-Malabry, fruit d’un partenariat entre l’I-SITE FUTURE et Eiffage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shérazade Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2754,113 +2861,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Jaoued-Abassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise centrafricaine : c'est une question de confiance !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shérazade Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2870,114 +2977,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse dynamique de la construction de la confiance dans la relation client-particulier/banque : une approche par les études de cas rétrospectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shérazade Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. UNIVERSITE PARIS XII VAL DE MARNE U.F.R. DE SCIENCES ECONOMIQUES ET DE GESTION I.R.G. – POLE MARKETING ET LOGISTIQUE, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01558531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3124,51 +3231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Gatfaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jaoued-Abassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Hussant-Zebian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Aguesse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Derboeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Jouvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;lle Plaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-03268045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539208v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Hussant-Z&#233;bian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinenq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Suquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Gatfaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133663v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01558531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Gatfaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jaoued-Abassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Hussant-Zebian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Aguesse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Derboeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Jouvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;lle Plaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-03268045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539208v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Hussant-Z&#233;bian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinenq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Suquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Gatfaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05577422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01558531v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>