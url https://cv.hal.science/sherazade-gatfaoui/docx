--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1294,260 +1294,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels processus de construction de la résistance au cours de la relation client/promoteur immobilier ? Une approche qualitative et longitudinale</w:t>
+                <w:t xml:space="preserve">Quels sont les processus de construction de la déviance des clients ? Le cas des relations de service bancaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shérazade Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rola Hussant-Zébian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Martinenq</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journée Nationale de Recherche sur la Consommation, Caen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen, 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">Gestion des Clients déviants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neoma Business School, Oct 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127887v1</w:t>
+                <w:t xml:space="preserve">hal-01127872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les processus de construction de la déviance des clients ? Le cas des relations de service bancaire</w:t>
+                <w:t xml:space="preserve">Quels processus de construction de la résistance au cours de la relation client/promoteur immobilier ? Une approche qualitative et longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shérazade Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rola Hussant-Zébian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+                <w:t xml:space="preserve">Delphine Martinenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des Clients déviants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Neoma Business School, Oct 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">12ème Journée Nationale de Recherche sur la Consommation, Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127872v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Retrospective Analysis of the Development of Customer Resistance in Customer/Property-Developer Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shérazade Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rola Hussant-Zébian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCBR European Marketing Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Lupcon Center for Business Research, Jul 2011, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1566,247 +1566,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels processus de construction de la confiance dans la relation client-particulier/banque : une approche qualitative et longitudinale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shérazade Gatfaoui</w:t>
+                <w:t xml:space="preserve">A DYNAMIC ANALYSIS OF TRUST IN CUSTOMER-BANK RELATIONSHIP: A RETROSPECTIVE CASE STUDIES APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherazade Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 22ème Congrès de l'AFM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Nantes, France</w:t>
+              <w:t xml:space="preserve">Retroscapes and futurescapes : temporal tensions in organizations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMA, Jun 2006, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539931v1</w:t>
+                <w:t xml:space="preserve">hal-01541128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DYNAMIC ANALYSIS OF TRUST IN CUSTOMER-BANK RELATIONSHIP: A RETROSPECTIVE CASE STUDIES APPROACH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sherazade Gatfaoui</w:t>
+                <w:t xml:space="preserve">CONCEPTIONS AND MECHANISMS OF TRUST IN THE CUSTOMER/BANK RELATIONSHIP : A QUALITATIVE AND LONGITUDINAL STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shérazade Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retroscapes and futurescapes : temporal tensions in organizations </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMA, Jun 2006, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">35th EMAC Annual Conference 2006 – 23-26 May – Athens, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Athens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541128v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONCEPTIONS AND MECHANISMS OF TRUST IN THE CUSTOMER/BANK RELATIONSHIP : A QUALITATIVE AND LONGITUDINAL STUDY</w:t>
+                <w:t xml:space="preserve">Quels processus de construction de la confiance dans la relation client-particulier/banque : une approche qualitative et longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shérazade Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th EMAC Annual Conference 2006 – 23-26 May – Athens, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Athens, France</w:t>
+              <w:t xml:space="preserve"> 22ème Congrès de l'AFM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567307v1</w:t>
+                <w:t xml:space="preserve">hal-01539931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONCEPTIONS AND MECHANISMS OF TRUST IN THE CUSTOMER/BANK RELATIONSHIP : A QUALITATIVE AND LONGITUDINAL STUDY</w:t>
               </w:r>
@@ -2068,51 +2068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONFIANCE DANS LA RELATION CONSOMMATEUR – PRESTATAIRE DE SERVICE : LE ROLE CENTRAL DU PERSONNEL EN CONTACT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherazade Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journées Nationales des IAE Bayonne-Biarritz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Bayonne-Biarritz, Sep 2000, Bayonne-Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2349,51 +2349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences voulues et expériences vécues dans les centres commerciaux : le cas du Val d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rola Hussant-Zébian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shérazade Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2523,151 +2523,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrafrique : Elections à hauts risques !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">La crise centrafricaine : c’est une question de confiance !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherazade Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422200v1</w:t>
+                <w:t xml:space="preserve">hal-01422202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise centrafricaine : c’est une question de confiance !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Centrafrique : Elections à hauts risques !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherazade Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422202v1</w:t>
+                <w:t xml:space="preserve">hal-01422200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction et l’évolution de la confiance dans la relation consommateur-banque.</w:t>
               </w:r>
@@ -3231,51 +3231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Gatfaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jaoued-Abassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Hussant-Zebian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Aguesse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Derboeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Jouvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;lle Plaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-03268045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539208v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Hussant-Z&#233;bian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinenq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Suquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Gatfaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05577422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01558531v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Gatfaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jaoued-Abassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Hussant-Zebian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Aguesse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Derboeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Jouvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;lle Plaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-03268045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539208v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Suquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Hussant-Z&#233;bian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinenq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Gatfaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05577422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01558531v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>