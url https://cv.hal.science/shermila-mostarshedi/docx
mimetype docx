--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -3954,291 +3954,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of scattered field by building facades using polynomial chaos expansion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Statistical analysis of the influence of the morphology onto the whole-body exposure to radio-frequency waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Kersaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Varsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305292⟩</w:t>
+              <w:t xml:space="preserve">2015 1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Gran Canaria, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7303226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820303v1</w:t>
+                <w:t xml:space="preserve">hal-01820238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of the influence of the morphology onto the whole-body exposure to radio-frequency waves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical analysis of scattered field by building facades using polynomial chaos expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kersaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sudret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Gran Canaria, France. </w:t>
+              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7303226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820238v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties characterization of silicon micro/nanostructures: Towards a predictive reflectance simulation model based on surface topography</w:t>
               </w:r>
@@ -5792,51 +5792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Mughal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithin Mudakkarappilli Sudersanan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poussot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3293207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Belaid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3193581" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Adjali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayichatou Gueye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2977753" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029170v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaya Baili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2019.4101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Henrique Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2811715" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abi Saab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E. Angelescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/045045" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kersaudy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostarshedi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sudret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Picon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2359478" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2270942" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909403v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Fai Wong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0257-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HNDMDP7S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B. Ouattara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2164182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Man-Fai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047442v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussot Benoit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419928v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2019.8870424" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poussot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2019.8870511" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263526v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kemlin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khadour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956535" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adjali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poussot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Laheurte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring46901.2019.9017329" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0481" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghanmi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Varsier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7303233" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767100v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudoin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2015.7300165" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7303225" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820303v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305292" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820238v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Kersaudy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hadjem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Varsier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7303226" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelescu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056693" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909752v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Selemani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751332v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751315v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751362v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909758v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751367v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751383v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00366853v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0251" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Mughal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithin Mudakkarappilli Sudersanan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poussot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3293207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Belaid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3193581" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Adjali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayichatou Gueye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2977753" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029170v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaya Baili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2019.4101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Henrique Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2811715" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abi Saab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E. Angelescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/045045" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kersaudy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostarshedi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sudret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Picon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2359478" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2270942" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909403v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Fai Wong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0257-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HNDMDP7S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B. Ouattara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2164182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Man-Fai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047442v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussot Benoit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419928v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2019.8870424" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poussot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2019.8870511" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263526v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kemlin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khadour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956535" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adjali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poussot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Laheurte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring46901.2019.9017329" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0481" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghanmi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Varsier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7303233" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767100v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudoin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2015.7300165" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7303225" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Kersaudy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hadjem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Varsier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7303226" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305292" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelescu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056693" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909752v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Selemani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751332v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751315v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751362v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909758v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751367v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751383v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00366853v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0251" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>