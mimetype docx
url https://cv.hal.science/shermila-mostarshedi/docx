--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -1130,51 +1130,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multilayered coil antenna for ingestible capsule : near field magnetic induction link</w:t>
+                <w:t xml:space="preserve">A Multilayered Coil Antenna for Ingestible Capsule: Near-Field Magnetic Induction Link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha El Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
@@ -1213,102 +1213,93 @@
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12, pp.1118-1121. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 12 (?), pp.1118 - 1121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651347v1</w:t>
+                <w:t xml:space="preserve">hal-00909403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilayered Coil Antenna for Ingestible Capsule: Near-Field Magnetic Induction Link</w:t>
+                <w:t xml:space="preserve">A multilayered coil antenna for ingestible capsule : near field magnetic induction link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha El Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
@@ -1347,505 +1338,514 @@
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12 (?), pp.1118 - 1121</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 12, pp.1118-1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2013.2270942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909403v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of the influence of building architectural properties on scattered fields in urban environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near and far field models for scattering analysis of buildings in wireless communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. B. Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Man-Fai Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (11), pp.4229−4238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692909v1</w:t>
+                <w:t xml:space="preserve">hal-00750346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near- and Far-Field Models for Scattering Analysis of Buildings in Wireless Communications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Statistical study of the influence of building architectural properties on scattered fields in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Picon</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man-Fai Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2164182⟩</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (7-8), pp.483--490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-011-0257-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692771v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near and far field models for scattering analysis of buildings in wireless communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Near- and Far-Field Models for Scattering Analysis of Buildings in Wireless Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. B. Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odile Picon</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 59 (11), pp.4229−4238</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 59 (11), pp.4229--4238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2164182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750346v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and accurate calculation of scattered electromagnetic fields from building faces using Green's functions of semi-infinite medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1935,51 +1935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-infinite reflection model of a multilayered dielectric through equivalent permittivity calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3954,291 +3954,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of the influence of the morphology onto the whole-body exposure to radio-frequency waves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical analysis of scattered field by building facades using polynomial chaos expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kersaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sudret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7303226⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820238v1</w:t>
+                <w:t xml:space="preserve">hal-01820303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of scattered field by building facades using polynomial chaos expansion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Statistical analysis of the influence of the morphology onto the whole-body exposure to radio-frequency waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Kersaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Varsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Vancouver, France. </w:t>
+              <w:t xml:space="preserve">2015 1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Gran Canaria, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7303226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820303v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties characterization of silicon micro/nanostructures: Towards a predictive reflectance simulation model based on surface topography</w:t>
               </w:r>
@@ -4276,51 +4276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Cannes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4354,51 +4354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing contribution of stochastic methods in the characterization of complex systems: reverberation chamber and urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4505,51 +4505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4613,51 +4613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattered electromagnetic field variations due to building facade properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wong Man-Fai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4734,51 +4734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of complex scattered electric field through building facade homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4842,64 +4842,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building facade homogenization in multiple reflection mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. B. Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4937,77 +4937,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of radar techniques in urban propagation to model far-field buildings scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. B. Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5071,51 +5071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building architecture influence on EM field assessment in urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5179,51 +5179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of windows in near and far-field regions of a building with a view to homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5287,51 +5287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical study on the influence of size and distribution of windows on a building's reflection coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wong Man-Fai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5408,51 +5408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of Reflected EM Fields by Mixed Plane Dielectric Media Using Green's Functions for Applications in Urban Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5792,51 +5792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Mughal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithin Mudakkarappilli Sudersanan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poussot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3293207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Belaid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3193581" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Adjali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayichatou Gueye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2977753" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029170v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaya Baili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2019.4101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Henrique Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2811715" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abi Saab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E. Angelescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/045045" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kersaudy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostarshedi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sudret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Picon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2359478" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2270942" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909403v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Fai Wong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0257-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HNDMDP7S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B. Ouattara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2164182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Man-Fai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047442v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussot Benoit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419928v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2019.8870424" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poussot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2019.8870511" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263526v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kemlin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khadour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956535" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adjali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poussot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Laheurte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring46901.2019.9017329" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0481" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghanmi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Varsier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7303233" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767100v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudoin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2015.7300165" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7303225" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Kersaudy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hadjem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Varsier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7303226" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305292" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelescu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056693" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909752v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Selemani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751332v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751315v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751362v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909758v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751367v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751383v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00366853v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0251" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Mughal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithin Mudakkarappilli Sudersanan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poussot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3293207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Belaid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3193581" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Adjali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayichatou Gueye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2977753" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029170v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaya Baili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2019.4101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Henrique Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2811715" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abi Saab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E. Angelescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/045045" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kersaudy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostarshedi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sudret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Picon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2359478" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909403v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651347v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2270942" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B. Ouattara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Fai Wong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0257-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HNDMDP7S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2164182" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Man-Fai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047442v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussot Benoit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419928v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2019.8870424" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poussot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2019.8870511" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263526v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kemlin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khadour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956535" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adjali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poussot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Laheurte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring46901.2019.9017329" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0481" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghanmi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Varsier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7303233" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767100v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudoin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2015.7300165" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7303225" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820303v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305292" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820238v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Kersaudy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hadjem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Varsier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7303226" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelescu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056693" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909752v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Selemani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751332v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751315v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751362v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909758v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751367v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751383v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00366853v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0251" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>