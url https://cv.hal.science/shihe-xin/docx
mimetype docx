--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -168,11266 +168,14352 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental identification of thermo-kinetic and visco-hyperelastic coupling for semicrystalline thermoplastic continuous fiber composites subjected to processing temperatures</w:t>
+                <w:t xml:space="preserve">Model-Based Design of LFP Battery Thermal Management System for EV Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+                <w:t xml:space="preserve">Nadjiba Sophy-Mahfoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+                <w:t xml:space="preserve">Sai-Vandhan Sekharam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chaudet</w:t>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2023.107967⟩</w:t>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (9), pp.329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/batteries10090329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662337v1</w:t>
+                <w:t xml:space="preserve">hal-04890859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Design of LFP Battery Thermal Management System for EV Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and experimental identification of thermo-kinetic and visco-hyperelastic coupling for semicrystalline thermoplastic continuous fiber composites subjected to processing temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjiba Sophy-Mahfoudi</w:t>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sai-Vandhan Sekharam</w:t>
+                <w:t xml:space="preserve">Philippe Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (9), pp.329. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/batteries10090329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2023.107967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890859v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological Characterization of High Molecular Weight PEO-An Extensive Parametric Experimental Study</w:t>
+                <w:t xml:space="preserve">Oscillating onset of the Rayleigh–Bénard convection with viscoelastic fluids in a slightly tilted cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafiz Ahmad</w:t>
+                <w:t xml:space="preserve">Xin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+                <w:t xml:space="preserve">Chao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis A Siginer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 145 (2), pp.021204. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (2), pp.023107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4056160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0137501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859954v1</w:t>
+                <w:t xml:space="preserve">hal-03992564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating onset of the Rayleigh–Bénard convection with viscoelastic fluids in a slightly tilted cavity</w:t>
+                <w:t xml:space="preserve">Rheological Characterization of High Molecular Weight PEO-An Extensive Parametric Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Zheng</w:t>
+                <w:t xml:space="preserve">Hafiz Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Wang</w:t>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis A Siginer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (2), pp.023107. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (2), pp.021204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0137501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4056160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992564v1</w:t>
+                <w:t xml:space="preserve">hal-03859954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of Polymer Selective Laser Sintering Process: Laser-Polymer Interaction Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-dependent oscillating viscoelastic Rayleigh-Bénard convection: Viscoelastic kinetic energy budget analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lan Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
+                <w:t xml:space="preserve">Dennis Siginer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihua Cai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-0rss1k⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), pp.023303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.023303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085029v1</w:t>
+                <w:t xml:space="preserve">hal-04910438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern selection in Rayleigh-Bénard convection with nonlinear viscoelastic fluids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Numerical and Experimental Study of Polymers Microwaves Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouya Jafari Fesharaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (2), pp.023301. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 926, pp.1890-1899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.023301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-92u0g5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671141v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling heat transfer and transcrystallization kinetics during processing of polymer-based composites materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Crystallization Kinetic Model for Long Fiber-Based Composite with Thermoplastic Semicrystalline Polymer Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiène Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.5918⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 926 KEM, pp.1240 - 1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-1gl478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661721v1</w:t>
+                <w:t xml:space="preserve">hal-04045465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Study of Polymers Microwaves Heating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Coupled Thermo-mechanical Modelling Strategy Based on Alternating Direction Implicit Formulation for the Simulation of Multilayered CFRTP Thermo-stamping Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouardo Guzman-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiène Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-92u0g5⟩</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (6), pp.2321-2341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-022-10064-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085039v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Crystallization Kinetic Model for Long Fiber-Based Composite with Thermoplastic Semicrystalline Polymer Matrix</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">3D Modeling of Polymer Selective Laser Sintering Process: Laser-Polymer Interaction Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nahiène Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 926 KEM, pp.1240 - 1247. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-1gl478⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 926, pp.349-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-0rss1k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045465v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coupled Thermo-mechanical Modelling Strategy Based on Alternating Direction Implicit Formulation for the Simulation of Multilayered CFRTP Thermo-stamping Process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pattern selection in Rayleigh-Bénard convection with nonlinear viscoelastic fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-022-10064-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.023301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.023301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045353v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Analysis of LMO/Graphite Batteries Using Equivalent Circuit Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadjiba Mahfoudi</w:t>
+                <w:t xml:space="preserve">Modeling heat transfer and transcrystallization kinetics during processing of polymer-based composites materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Buathier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Thermoelectricity and Energy Transfer, 7 (3), pp.58. </w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.655-675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/batteries7030058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pat.5918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671138v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional instabilities of natural convection between two differentially heated vertical plates: Linear and nonlinear complementary approaches</w:t>
+                <w:t xml:space="preserve">Thermal Analysis of LMO/Graphite Batteries Using Equivalent Circuit Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+                <w:t xml:space="preserve">Nadjiba Mahfoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jalel Chergui</w:t>
+                <w:t xml:space="preserve">Serge Buathier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.053107⟩</w:t>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Thermoelectricity and Energy Transfer, 7 (3), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/batteries7030058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834647v1</w:t>
+                <w:t xml:space="preserve">hal-03671138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process of selective laser sintering of polymer powders: Modeling, simulation, and validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Balling phenomenon in metallic laser based 3D printing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.08.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, pp.107011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2021.107011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064339v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational assessment of curvatures and principal directions of implicit surfaces from 3D scalar data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+                <w:t xml:space="preserve">Process of selective laser sintering of polymer powders: Modeling, simulation, and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoulaiche Mokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67885-6_1⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346 (11), pp.1087-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486547v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Experimental analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+                <w:t xml:space="preserve">Three-dimensional instabilities of natural convection between two differentially heated vertical plates: Linear and nonlinear complementary approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Chergui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.053107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393834v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the heating phase of the selective laser sintering process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Scaling analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 120, pp.50-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.05.017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 112, pp.199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064350v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysical modeling of the heating phase in the polymer powder bed fusion process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2017.10.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.321-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064346v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393834v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effects of shear flow and nucleating agents on the crystallization mechanisms of Poly (Lactic Acid)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+                <w:t xml:space="preserve">Computational assessment of curvatures and principal directions of implicit surfaces from 3D scalar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Albin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Fulchiron</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Oliver Paschereit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10965-016-1179-y⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mathematical Methods for Curves and Surfaces, 10521, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67885-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633575v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Scaling analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+                <w:t xml:space="preserve">Numerical modeling of the heating phase of the selective laser sintering process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 112, pp.199-210. </w:t>
+              <w:t xml:space="preserve">, 2017, 120, pp.50-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393867v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic dynamics of a convection roll in a highly confined, vertical, differentially heated fluid layer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+                <w:t xml:space="preserve">Multiphysical modeling of the heating phase in the polymer powder bed fusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (1), pp.013006. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.121-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.013006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282511v1</w:t>
+                <w:t xml:space="preserve">hal-02064346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitional regimes of natural convection in a differentially heated cubical cavity under the effects of wall and molecular gas radiation</w:t>
+                <w:t xml:space="preserve">Synergistic effects of shear flow and nucleating agents on the crystallization mechanisms of Poly (Lactic Acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Soucasse</w:t>
+                <w:t xml:space="preserve">Zakariaa Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rivière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4864265⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10965-016-1179-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958766v1</w:t>
+                <w:t xml:space="preserve">hal-01633575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a partially heated cavity of an integrated collector storage solar water heater (ICSSWH)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael Pailha</w:t>
+                <w:t xml:space="preserve">Thermophysical analysis and modeling of the crystallization and melting behavior of PLA with talc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2013.11.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-016-5961-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00958762v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization Kinetics of Poly-(Lactic Acid) with and without Talc: Optical Microscopy and Calorimetric Analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaotic dynamics of a convection roll in a highly confined, vertical, differentially heated fluid layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (1), pp.013006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.013006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991896v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical Characterization and Crystallization Kinetics of Semi-Crystalline Polymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+                <w:t xml:space="preserve">Transitional regimes of natural convection in a differentially heated cubical cavity under the effects of wall and molecular gas radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soucasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourgin</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jmp.2013.47A2005⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (2), pp.024105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4864265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952036v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to chaos of natural convection between two infinite differentially heated vertical plates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+                <w:t xml:space="preserve">Experimental study of a partially heated cavity of an integrated collector storage solar water heater (ICSSWH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeronimo V.D. Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.53--62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2013.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.023010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00958734v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Convection in a Vertical Open-Ended Channel: Comparison between Experimental and Numerical Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallization Kinetics of Poly-(Lactic Acid) with and without Talc: Optical Microscopy and Calorimetric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Zoubir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
+                <w:t xml:space="preserve">F. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+                <w:t xml:space="preserve">Mathieu Zinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7, pp.1265-1276</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1593, pp.342-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777923v1</w:t>
+                <w:t xml:space="preserve">hal-00991896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure Development of Biodegradable Polymers: Crystallization of PLA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Thermophysical Characterization and Crystallization Kinetics of Semi-Crystalline Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Zinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariaa Refaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Fulchiron</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousset</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 554-557, pp.1628-1633. </w:t>
+              <w:t xml:space="preserve">Journal of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (7B), pp.28-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/jmp.2013.47A2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952690v1</w:t>
+                <w:t xml:space="preserve">hal-00952036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of turbulent natural convection in a vertical water channel with symmetric heating: Flow and heat transfer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
+                <w:t xml:space="preserve">G. Desrayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Bouia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.05.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.18-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868541v1</w:t>
+                <w:t xml:space="preserve">hal-00841302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part III: a full convection-conduction-surface radiation coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition to chaos of natural convection between two infinite differentially heated vertical plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Penot</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42, pp.33-48. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (2), pp.023010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2013.01.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.023010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958721v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part II: end wall effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Joubert</w:t>
+                <w:t xml:space="preserve">Natural Convection in a Vertical Open-Ended Channel: Comparison between Experimental and Numerical Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.1265-1276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958717v1</w:t>
+                <w:t xml:space="preserve">hal-00777923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of two-dimensional (2D) natural convection flows in air-filled differentially heated cavities: 2D/3D disturbances</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure Development of Biodegradable Polymers: Crystallization of PLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.1628-1633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0169-5983/44/3/031419⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00958670v1</w:t>
+                <w:t xml:space="preserve">hal-00952690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a white noise at channel inlet on the parallel and wavy convective instabilities of Poiseuille-Rayleigh-Bénard flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Zoueidi</w:t>
+                <w:t xml:space="preserve">Experimental investigation of turbulent natural convection in a vertical water channel with symmetric heating: Flow and heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Xin</w:t>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4737652⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.182-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723422v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of coupled molecular gas radiation and natural convection in a differentially heated cubical cavity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part III: a full convection-conduction-surface radiation coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Salat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.33-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2013.01.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.2012005118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00958707v1</w:t>
+                <w:t xml:space="preserve">hal-00958721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part I: reference solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Salat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigation of laminar free convection around a thin wire : long time scalings and assessment of numerical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
+                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part II: end wall effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2008.02.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.15-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02403028v1</w:t>
+                <w:t xml:space="preserve">hal-00958717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of thermoconvective flows and more uniform depositions in a cold wall rectangular APCVD reactor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of two-dimensional (2D) natural convection flows in air-filled differentially heated cavities: 2D/3D disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (3), pp.031419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0169-5983/44/3/031419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692097v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of a numerical model of macrosegregation in direct chill casting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Influence of a white noise at channel inlet on the parallel and wavy convective instabilities of Poiseuille-Rayleigh-Bénard flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zoueidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Sarler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (8), pp.084101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4737652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353441v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analyses of longitudinal rolls of poiseuille-Rayleigh- bénard flows in air-filled channels of finite transversal extension</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Le Quere</w:t>
+                <w:t xml:space="preserve">Numerical study of coupled molecular gas radiation and natural convection in a differentially heated cubical cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soucasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10407780600620079⟩</w:t>
+              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (4), pp.335-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.2012005118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694581v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural convection flows in air filled, differentially heated cavities with adiabatic horizontal walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental investigation of laminar free convection around a thin wire : long time scalings and assessment of numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10407780600605039⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (4), pp.1125-1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2008.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848345v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient vectorized finite-difference method to solve the incompressible navier-stokes equations for 3-D mixed-convection flows in high-aspect-ratio channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of thermoconvective flows and more uniform depositions in a cold wall rectangular APCVD reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Benzaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 310 (1), pp.174-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694583v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Verification of a numerical model of macrosegregation in direct chill casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaloznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sarler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (3-4), pp.308-324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural convection flows in air filled, differentially heated cavities with adiabatic horizontal walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (5), pp.437-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407780600605039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability analyses of longitudinal rolls of poiseuille-Rayleigh- bénard flows in air-filled channels of finite transversal extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (5), pp.467-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407780600620079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient vectorized finite-difference method to solve the incompressible navier-stokes equations for 3-D mixed-convection flows in high-aspect-ratio channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Benzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (3), pp.277-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407790590959825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical investigation of turbulent natural convection in a large air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Salat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25, pp.824-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2004.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bifurcations et solutions multiples en cavité 3D différentiellement chauffée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan de Gassowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Daube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 331 (10), pp.705--711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-0721(03)00145-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations d’une instabilité convective apparaissant sous la forme de rouleaux sinueux dans un écoulement de Poiseuille-Rayleigh-Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mergui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (5), pp.537-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mecind.2003.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du Stirling GPU3 avec gestion améliorée des sauts de section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israa Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2025-047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling heat transfer, transcrystalisation and visco-hyperelastic coupling for semicrystalline thermoplastic composites during thermoforming process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Methods for Solving Multimode Giesekus Viscoelastic Fluid Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedhadi Abdollahzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Siginer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Botaous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Mechanics and Energy, MME 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Rabat (MOROCCO), Morocco</w:t>
+              <w:t xml:space="preserve">ICFD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Tohoku, Nov 2024, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912788v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modeling of Polymer Selective Laser Sintering Process : Laser–polymer interaction modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeling heat transfer, transcrystalisation and visco-hyperelastic coupling for semicrystalline thermoplastic composites during thermoforming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Material Forming,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Mechanics and Energy, MME 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rabat (MOROCCO), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671358v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological Characterization of Polyethylene Oxide (PEO): an Experimental Steady State and Transient Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">3D modeling of Polymer Selective Laser Sintering Process : Laser–polymer interaction modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mechanical Engineering Congress &amp; Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Virtual Conference, United States. pp.IMECE2020-23553</w:t>
+              <w:t xml:space="preserve">25th International Conference on Material Forming,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023251v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical study of phase change calculations for film boiling flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Albin</w:t>
+                <w:t xml:space="preserve">Heat Transfer During Polymer Selective Laser Sintering Process: Parametric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2022 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Columbus, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2022-96664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191781v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of heat transfer in viscoelastic flow through a straight duct with a square cross-section</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Crystallization kinetic model for long fiber-based composites with thermoplastic semicrystalline polymer matrix,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th International Heat Transfer Conference, IHTC-16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Beijing, China</w:t>
+              <w:t xml:space="preserve">25th International Conference on Material Forming,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060965v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Reduced Order Model for an Electronic Power Module</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Jay</w:t>
+                <w:t xml:space="preserve">3D Modeling of Additive Manufacturing Process: The Case of Polymer Laser Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 24rd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2020 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2020-23550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142081v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">influence of wall radiation in 2D cavities heated from below</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+                <w:t xml:space="preserve">Rheological Characterization of Polyethylene Oxide (PEO): An Experimental Steady State and Transient Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafiz Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Heat Transfer Conference, IHTC-16</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2020 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2020-23553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849866v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Phan-Thien-Tanner Viscoelastic Fluid Flow Through a Square Cross-Section Duct: Heat Transfer Enhancement due to Shear-Thinning Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Numerical Modeling of Non-Affine Viscoelastic Fluid Flow Including Viscous Dissipation Through a Square Cross-Section Duct: Heat Transfer Enhancement due to the Inertia and the Elastic Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2018 International Mechanical Engineering Congress and Exposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/IMECE2018-87568⟩</w:t>
+              <w:t xml:space="preserve">ASME 2020 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2020-23558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064382v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Reduced Order Model for Temperature Monitoring in an Aerospace Electronic Power Module</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Jay</w:t>
+                <w:t xml:space="preserve">Rheological Characterization of Polyethylene Oxide (PEO): an Experimental Steady State and Transient Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafiz Muhammad Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 24rd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Stockholm, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">International Mechanical Engineering Congress &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual Conference, United States. pp.IMECE2020-23553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142087v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of the Thermal Phenomena During Laser Melting of Polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+                <w:t xml:space="preserve">Direct numerical study of phase change calculations for film boiling flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longkai Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2018 International Mechanical Engineering Congress and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099496v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the heating phase and densification mechanism in polymers selective laser melting process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A New Approach to the Numerical Modeling of the Viscoelastic Rayleigh-Benard Convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Siginer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5035005⟩</w:t>
+              <w:t xml:space="preserve">ASME 2019 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Salt Lake City, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2019-11675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099502v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle thermique réduit appliqué à une carte électronique de puissance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the heating phase and densification mechanism in polymers selective laser melting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoulaiche Mokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Palermo, Italy. pp.140013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5035005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761253v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Balling Phenomenon in metallic laser melting process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+                <w:t xml:space="preserve">Thermal Reduced Order Model for an Electronic Power Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Ben Aissia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Siginner</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME -FEDSM-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Washington, United States</w:t>
+              <w:t xml:space="preserve">2018 24rd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Stockholm, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289997v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Elements Method to Simulate the Balling Phenomena in Laser Sintering Process of Metallic Powders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boutaous M</w:t>
+                <w:t xml:space="preserve">Numerical study of heat transfer in viscoelastic flow through a straight duct with a square cross-section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siginer D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ASME 2016, HT/FE/ICNMM, Heat Transfer, Fluids Engineering, &amp; Nanochannels, Microchannels, and Minichannels Conferences.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Washington, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16th International Heat Transfer Conference, IHTC-16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465717v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow induced crystallization of PLA: overall kinetics and morphology development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boutaous M</w:t>
+                <w:t xml:space="preserve">influence of wall radiation in 2D cavities heated from below</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Albin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Int. Con. Polymer processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th International Heat Transfer Conference, IHTC-16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465719v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational assessment of curvatures and principal directions of implicit surfaces from 3D scalar data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Numerical Modeling of Phan-Thien-Tanner Viscoelastic Fluid Flow Through a Square Cross-Section Duct: Heat Transfer Enhancement due to Shear-Thinning Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves d'Angelo</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods for Curves and Surfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2018 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Pittsburgh, France. pp.V007T09A042, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2018-87568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139525v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering effect in radiative heat transfer during selective laser sintering of polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+                <w:t xml:space="preserve">Inverse Reduced Order Model for Temperature Monitoring in an Aerospace Electronic Power Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Ben Aissia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nantess, France</w:t>
+              <w:t xml:space="preserve">2018 24rd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Stockholm, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290003v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the radiative heat transfer in selective laser sintering of polymers: scattering effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+                <w:t xml:space="preserve">3D Modeling of the Thermal Phenomena During Laser Melting of Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoulaiche Mokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMECE2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2018 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Pittsburgh, United States. pp.V007T09A041, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2018-87549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289904v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des méthodes de suivi d’interface pour les écoulements diphasiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Modèle thermique réduit appliqué à une carte électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Ben Aissia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Albin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149680v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual effects of talc as nucleating agent and short term shearing on the crystallization kinetics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+                <w:t xml:space="preserve">Computational assessment of curvatures and principal directions of implicit surfaces from 3D scalar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Albin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourgin</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Oliver Paschereit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME-JSME-KSME Joint Fluids Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Mathematical Methods for Curves and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tønsberg, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289899v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the equivalent electrical model parameters and thermal properties of a LMO / Graphite battery cell for full electric vehicle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Buathier</w:t>
+                <w:t xml:space="preserve">Scattering effect in radiative heat transfer during selective laser sintering of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESAFORM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantess, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432970v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de l'influence du rayonnement pariétal sur la convection de Rayleigh-Bénard en cavité 2D remplie d'air</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Balling Phenomenon in metallic laser melting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Siginner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">ASME -FEDSM-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282395v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse thermique et suivi optique de la cinétique de cristallisation et son impact sur les propriétés mécaniques de polymères</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Rousset</w:t>
+                <w:t xml:space="preserve">Discrete Elements Method to Simulate the Balling Phenomena in Laser Sintering Process of Metallic Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutaous M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourgin</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siginer D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT 45 Journées de Calorimétrie et d'Analyse Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Proceedings of ASME 2016, HT/FE/ICNMM, Heat Transfer, Fluids Engineering, &amp; Nanochannels, Microchannels, and Minichannels Conferences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995428v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'ordré elevé pour le couplage de la convection naturelle avec le rayonnement de surface en cavité remplie d'air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow induced crystallization of PLA: overall kinetics and morphology development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutaous M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ren Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">32nd Int. Con. Polymer processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282543v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Order Numerical Implementation of Surface Radiation for the Coupling with Natural Convection in an Air-Filled Square Cavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+                <w:t xml:space="preserve">Scattering effect in radiative heat transfer during selective laser sintering of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutaous M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ren Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Heat Transfer Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International ESAFORM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282637v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the process- structure- behaviour interaction in bio-sourced polymers: role of the crystallization kinetics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z. Refaa</w:t>
+                <w:t xml:space="preserve">Etude comparative des méthodes de suivi d'interface pour les écoulements diphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Djati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourgin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Albin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMECE2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289895v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Convection in an Open Vertical Channel with Heated Walls at high Rayleigh Number</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
+                <w:t xml:space="preserve">Etude comparative des méthodes de suivi d’interface pour les écoulements diphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Djati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Albin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102223v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Process-Structure-Behavior Interaction in Bio-Sourced Polymers: Role of the Crystallization Kinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Modeling the radiative heat transfer in selective laser sintering of polymers: scattering effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME2014 International Mechanical Engineering Congress and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">IMECE2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289848v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of PLA (Poly-(Lactic Acid)) under pre-shear treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Mutual effects of talc as nucleating agent and short term shearing on the crystallization kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariaa Refaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Thermal Engineering: Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">ASME-JSME-KSME Joint Fluids Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995393v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the enhancement of the crystallization kinetics of a bio-sourced and biodegradable polymer PLA (Poly Lactic Acid)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+                <w:t xml:space="preserve">Identification of the equivalent electrical model parameters and thermal properties of a LMO / Graphite battery cell for full electric vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Zinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Buathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Joint US-European Fluids Engineering Division FED14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995401v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Simulation of Flow-Induced Crystallization of PLA (PolylLactic Acid)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude numérique de l'influence du rayonnement pariétal sur la convection de Rayleigh-Bénard en cavité 2D remplie d'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Langenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Albin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854194v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization kinetics of Poly-(lactic acid) with and without Talc: rheo-optical and calorimetric analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Towards the enhancement of the crystallization kinetics of a bio-sourced and biodegradable polymer PLA (Poly Lactic Acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariaa Refaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousset</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Annual Meeting of The Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">4th Joint US-European Fluids Engineering Division FED14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995367v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Period-doubling scenario and crisis-induced intermittency in natural convection between two vertical differentially heated plates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+                <w:t xml:space="preserve">Crystallization of PLA (Poly-(Lactic Acid)) under pre-shear treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 21e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Thermal Engineering: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958781v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization kinetics of Poly-(lactic acid) with and without Talc: rheo-optical and calorimetric analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse thermique et suivi optique de la cinétique de cristallisation et son impact sur les propriétés mécaniques de polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of the Polymer Processing Society, PPS-29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Germany</w:t>
+              <w:t xml:space="preserve">JCAT 45 Journées de Calorimétrie et d'Analyse Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854199v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Simulation of Flow-Induced Crystallization of Poly(Lactic Acid) (PLA)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes d'ordré elevé pour le couplage de la convection naturelle avec le rayonnement de surface en cavité remplie d'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Dai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aveio, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995359v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique et expérimentale de la convection naturelle en canal semi-ouvert</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the process- structure- behaviour interaction in bio-sourced polymers: role of the crystallization kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">IMECE2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950215v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'un écoulement de convection naturelle en canal vertical : application aux double-peaux photovoltaïques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bouia</w:t>
+                <w:t xml:space="preserve">High-Order Numerical Implementation of Surface Radiation for the Coupling with Natural Convection in an Air-Filled Square Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ième colloque International Francophone d'Énergétique et Mécanique - CIFEM 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Kyoto, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.cnv.009092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778108v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in ﬂow regime in a natural convection ﬂow in an open-ended vertical channel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bouia</w:t>
+                <w:t xml:space="preserve">Analysis of the Process-Structure-Behavior Interaction in Bio-Sourced Polymers: Role of the Crystallization Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Zinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Internationnal Symposium on Turbulence, Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.591-594</w:t>
+              <w:t xml:space="preserve">ASME2014 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778094v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation for natural convection in a vertical open-ended channel : comparison with experimental data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Natural Convection in an Open Vertical Channel with Heated Walls at high Rayleigh Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Computational Heat Transfer, CHT-12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.ncv.009747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778102v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of coupled molecular gas radiation and natural convection in a differentially heated cubical cavity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude numérique et expérimentale de la convection naturelle en canal semi-ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHT' 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958828v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un modèle thermique nodal pour la phase de prédimensionnement d'un équipement roue et frein aéronautique : méthodologie et simplifications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Decrescenzo</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Simulation of Flow-Induced Crystallization of Poly(Lactic Acid) (PLA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès de l'Association Marocaine de Thermique - Efficacité énergétique dans l'industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">ESAFORM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aveio, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966866v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent 3D natural convection flows and interaction with surface radiation in air-filled cavity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and Numerical Simulation of Flow-Induced Crystallization of PLA (PolylLactic Acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THMT' 12</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESAFORM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958813v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of natural convection between two vertical differentially heated plates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+                <w:t xml:space="preserve">Crystallization kinetics of Poly-(lactic acid) with and without Talc: rheo-optical and calorimetric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">9th Annual Meeting of The Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848706v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de la convection naturelle dans un canal vertical en eau</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crystallization kinetics of Poly-(lactic acid) with and without Talc: rheo-optical and calorimetric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Zinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française deThermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of the Polymer Processing Society, PPS-29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781110v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark solution of 3D natural convection flows with surface radiation in air-filled cavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liyuan Hu</w:t>
+                <w:t xml:space="preserve">Period-doubling scenario and crisis-induced intermittency in natural convection between two vertical differentially heated plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International conference on computational methods for thermal problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dalian, China</w:t>
+              <w:t xml:space="preserve">CFM 2013 21e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282536v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of 2D natural convection flows in air-filled differentially heated cavities: 2D/3D disturbances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de la cristallisation du PLA (Acide PolyLactique) sous écoulement : quantification des effets thermique et mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Zinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIFD 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958793v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of turbulent 3D natural convection flows with surface radiation in air-filled cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of natural convection between two vertical differentially heated plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283047v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique des transferts thermo-convectifs dans un canal vertical à flux imposé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation for natural convection in a vertical open-ended channel : comparison with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Zoubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Perpignan, France. pp.124</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Computational Heat Transfer, CHT-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, BATH, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778138v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Change in ﬂow regime in a natural convection ﬂow in an open-ended vertical channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2011 du Programme Interdisciplinaire Energie du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">7th Internationnal Symposium on Turbulence, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.591-594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711402v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la dynamique d'un écoulement de convection naturelle et des transferts de chaleur aux parois au sein d'un canal vertical différentiellement chauffé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristian Muresan</w:t>
+                <w:t xml:space="preserve">Caractérisation d'un écoulement de convection naturelle en canal vertical : application aux double-peaux photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Perpignan, France. pp.146</w:t>
+              <w:t xml:space="preserve">2ième colloque International Francophone d'Énergétique et Mécanique - CIFEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.ART-13-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778135v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of a wavy convective instability in Poiseuille-Rayleigh- Bénard flows: Linear stability analysis and non linear numerical simulations under random excitations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construction d'un modèle thermique nodal pour la phase de prédimensionnement d'un équipement roue et frein aéronautique : méthodologie et simplifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Montrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Decrescenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 14th International Heat Transfer Conference, IHTC14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Washington, DC, United States. pp.203-208</w:t>
+              <w:t xml:space="preserve">2ème Congrès de l'Association Marocaine de Thermique - Efficacité énergétique dans l'industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711387v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Dynamic and Heat Transfer of Natural Convection Flow Inside a Double Skin Façade (BIPV)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+                <w:t xml:space="preserve">Numerical study of coupled molecular gas radiation and natural convection in a differentially heated cubical cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soucasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference Renewable in a Changing Climate - From Nano to Urban Scale- CISBAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.585-590</w:t>
+              <w:t xml:space="preserve">CHT' 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553912v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Turbulent 3D natural convection flows and interaction with surface radiation in air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THMT' 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.1697-1708, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2012.ProcSevIntSympTurbHeatTransfPal.1730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convection naturelle dans un canal vertical en eau avec chauffage pariétal : influence de la stratification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude expérimentale de la convection naturelle dans un canal vertical en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française deThermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude expérimentale des écoulements de convection naturelle en canal vertical différentiellement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benchmark solution of 3D natural convection flows with surface radiation in air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyuan Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Chávez Chenaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International conference on computational methods for thermal problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dalian, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability of 2D natural convection flows in air-filled differentially heated cavities: 2D/3D disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BIFD 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling of turbulent 3D natural convection flows with surface radiation in air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyuan Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Computational Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation de l'écoulement dans un canal différentiellement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude numérique des transferts thermo-convectifs dans un canal vertical à flux imposé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Perpignan, France. pp.124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 2011 du Programme Interdisciplinaire Energie du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Montpellier, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode de collocation Chebyshev pour le couplage entre la convection naturelle en cavité remplie d'air et le rayonnement pariétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de la dynamique d'un écoulement de convection naturelle et des transferts de chaleur aux parois au sein d'un canal vertical différentiellement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perpignan, France. pp.146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of a wavy convective instability in Poiseuille-Rayleigh- Bénard flows: Linear stability analysis and non linear numerical simulations under random excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zoueidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2010 14th International Heat Transfer Conference, IHTC14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Washington, DC, United States. pp.203-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Study of Dynamic and Heat Transfer of Natural Convection Flow Inside a Double Skin Façade (BIPV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Scientific Conference Renewable in a Changing Climate - From Nano to Urban Scale- CISBAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.585-590</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D Spectral Parallel Multi-Domain computing for natural convection flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Conference on Parallel Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional numerical simulations of turbulent natural convection in an air-filled differentially heated cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Sidney, Australia. pp.ihtc*-*13*.mech.unsw.edu.au, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC13.p6.230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proposal of a means to make the vapor depositions more uniform in a cold wall rectangular CVD reactor at atmospheric pressure - Numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Heat Transfer Conference (IHTC13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Sydney, Australia. pp.issn : 1-56700-225-0 / CD 1-56700-226-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/IHTC13.p5.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface radiation effects on turbulent Rayleigh-Bénard convection in a parallelepipedic cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THMT-5 Conference, Hanjalic, Nagano &amp; Jakirlic Editors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Dubrovnik, Croatia. http://130.83.243.201/thmt-06/announce.html, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2006.TurbulHeatMassTransf.1110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation of incompressible three-dimensional mixed convection flows in long aspect ratio channels using an efficient finite difference method for vectorial supercomputers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HT2005: ASME Heat Transfer Summer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Jul 2005, San Francisco, CA, United States. pp.829-836, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/HT2005-72112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical investigation of turbulent natural convection in a large air cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédé et dispositif pour mesurer les propriétés électromagnétiques d’un échantillon chauffé par microondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouya Jafari Fesharaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3150863A1. 2023, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'Eau chaude Solaire adaptée à la Rénovation énergétique grâce à une approche innovante de l'intégration du stockage au capteur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LOCIE; CETHIL; CSTB; CEA; INES; CRESSON; TECNISUN; TECHSET. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId311"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11574,51 +14660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Boutaous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107967" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiba Sophy-Mahfoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Vandhan Sekharam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Boutaous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10090329" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Siginer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056160" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03992564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zheng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04085029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0rss1k" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hagani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.023301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5918" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04085039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Jafari Fesharaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-92u0g5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-1gl478" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-022-10064-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671138v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiba Mahfoudi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Buathier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries7030058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoulaiche Mokrane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.08.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oliver Paschereit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Angelo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67885-6_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393834v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daverat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064350v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Boutaous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Siginer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.05.017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2017.10.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariaa Refaa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-016-1179-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393867v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958766v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864265" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo V.D. Souza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.11.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S030F9KN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Refaa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourgin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmp.2013.47A2005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zoubir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952690v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lipinska" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1628" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868541v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.05.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Salat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.01.021" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958717v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.10.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958670v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/44/3/031419" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7751FF9A155E54A3DEC5789A949F4405F0D86C55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zoueidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737652" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958707v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2012005118" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.08.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403028v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2008.02.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F60WBH6X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692097v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Benzaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353441v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaloznik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694581v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780600620079" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848345v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780600605039" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790590959825" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179989v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan de Gassowski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00145-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK5HP1Z9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138488v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Barakat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-047" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912788v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671358v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023251v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Muhammad Ahmad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191781v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longkai Guo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060965v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Ben Aissia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849866v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064382v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2018-87568" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2018-87549" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761253v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289997v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siginner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465717v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaous M" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siginer D." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465719v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139525v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290003v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289904v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Djati" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289899v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432970v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112982" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282395v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Langenais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995428v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282543v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Dai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.cnv.009092" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289895v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102223v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.ncv.009747" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289848v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995393v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipinska" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutaous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995367v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854199v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995359v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950215v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Sanvicente" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778108v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778094v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daverat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778102v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958828v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Montrol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decrescenzo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958813v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chergui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dai" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2012.ProcSevIntSympTurbHeatTransfPal.1730" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781110v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282536v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Hu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Ch&#225;vez Chenaa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958793v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778138v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711387v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553912v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711404v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p5.20" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993850v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paulus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poyet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiba Sophy-Mahfoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Vandhan Sekharam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Boutaous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10090329" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662337v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Boutaous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107967" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03992564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Siginer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137501" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056160" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Siginer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Cai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.023303" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04085039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Jafari Fesharaki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-92u0g5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045465v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-1gl478" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-022-10064-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04085029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0rss1k" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hagani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.023301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5918" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671138v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiba Mahfoudi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Buathier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries7030058" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoulaiche Mokrane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.08.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053107" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393867v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daverat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393834v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oliver Paschereit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Angelo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67885-6_1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Boutaous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.05.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064346v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2017.10.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariaa Refaa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-016-1179-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Refaa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siginer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5961-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864265" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo V.D. Souza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.11.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S030F9KN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourgin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmp.2013.47A2005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zoubir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952690v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lipinska" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1628" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868541v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.05.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958721v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Salat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.01.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958714v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.08.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.10.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958670v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/44/3/031419" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7751FF9A155E54A3DEC5789A949F4405F0D86C55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zoueidi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737652" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958707v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2012005118" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403028v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2008.02.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F60WBH6X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692097v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Benzaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353441v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaloznik" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780600605039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780600620079" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694583v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790590959825" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.04.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRKGW3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179989v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan de Gassowski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00145-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK5HP1Z9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695036v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mergui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.07.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138488v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Barakat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-047" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910245v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedhadi Abdollahzadeh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Siginer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Botaous" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912788v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671358v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913583v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2022-96664" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671312v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671300v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2020-23550" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913548v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2020-23553" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671361v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2020-23558" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023251v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Muhammad Ahmad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191781v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longkai Guo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913576v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2019-11675" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099502v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142081v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Ben Aissia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060965v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849866v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064382v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2018-87568" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142087v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099496v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2018-87549" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761253v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139525v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290003v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289997v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siginner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465717v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaous M" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siginer D." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465719v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465714v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaous M." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444920v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Djati" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149680v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289904v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112982" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282395v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Langenais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995401v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995393v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995428v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282543v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Dai" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289895v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282637v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.cnv.009092" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289848v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.ncv.009747" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950215v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Sanvicente" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995359v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854194v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipinska" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutaous" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854199v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778102v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778094v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daverat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778108v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966866v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Montrol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decrescenzo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958828v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958813v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chergui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dai" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2012.ProcSevIntSympTurbHeatTransfPal.1730" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421474v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781110v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421499v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282536v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Hu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Ch&#225;vez Chenaa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958793v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283047v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778138v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421396v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778135v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711387v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553912v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351405v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540665v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p6.230" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711404v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p5.20" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540667v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2006.TurbulHeatMassTransf.1110" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711383v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2005-72112" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312577v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929113v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993850v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paulus" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poyet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>