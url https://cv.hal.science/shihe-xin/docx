--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -168,178 +168,178 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Design of LFP Battery Thermal Management System for EV Application</w:t>
+                <w:t xml:space="preserve">Analytical modeling for a single-stage elastocaloric cooling device using natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjiba Sophy-Mahfoudi</w:t>
+                <w:t xml:space="preserve">Marianne Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sai-Vandhan Sekharam</w:t>
+                <w:t xml:space="preserve">Atsuki Komiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shihe Xin</w:t>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (9), pp.329. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 247, pp.127150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/batteries10090329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890859v1</w:t>
+                <w:t xml:space="preserve">hal-05590955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and experimental identification of thermo-kinetic and visco-hyperelastic coupling for semicrystalline thermoplastic continuous fiber composites subjected to processing temperatures</w:t>
               </w:r>
@@ -364,51 +364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -449,4648 +449,4636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating onset of the Rayleigh–Bénard convection with viscoelastic fluids in a slightly tilted cavity</w:t>
+                <w:t xml:space="preserve">Model-Based Design of LFP Battery Thermal Management System for EV Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Zheng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nadjiba Sophy-Mahfoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai-Vandhan Sekharam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (2), pp.023107. </w:t>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (9), pp.329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0137501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/batteries10090329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992564v1</w:t>
+                <w:t xml:space="preserve">hal-04890859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological Characterization of High Molecular Weight PEO-An Extensive Parametric Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafiz Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis A Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 145 (2), pp.021204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4056160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent oscillating viscoelastic Rayleigh-Bénard convection: Viscoelastic kinetic energy budget analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihua Cai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (2), pp.023303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.023303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Study of Polymers Microwaves Heating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pouya Jafari Fesharaki</w:t>
+                <w:t xml:space="preserve">Oscillating onset of the Rayleigh–Bénard convection with viscoelastic fluids in a slightly tilted cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis A Siginer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (2), pp.023107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0137501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-92u0g5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04085039v1</w:t>
+                <w:t xml:space="preserve">hal-03992564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Crystallization Kinetic Model for Long Fiber-Based Composite with Thermoplastic Semicrystalline Polymer Matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+                <w:t xml:space="preserve">3D Modeling of Polymer Selective Laser Sintering Process: Laser-Polymer Interaction Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nahiène Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 926 KEM, pp.1240 - 1247. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 926, pp.349-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-0rss1k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-1gl478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04045465v1</w:t>
+                <w:t xml:space="preserve">hal-04085029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coupled Thermo-mechanical Modelling Strategy Based on Alternating Direction Implicit Formulation for the Simulation of Multilayered CFRTP Thermo-stamping Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edouardo Guzman-Maldonado</w:t>
+                <w:t xml:space="preserve">Pattern selection in Rayleigh-Bénard convection with nonlinear viscoelastic fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.023301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.023301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10443-022-10064-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04045353v1</w:t>
+                <w:t xml:space="preserve">hal-03671141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of Polymer Selective Laser Sintering Process: Laser-Polymer Interaction Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lan Zhang</w:t>
+                <w:t xml:space="preserve">Modeling heat transfer and transcrystallization kinetics during processing of polymer-based composites materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-0rss1k⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.655-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.5918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085029v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern selection in Rayleigh-Bénard convection with nonlinear viscoelastic fluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fouad Hagani</w:t>
+                <w:t xml:space="preserve">A Coupled Thermo-mechanical Modelling Strategy Based on Alternating Direction Implicit Formulation for the Simulation of Multilayered CFRTP Thermo-stamping Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouardo Guzman-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiène Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.023301⟩</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (6), pp.2321-2341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-022-10064-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671141v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling heat transfer and transcrystallization kinetics during processing of polymer-based composites materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical and Experimental Study of Polymers Microwaves Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouya Jafari Fesharaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.5918⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 926, pp.1890-1899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-92u0g5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661721v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Analysis of LMO/Graphite Batteries Using Equivalent Circuit Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadjiba Mahfoudi</w:t>
+                <w:t xml:space="preserve">A Crystallization Kinetic Model for Long Fiber-Based Composite with Thermoplastic Semicrystalline Polymer Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Buathier</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiène Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 926 KEM, pp.1240 - 1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-1gl478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/batteries7030058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03671138v1</w:t>
+                <w:t xml:space="preserve">hal-04045465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balling phenomenon in metallic laser based 3D printing process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermal Analysis of LMO/Graphite Batteries Using Equivalent Circuit Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjiba Mahfoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Buathier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2021.107011⟩</w:t>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Thermoelectricity and Energy Transfer, 7 (3), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/batteries7030058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671134v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process of selective laser sintering of polymer powders: Modeling, simulation, and validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aoulaiche Mokrane</w:t>
+                <w:t xml:space="preserve">Balling phenomenon in metallic laser based 3D printing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, pp.107011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2021.107011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.08.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02064339v1</w:t>
+                <w:t xml:space="preserve">hal-03671134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional instabilities of natural convection between two differentially heated vertical plates: Linear and nonlinear complementary approaches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Process of selective laser sintering of polymer powders: Modeling, simulation, and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sergent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Aoulaiche Mokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalel Chergui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.053107⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346 (11), pp.1087-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834647v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Scaling analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional instabilities of natural convection between two differentially heated vertical plates: Linear and nonlinear complementary approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiqin Li</w:t>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Daverat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
+                <w:t xml:space="preserve">Jalel Chergui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 112, pp.199-210. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.053107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393867v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Experimental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111, pp.321-329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393834v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational assessment of curvatures and principal directions of implicit surfaces from 3D scalar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Oliver Paschereit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Mathematical Methods for Curves and Surfaces, 10521, pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-67885-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of the heating phase of the selective laser sintering process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 120, pp.50-62. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysical modeling of the heating phase in the polymer powder bed fusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18, pp.121-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addma.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic effects of shear flow and nucleating agents on the crystallization mechanisms of Poly (Lactic Acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariaa Refaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fulchiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10965-016-1179-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical analysis and modeling of the crystallization and melting behavior of PLA with talc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Refaa</w:t>
+                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Scaling analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10973-016-5961-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01465688v1</w:t>
+                <w:t xml:space="preserve">hal-01393867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic dynamics of a convection roll in a highly confined, vertical, differentially heated fluid layer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermophysical analysis and modeling of the crystallization and melting behavior of PLA with talc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-016-5961-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.013006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01282511v1</w:t>
+                <w:t xml:space="preserve">hal-01465688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitional regimes of natural convection in a differentially heated cubical cavity under the effects of wall and molecular gas radiation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chaotic dynamics of a convection roll in a highly confined, vertical, differentially heated fluid layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4864265⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (1), pp.013006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.013006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958766v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a partially heated cavity of an integrated collector storage solar water heater (ICSSWH)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitional regimes of natural convection in a differentially heated cubical cavity under the effects of wall and molecular gas radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soucasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeronimo V.D. Souza</w:t>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Fraisse</w:t>
+                <w:t xml:space="preserve">Anouar Soufiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Pailha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 101, pp.53--62. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (2), pp.024105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2013.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4864265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00958762v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization Kinetics of Poly-(Lactic Acid) with and without Talc: Optical Microscopy and Calorimetric Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+                <w:t xml:space="preserve">Experimental study of a partially heated cavity of an integrated collector storage solar water heater (ICSSWH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeronimo V.D. Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rousset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Fulchiron</w:t>
+                <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Zinet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickael Pailha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.53--62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2013.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991896v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical Characterization and Crystallization Kinetics of Semi-Crystalline Polymers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Crystallization Kinetics of Poly-(Lactic Acid) with and without Talc: Optical Microscopy and Calorimetric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Zinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1593, pp.342-346</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952036v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermophysical Characterization and Crystallization Kinetics of Semi-Crystalline Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chénier</w:t>
+                <w:t xml:space="preserve">Matthieu Zinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Joulin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (7B), pp.28-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jmp.2013.47A2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841302v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to chaos of natural convection between two infinite differentially heated vertical plates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+                <w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Desrayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.023010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.18-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958734v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Convection in a Vertical Open-Ended Channel: Comparison between Experimental and Numerical Results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of turbulent natural convection in a vertical water channel with symmetric heating: Flow and heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.182-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777923v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure Development of Biodegradable Polymers: Crystallization of PLA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Rousset</w:t>
+                <w:t xml:space="preserve">Natural Convection in a Vertical Open-Ended Channel: Comparison between Experimental and Numerical Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.1265-1276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952690v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of turbulent natural convection in a vertical water channel with symmetric heating: Flow and heat transfer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure Development of Biodegradable Polymers: Crystallization of PLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.1628-1633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.05.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00868541v1</w:t>
+                <w:t xml:space="preserve">hal-00952690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part III: a full convection-conduction-surface radiation coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transition to chaos of natural convection between two infinite differentially heated vertical plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Penot</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42, pp.33-48. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (2), pp.023010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2013.01.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.023010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958721v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part I: reference solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part III: a full convection-conduction-surface radiation coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Salat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Salat</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 39, pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.08.008⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 42, pp.33-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2013.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958714v1</w:t>
+                <w:t xml:space="preserve">hal-00958721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part II: end wall effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39, pp.15-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of two-dimensional (2D) natural convection flows in air-filled differentially heated cavities: 2D/3D disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (3), pp.031419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0169-5983/44/3/031419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a white noise at channel inlet on the parallel and wavy convective instabilities of Poiseuille-Rayleigh-Bénard flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zoueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (8), pp.084101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4737652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of coupled molecular gas radiation and natural convection in a differentially heated cubical cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Soucasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (4), pp.335-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.2012005118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigation of laminar free convection around a thin wire : long time scalings and assessment of numerical approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part I: reference solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Salat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2008.02.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02403028v1</w:t>
+                <w:t xml:space="preserve">hal-00958714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of thermoconvective flows and more uniform depositions in a cold wall rectangular APCVD reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 310 (1), pp.174-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5109,794 +5097,923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of a numerical model of macrosegregation in direct chill casting</w:t>
+                <w:t xml:space="preserve">Numerical and experimental investigation of laminar free convection around a thin wire : long time scalings and assessment of numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zaloznik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Xin</w:t>
+                <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sarler</w:t>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 18 (3-4), pp.308-324</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 29 (4), pp.1125-1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2008.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353441v1</w:t>
+                <w:t xml:space="preserve">hal-02403028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural convection flows in air filled, differentially heated cavities with adiabatic horizontal walls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+                <w:t xml:space="preserve">Verification of a numerical model of macrosegregation in direct chill casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaloznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sarler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (3-4), pp.308-324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848345v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analyses of longitudinal rolls of poiseuille-Rayleigh- bénard flows in air-filled channels of finite transversal extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 50 (5), pp.467-490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10407780600620079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient vectorized finite-difference method to solve the incompressible navier-stokes equations for 3-D mixed-convection flows in high-aspect-ratio channels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Natural convection flows in air filled, differentially heated cavities with adiabatic horizontal walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10407790590959825⟩</w:t>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (5), pp.437-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407780600605039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694583v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of turbulent natural convection in a large air-filled cavity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient vectorized finite-difference method to solve the incompressible navier-stokes equations for 3-D mixed-convection flows in high-aspect-ratio channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Benzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (3), pp.277-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407790590959825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2004.04.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00132458v1</w:t>
+                <w:t xml:space="preserve">hal-00694583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcations et solutions multiples en cavité 3D différentiellement chauffée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical investigation of turbulent natural convection in a large air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Salat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan de Gassowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
+                <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Daube</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 331 (10), pp.705--711. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25, pp.824-832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(03)00145-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2004.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179989v1</w:t>
+                <w:t xml:space="preserve">hal-00132458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bifurcations et solutions multiples en cavité 3D différentiellement chauffée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan de Gassowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Daube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 331 (10), pp.705--711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(03)00145-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Observations d’une instabilité convective apparaissant sous la forme de rouleaux sinueux dans un écoulement de Poiseuille-Rayleigh-Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mergui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (5), pp.537-543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mecind.2003.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5906,8313 +6023,8313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du Stirling GPU3 avec gestion améliorée des sauts de section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israa Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2025-047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Methods for Solving Multimode Giesekus Viscoelastic Fluid Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedhadi Abdollahzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Siginer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Botaous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Tohoku, Nov 2024, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling heat transfer, transcrystalisation and visco-hyperelastic coupling for semicrystalline thermoplastic composites during thermoforming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Mechanics and Energy, MME 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rabat (MOROCCO), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modeling of Polymer Selective Laser Sintering Process : Laser–polymer interaction modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Material Forming,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Transfer During Polymer Selective Laser Sintering Process: Parametric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2022 International Mechanical Engineering Congress and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Columbus, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/IMECE2022-96664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Crystallization kinetic model for long fiber-based composites with thermoplastic semicrystalline polymer matrix,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Material Forming,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of Additive Manufacturing Process: The Case of Polymer Laser Sintering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lan Zhang</w:t>
+                <w:t xml:space="preserve">Rheological Characterization of Polyethylene Oxide (PEO): An Experimental Steady State and Transient Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafiz Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2020 International Mechanical Engineering Congress and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/IMECE2020-23550⟩</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2020-23553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671300v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological Characterization of Polyethylene Oxide (PEO): An Experimental Steady State and Transient Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hafiz Ahmad</w:t>
+                <w:t xml:space="preserve">Numerical Modeling of Non-Affine Viscoelastic Fluid Flow Including Viscous Dissipation Through a Square Cross-Section Duct: Heat Transfer Enhancement due to the Inertia and the Elastic Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2020 International Mechanical Engineering Congress and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/IMECE2020-23553⟩</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2020-23558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913548v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Non-Affine Viscoelastic Fluid Flow Including Viscous Dissipation Through a Square Cross-Section Duct: Heat Transfer Enhancement due to the Inertia and the Elastic Effects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rheological Characterization of Polyethylene Oxide (PEO): an Experimental Steady State and Transient Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafiz Muhammad Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2020 International Mechanical Engineering Congress and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Mechanical Engineering Congress &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual Conference, United States. pp.IMECE2020-23553</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671361v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological Characterization of Polyethylene Oxide (PEO): an Experimental Steady State and Transient Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hafiz Muhammad Ahmad</w:t>
+                <w:t xml:space="preserve">3D Modeling of Additive Manufacturing Process: The Case of Polymer Laser Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mechanical Engineering Congress &amp; Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2020 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2020-23550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023251v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical study of phase change calculations for film boiling flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longkai Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach to the Numerical Modeling of the Viscoelastic Rayleigh-Benard Convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2019 International Mechanical Engineering Congress and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Salt Lake City, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/IMECE2019-11675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the heating phase and densification mechanism in polymers selective laser melting process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aoulaiche Mokrane</w:t>
+                <w:t xml:space="preserve">Thermal Reduced Order Model for an Electronic Power Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Ben Aissia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 24rd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Stockholm, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099502v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Reduced Order Model for an Electronic Power Module</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical study of heat transfer in viscoelastic flow through a straight duct with a square cross-section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 24rd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Stockholm, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16th International Heat Transfer Conference, IHTC-16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142081v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of heat transfer in viscoelastic flow through a straight duct with a square cross-section</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">influence of wall radiation in 2D cavities heated from below</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Albin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th International Heat Transfer Conference, IHTC-16</w:t>
+              <w:t xml:space="preserve">16th International Heat Transfer Conference, IHTC-16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060965v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">influence of wall radiation in 2D cavities heated from below</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Numerical Modeling of Phan-Thien-Tanner Viscoelastic Fluid Flow Through a Square Cross-Section Duct: Heat Transfer Enhancement due to Shear-Thinning Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Heat Transfer Conference, IHTC-16</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2018 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Pittsburgh, France. pp.V007T09A042, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2018-87568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849866v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Phan-Thien-Tanner Viscoelastic Fluid Flow Through a Square Cross-Section Duct: Heat Transfer Enhancement due to Shear-Thinning Effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouad Hagani</w:t>
+                <w:t xml:space="preserve">Inverse Reduced Order Model for Temperature Monitoring in an Aerospace Electronic Power Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Ben Aissia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2018 International Mechanical Engineering Congress and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 24rd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Stockholm, France. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064382v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Reduced Order Model for Temperature Monitoring in an Aerospace Electronic Power Module</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">3D Modeling of the Thermal Phenomena During Laser Melting of Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoulaiche Mokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 24rd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2018 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Pittsburgh, United States. pp.V007T09A041, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2018-87549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142087v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of the Thermal Phenomena During Laser Melting of Polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of the heating phase and densification mechanism in polymers selective laser melting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aoulaiche Mokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2018 International Mechanical Engineering Congress and Exposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/IMECE2018-87549⟩</w:t>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Palermo, Italy. pp.140013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5035005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099496v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle thermique réduit appliqué à une carte électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Ben Aissia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational assessment of curvatures and principal directions of implicit surfaces from 3D scalar data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of Balling Phenomenon in metallic laser melting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves d'Angelo</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Siginner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods for Curves and Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tønsberg, Norway</w:t>
+              <w:t xml:space="preserve">ASME -FEDSM-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139525v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering effect in radiative heat transfer during selective laser sintering of polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Discrete Elements Method to Simulate the Balling Phenomena in Laser Sintering Process of Metallic Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutaous M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siginer D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nantess, France</w:t>
+              <w:t xml:space="preserve">Proceedings of ASME 2016, HT/FE/ICNMM, Heat Transfer, Fluids Engineering, &amp; Nanochannels, Microchannels, and Minichannels Conferences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290003v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Balling Phenomenon in metallic laser melting process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Flow induced crystallization of PLA: overall kinetics and morphology development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutaous M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Siginner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME -FEDSM-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Washington, United States</w:t>
+              <w:t xml:space="preserve">32nd Int. Con. Polymer processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289997v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Elements Method to Simulate the Balling Phenomena in Laser Sintering Process of Metallic Powders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Scattering effect in radiative heat transfer during selective laser sintering of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutaous M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siginer D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ASME 2016, HT/FE/ICNMM, Heat Transfer, Fluids Engineering, &amp; Nanochannels, Microchannels, and Minichannels Conferences.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Washington, United States</w:t>
+              <w:t xml:space="preserve">19th International ESAFORM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465717v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow induced crystallization of PLA: overall kinetics and morphology development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Computational assessment of curvatures and principal directions of implicit surfaces from 3D scalar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Albin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Oliver Paschereit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Int. Con. Polymer processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Mathematical Methods for Curves and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tønsberg, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465719v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering effect in radiative heat transfer during selective laser sintering of polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International ESAFORM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">ESAFORM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantess, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465714v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des méthodes de suivi d'interface pour les écoulements diphasiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Etude comparative des méthodes de suivi d’interface pour les écoulements diphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Djati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Albin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444920v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des méthodes de suivi d’interface pour les écoulements diphasiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling the radiative heat transfer in selective laser sintering of polymers: scattering effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Albin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IMECE2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149680v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the radiative heat transfer in selective laser sintering of polymers: scattering effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Mutual effects of talc as nucleating agent and short term shearing on the crystallization kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMECE2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Houston, United States</w:t>
+              <w:t xml:space="preserve">ASME-JSME-KSME Joint Fluids Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289904v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual effects of talc as nucleating agent and short term shearing on the crystallization kinetics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification of the equivalent electrical model parameters and thermal properties of a LMO / Graphite battery cell for full electric vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Zinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Buathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME-JSME-KSME Joint Fluids Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289899v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the equivalent electrical model parameters and thermal properties of a LMO / Graphite battery cell for full electric vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude numérique de l'influence du rayonnement pariétal sur la convection de Rayleigh-Bénard en cavité 2D remplie d'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Langenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Albin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432970v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de l'influence du rayonnement pariétal sur la convection de Rayleigh-Bénard en cavité 2D remplie d'air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Etude comparative des méthodes de suivi d'interface pour les écoulements diphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Djati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Albin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282395v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the enhancement of the crystallization kinetics of a bio-sourced and biodegradable polymer PLA (Poly Lactic Acid)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Analyse thermique et suivi optique de la cinétique de cristallisation et son impact sur les propriétés mécaniques de polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariaa Refaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Joint US-European Fluids Engineering Division FED14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">JCAT 45 Journées de Calorimétrie et d'Analyse Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995401v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of PLA (Poly-(Lactic Acid)) under pre-shear treatment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Méthodes d'ordré elevé pour le couplage de la convection naturelle avec le rayonnement de surface en cavité remplie d'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourgin</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Thermal Engineering: Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995393v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse thermique et suivi optique de la cinétique de cristallisation et son impact sur les propriétés mécaniques de polymères</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Analysis of the process- structure- behaviour interaction in bio-sourced polymers: role of the crystallization kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT 45 Journées de Calorimétrie et d'Analyse Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">IMECE2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995428v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'ordré elevé pour le couplage de la convection naturelle avec le rayonnement de surface en cavité remplie d'air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High-Order Numerical Implementation of Surface Radiation for the Coupling with Natural Convection in an Air-Filled Square Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ren Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Kyoto, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.cnv.009092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282543v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the process- structure- behaviour interaction in bio-sourced polymers: role of the crystallization kinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Process-Structure-Behavior Interaction in Bio-Sourced Polymers: Role of the Crystallization Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Refaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Zinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMECE2014</w:t>
+              <w:t xml:space="preserve">ASME2014 International Mechanical Engineering Congress and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289895v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Order Numerical Implementation of Surface Radiation for the Coupling with Natural Convection in an Air-Filled Square Cavity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Natural Convection in an Open Vertical Channel with Heated Walls at high Rayleigh Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ren Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Heat Transfer Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/IHTC15.cnv.009092⟩</w:t>
+              <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.ncv.009747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282637v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Process-Structure-Behavior Interaction in Bio-Sourced Polymers: Role of the Crystallization Kinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Towards the enhancement of the crystallization kinetics of a bio-sourced and biodegradable polymer PLA (Poly Lactic Acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME2014 International Mechanical Engineering Congress and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">4th Joint US-European Fluids Engineering Division FED14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289848v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Convection in an Open Vertical Channel with Heated Walls at high Rayleigh Number</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Crystallization of PLA (Poly-(Lactic Acid)) under pre-shear treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Thermal Engineering: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102223v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique et expérimentale de la convection naturelle en canal semi-ouvert</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Simulation of Flow-Induced Crystallization of PLA (PolylLactic Acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">ESAFORM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950215v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Simulation of Flow-Induced Crystallization of Poly(Lactic Acid) (PLA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Crystallization kinetics of Poly-(lactic acid) with and without Talc: rheo-optical and calorimetric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariaa Refaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fulchiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Rousset</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aveio, Portugal</w:t>
+              <w:t xml:space="preserve">9th Annual Meeting of The Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995359v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Simulation of Flow-Induced Crystallization of PLA (PolylLactic Acid)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallization kinetics of Poly-(lactic acid) with and without Talc: rheo-optical and calorimetric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Refaa</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fulchiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Rousset</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Zinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Portugal</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of the Polymer Processing Society, PPS-29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854194v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization kinetics of Poly-(lactic acid) with and without Talc: rheo-optical and calorimetric analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Period-doubling scenario and crisis-induced intermittency in natural convection between two vertical differentially heated plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Annual Meeting of The Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">CFM 2013 21e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995367v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization kinetics of Poly-(lactic acid) with and without Talc: rheo-optical and calorimetric analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Analyse de la cristallisation du PLA (Acide PolyLactique) sous écoulement : quantification des effets thermique et mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Zinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of the Polymer Processing Society, PPS-29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Germany</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854199v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Period-doubling scenario and crisis-induced intermittency in natural convection between two vertical differentially heated plates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude numérique et expérimentale de la convection naturelle en canal semi-ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 21e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958781v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la cristallisation du PLA (Acide PolyLactique) sous écoulement : quantification des effets thermique et mécanique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Experimental and Numerical Simulation of Flow-Induced Crystallization of Poly(Lactic Acid) (PLA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariaa Refaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ESAFORM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aveio, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440681v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of natural convection between two vertical differentially heated plates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation for natural convection in a vertical open-ended channel : comparison with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Computational Heat Transfer, CHT-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, BATH, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848706v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation for natural convection in a vertical open-ended channel : comparison with experimental data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Change in ﬂow regime in a natural convection ﬂow in an open-ended vertical channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Computational Heat Transfer, CHT-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, BATH, United Kingdom</w:t>
+              <w:t xml:space="preserve">7th Internationnal Symposium on Turbulence, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.591-594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778102v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in ﬂow regime in a natural convection ﬂow in an open-ended vertical channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Daverat</w:t>
+                <w:t xml:space="preserve">Caractérisation d'un écoulement de convection naturelle en canal vertical : application aux double-peaux photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Internationnal Symposium on Turbulence, Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.591-594</w:t>
+              <w:t xml:space="preserve">2ième colloque International Francophone d'Énergétique et Mécanique - CIFEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.ART-13-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778094v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'un écoulement de convection naturelle en canal vertical : application aux double-peaux photovoltaïques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Construction d'un modèle thermique nodal pour la phase de prédimensionnement d'un équipement roue et frein aéronautique : méthodologie et simplifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Montrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Decrescenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ième colloque International Francophone d'Énergétique et Mécanique - CIFEM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.ART-13-84</w:t>
+              <w:t xml:space="preserve">2ème Congrès de l'Association Marocaine de Thermique - Efficacité énergétique dans l'industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778108v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un modèle thermique nodal pour la phase de prédimensionnement d'un équipement roue et frein aéronautique : méthodologie et simplifications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical study of coupled molecular gas radiation and natural convection in a differentially heated cubical cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soucasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Soufiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès de l'Association Marocaine de Thermique - Efficacité énergétique dans l'industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">CHT' 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966866v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of coupled molecular gas radiation and natural convection in a differentially heated cubical cavity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Turbulent 3D natural convection flows and interaction with surface radiation in air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anouar Soufiani</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHT' 12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">THMT' 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.1697-1708, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2012.ProcSevIntSympTurbHeatTransfPal.1730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958828v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent 3D natural convection flows and interaction with surface radiation in air-filled cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of natural convection between two vertical differentially heated plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THMT' 12</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958813v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection naturelle dans un canal vertical en eau avec chauffage pariétal : influence de la stratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de la convection naturelle dans un canal vertical en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française deThermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des écoulements de convection naturelle en canal vertical différentiellement chauffé</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stability of 2D natural convection flows in air-filled differentially heated cavities: 2D/3D disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">BIFD 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421499v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark solution of 3D natural convection flows with surface radiation in air-filled cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Coupling of turbulent 3D natural convection flows with surface radiation in air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyuan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International conference on computational methods for thermal problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dalian, China</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282536v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of 2D natural convection flows in air-filled differentially heated cavities: 2D/3D disturbances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulation de l'écoulement dans un canal différentiellement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIFD 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958793v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of turbulent 3D natural convection flows with surface radiation in air-filled cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Benchmark solution of 3D natural convection flows with surface radiation in air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyuan Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Chávez Chenaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Second International conference on computational methods for thermal problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283047v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'écoulement dans un canal différentiellement chauffé</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale des écoulements de convection naturelle en canal vertical différentiellement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422700v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique des transferts thermo-convectifs dans un canal vertical à flux imposé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Zoubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Perpignan, France. pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode de collocation Chebyshev pour le couplage entre la convection naturelle en cavité remplie d'air et le rayonnement pariétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2011 du Programme Interdisciplinaire Energie du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711402v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de collocation Chebyshev pour le couplage entre la convection naturelle en cavité remplie d'air et le rayonnement pariétal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque 2011 du Programme Interdisciplinaire Energie du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421396v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la dynamique d'un écoulement de convection naturelle et des transferts de chaleur aux parois au sein d'un canal vertical différentiellement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France. pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of a wavy convective instability in Poiseuille-Rayleigh- Bénard flows: Linear stability analysis and non linear numerical simulations under random excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zoueidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 14th International Heat Transfer Conference, IHTC14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Washington, DC, United States. pp.203-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Dynamic and Heat Transfer of Natural Convection Flow Inside a Double Skin Façade (BIPV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference Renewable in a Changing Climate - From Nano to Urban Scale- CISBAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.585-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Spectral Parallel Multi-Domain computing for natural convection flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Parallel Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional numerical simulations of turbulent natural convection in an air-filled differentially heated cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Salat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Sidney, Australia. pp.ihtc*-*13*.mech.unsw.edu.au, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/IHTC13.p6.230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a means to make the vapor depositions more uniform in a cold wall rectangular CVD reactor at atmospheric pressure - Numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Heat Transfer Conference (IHTC13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Sydney, Australia. pp.issn : 1-56700-225-0 / CD 1-56700-226-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/IHTC13.p5.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface radiation effects on turbulent Rayleigh-Bénard convection in a parallelepipedic cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THMT-5 Conference, Hanjalic, Nagano &amp; Jakirlic Editors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Dubrovnik, Croatia. http://130.83.243.201/thmt-06/announce.html, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/ICHMT.2006.TurbulHeatMassTransf.1110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of incompressible three-dimensional mixed convection flows in long aspect ratio channels using an efficient finite difference method for vectorial supercomputers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HT2005: ASME Heat Transfer Summer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Jul 2005, San Francisco, CA, United States. pp.829-836, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/HT2005-72112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of turbulent natural convection in a large air cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Salat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14222,130 +14339,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif pour mesurer les propriétés électromagnétiques d’un échantillon chauffé par microondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouya Jafari Fesharaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3150863A1. 2023, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14355,165 +14472,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'Eau chaude Solaire adaptée à la Rénovation énergétique grâce à une approche innovante de l'intégration du stockage au capteur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LOCIE; CETHIL; CSTB; CEA; INES; CRESSON; TECNISUN; TECHSET. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId311"/>
+      <w:footerReference w:type="default" r:id="rId316"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14660,51 +14777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiba Sophy-Mahfoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Vandhan Sekharam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Boutaous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10090329" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662337v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Boutaous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107967" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03992564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Siginer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137501" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056160" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Siginer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Cai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.023303" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04085039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Jafari Fesharaki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-92u0g5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045465v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-1gl478" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-022-10064-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04085029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0rss1k" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hagani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.023301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5918" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671138v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiba Mahfoudi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Buathier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries7030058" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoulaiche Mokrane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.08.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053107" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393867v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daverat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393834v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oliver Paschereit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Angelo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67885-6_1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Boutaous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.05.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064346v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2017.10.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariaa Refaa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-016-1179-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Refaa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siginer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5961-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864265" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo V.D. Souza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.11.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S030F9KN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourgin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmp.2013.47A2005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zoubir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952690v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lipinska" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1628" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868541v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.05.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958721v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Salat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.01.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958714v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.08.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.10.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958670v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/44/3/031419" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7751FF9A155E54A3DEC5789A949F4405F0D86C55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zoueidi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737652" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958707v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2012005118" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403028v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2008.02.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F60WBH6X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692097v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Benzaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353441v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaloznik" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780600605039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780600620079" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694583v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790590959825" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.04.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRKGW3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179989v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan de Gassowski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00145-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK5HP1Z9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695036v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mergui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.07.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138488v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Barakat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-047" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910245v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedhadi Abdollahzadeh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Siginer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Botaous" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912788v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671358v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913583v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2022-96664" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671312v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671300v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2020-23550" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913548v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2020-23553" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671361v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2020-23558" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023251v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Muhammad Ahmad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191781v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longkai Guo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913576v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2019-11675" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099502v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142081v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Ben Aissia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060965v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849866v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064382v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2018-87568" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142087v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099496v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2018-87549" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761253v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139525v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290003v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289997v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siginner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465717v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaous M" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siginer D." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465719v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465714v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaous M." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444920v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Djati" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149680v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289904v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112982" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282395v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Langenais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995401v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995393v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995428v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282543v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Dai" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289895v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282637v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.cnv.009092" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289848v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.ncv.009747" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950215v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Sanvicente" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995359v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854194v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipinska" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutaous" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854199v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778102v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778094v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daverat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778108v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966866v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Montrol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decrescenzo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958828v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958813v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chergui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dai" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2012.ProcSevIntSympTurbHeatTransfPal.1730" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421474v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781110v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421499v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282536v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Hu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Ch&#225;vez Chenaa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958793v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283047v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778138v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421396v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778135v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711387v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553912v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351405v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540665v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p6.230" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711404v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p5.20" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540667v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2006.TurbulHeatMassTransf.1110" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711383v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2005-72112" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312577v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929113v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993850v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paulus" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poyet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Komiya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127150" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662337v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Boutaous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107967" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890859v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiba Sophy-Mahfoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Vandhan Sekharam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Boutaous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10090329" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Siginer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056160" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910438v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zheng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Siginer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Cai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.023303" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03992564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137501" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04085029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0rss1k" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hagani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.023301" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5918" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-022-10064-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04085039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Jafari Fesharaki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-92u0g5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045465v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-1gl478" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiba Mahfoudi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Buathier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries7030058" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoulaiche Mokrane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.08.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053107" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393834v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daverat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oliver Paschereit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Angelo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67885-6_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Boutaous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.05.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2017.10.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariaa Refaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-016-1179-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393867v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Refaa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siginer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5961-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958766v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864265" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958762v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo V.D. Souza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.11.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S030F9KN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952036v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourgin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmp.2013.47A2005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.05.018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777923v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zoubir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lipinska" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1628" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Salat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.01.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.10.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958670v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/44/3/031419" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7751FF9A155E54A3DEC5789A949F4405F0D86C55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723422v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zoueidi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737652" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2012005118" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958714v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.08.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692097v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Benzaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403028v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2008.02.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F60WBH6X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaloznik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780600620079" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780600605039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694583v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790590959825" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132458v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.04.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRKGW3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179989v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan de Gassowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00145-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK5HP1Z9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695036v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mergui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.07.016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Barakat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-047" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedhadi Abdollahzadeh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Siginer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Botaous" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671358v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913583v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2022-96664" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671312v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2020-23553" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671361v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2020-23558" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023251v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Muhammad Ahmad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671300v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2020-23550" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191781v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longkai Guo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913576v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2019-11675" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142081v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Ben Aissia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060965v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064382v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2018-87568" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142087v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099496v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2018-87549" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099502v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761253v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289997v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siginner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465717v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaous M" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siginer D." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465719v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465714v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaous M." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139525v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290003v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149680v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Djati" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289904v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289899v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432970v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112982" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282395v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Langenais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444920v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995428v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282543v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Dai" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289895v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282637v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.cnv.009092" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289848v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102223v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.ncv.009747" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995393v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854194v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipinska" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutaous" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995367v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854199v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440681v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950215v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Sanvicente" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995359v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778102v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778094v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daverat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778108v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966866v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Montrol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decrescenzo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958828v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958813v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chergui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dai" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2012.ProcSevIntSympTurbHeatTransfPal.1730" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421474v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781110v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958793v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283047v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Hu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282536v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Ch&#225;vez Chenaa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778138v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421396v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778135v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553912v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351405v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540665v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p6.230" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711404v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p5.20" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540667v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2006.TurbulHeatMassTransf.1110" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711383v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2005-72112" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312577v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929113v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993850v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paulus" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poyet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>