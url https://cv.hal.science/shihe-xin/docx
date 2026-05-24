--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -319,1417 +319,1417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental identification of thermo-kinetic and visco-hyperelastic coupling for semicrystalline thermoplastic continuous fiber composites subjected to processing temperatures</w:t>
+                <w:t xml:space="preserve">Model-Based Design of LFP Battery Thermal Management System for EV Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+                <w:t xml:space="preserve">Nadjiba Sophy-Mahfoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+                <w:t xml:space="preserve">Sai-Vandhan Sekharam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chaudet</w:t>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2023.107967⟩</w:t>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (9), pp.329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/batteries10090329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662337v1</w:t>
+                <w:t xml:space="preserve">hal-04890859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Design of LFP Battery Thermal Management System for EV Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and experimental identification of thermo-kinetic and visco-hyperelastic coupling for semicrystalline thermoplastic continuous fiber composites subjected to processing temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjiba Sophy-Mahfoudi</w:t>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sai-Vandhan Sekharam</w:t>
+                <w:t xml:space="preserve">Philippe Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (9), pp.329. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/batteries10090329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2023.107967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890859v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological Characterization of High Molecular Weight PEO-An Extensive Parametric Experimental Study</w:t>
+                <w:t xml:space="preserve">Oscillating onset of the Rayleigh–Bénard convection with viscoelastic fluids in a slightly tilted cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafiz Ahmad</w:t>
+                <w:t xml:space="preserve">Xin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+                <w:t xml:space="preserve">Chao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis A Siginer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 145 (2), pp.021204. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (2), pp.023107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4056160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0137501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859954v1</w:t>
+                <w:t xml:space="preserve">hal-03992564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent oscillating viscoelastic Rayleigh-Bénard convection: Viscoelastic kinetic energy budget analysis</w:t>
+                <w:t xml:space="preserve">Rheological Characterization of High Molecular Weight PEO-An Extensive Parametric Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Zheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
+                <w:t xml:space="preserve">Hafiz Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Siginer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Weihua Cai</w:t>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis A Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.023303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (2), pp.021204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4056160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910438v1</w:t>
+                <w:t xml:space="preserve">hal-03859954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating onset of the Rayleigh–Bénard convection with viscoelastic fluids in a slightly tilted cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Time-dependent oscillating viscoelastic Rayleigh-Bénard convection: Viscoelastic kinetic energy budget analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Wang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weihua Cai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (2), pp.023107. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), pp.023303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0137501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.023303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992564v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of Polymer Selective Laser Sintering Process: Laser-Polymer Interaction Modeling</w:t>
+                <w:t xml:space="preserve">Numerical and Experimental Study of Polymers Microwaves Heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lan Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pouya Jafari Fesharaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 926, pp.349-357. </w:t>
+              <w:t xml:space="preserve">, 2022, 926, pp.1890-1899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-0rss1k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-92u0g5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085029v1</w:t>
+                <w:t xml:space="preserve">hal-04085039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern selection in Rayleigh-Bénard convection with nonlinear viscoelastic fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xin Zheng</w:t>
+                <w:t xml:space="preserve">A Crystallization Kinetic Model for Long Fiber-Based Composite with Thermoplastic Semicrystalline Polymer Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Hagani</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nahiène Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.023301⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 926 KEM, pp.1240 - 1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-1gl478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671141v1</w:t>
+                <w:t xml:space="preserve">hal-04045465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling heat transfer and transcrystallization kinetics during processing of polymer-based composites materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Coupled Thermo-mechanical Modelling Strategy Based on Alternating Direction Implicit Formulation for the Simulation of Multilayered CFRTP Thermo-stamping Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouardo Guzman-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiène Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (2), pp.655-675. </w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (6), pp.2321-2341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.5918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10443-022-10064-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661721v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coupled Thermo-mechanical Modelling Strategy Based on Alternating Direction Implicit Formulation for the Simulation of Multilayered CFRTP Thermo-stamping Process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Modeling of Polymer Selective Laser Sintering Process: Laser-Polymer Interaction Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouardo Guzman-Maldonado</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Lan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nahiène Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-022-10064-x⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 926, pp.349-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-0rss1k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045353v1</w:t>
+                <w:t xml:space="preserve">hal-04085029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Study of Polymers Microwaves Heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pattern selection in Rayleigh-Bénard convection with nonlinear viscoelastic fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouya Jafari Fesharaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 926, pp.1890-1899. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.023301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-92u0g5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.023301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085039v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Crystallization Kinetic Model for Long Fiber-Based Composite with Thermoplastic Semicrystalline Polymer Matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling heat transfer and transcrystallization kinetics during processing of polymer-based composites materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nahiène Hamila</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 926 KEM, pp.1240 - 1247. </w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.655-675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-1gl478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pat.5918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045465v1</w:t>
+                <w:t xml:space="preserve">hal-04661721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Analysis of LMO/Graphite Batteries Using Equivalent Circuit Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjiba Mahfoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1789,77 +1789,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balling phenomenon in metallic laser based 3D printing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1919,51 +1919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process of selective laser sintering of polymer powders: Modeling, simulation, and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aoulaiche Mokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2134,200 +2134,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Experimental analysis</w:t>
+                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Scaling analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 111, pp.321-329. </w:t>
+              <w:t xml:space="preserve">, 2017, 112, pp.199-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393834v2</w:t>
+                <w:t xml:space="preserve">hal-01393867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational assessment of curvatures and principal directions of implicit surfaces from 3D scalar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2394,551 +2394,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the heating phase of the selective laser sintering process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 120, pp.50-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.05.017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 111, pp.321-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064350v1</w:t>
+                <w:t xml:space="preserve">hal-01393834v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysical modeling of the heating phase in the polymer powder bed fusion process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of the heating phase of the selective laser sintering process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18, pp.121-135. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, pp.50-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2017.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064346v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effects of shear flow and nucleating agents on the crystallization mechanisms of Poly (Lactic Acid)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multiphysical modeling of the heating phase in the polymer powder bed fusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Fulchiron</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10965-016-1179-y⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.121-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633575v1</w:t>
+                <w:t xml:space="preserve">hal-02064346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Scaling analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+                <w:t xml:space="preserve">Synergistic effects of shear flow and nucleating agents on the crystallization mechanisms of Poly (Lactic Acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 112, pp.199-210. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10965-016-1179-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393867v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermophysical analysis and modeling of the crystallization and melting behavior of PLA with talc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Refaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3387,77 +3387,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization Kinetics of Poly-(Lactic Acid) with and without Talc: Optical Microscopy and Calorimetric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Refaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fulchiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Zinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3493,814 +3493,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical Characterization and Crystallization Kinetics of Semi-Crystalline Polymers</w:t>
+                <w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Zinet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
+                <w:t xml:space="preserve">G. Desrayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bourgin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jmp.2013.47A2005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.18-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952036v1</w:t>
+                <w:t xml:space="preserve">hal-00841302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Joulin</w:t>
+                <w:t xml:space="preserve">Experimental investigation of turbulent natural convection in a vertical water channel with symmetric heating: Flow and heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bastide</w:t>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Brangeon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 72, pp.18-33. </w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.182-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841302v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of turbulent natural convection in a vertical water channel with symmetric heating: Flow and heat transfer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bouia</w:t>
+                <w:t xml:space="preserve">Transition to chaos of natural convection between two infinite differentially heated vertical plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.05.018⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (2), pp.023010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.023010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868541v1</w:t>
+                <w:t xml:space="preserve">hal-00958734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Convection in a Vertical Open-Ended Channel: Comparison between Experimental and Numerical Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Zoubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.1265-1276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure Development of Biodegradable Polymers: Crystallization of PLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariaa Refaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fulchiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 554-557, pp.1628-1633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to chaos of natural convection between two infinite differentially heated vertical plates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+                <w:t xml:space="preserve">Thermophysical Characterization and Crystallization Kinetics of Semi-Crystalline Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Zinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (2), pp.023010. </w:t>
+              <w:t xml:space="preserve">Journal of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (7B), pp.28-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.023010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/jmp.2013.47A2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958734v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part III: a full convection-conduction-surface radiation coupling</w:t>
               </w:r>
@@ -4414,645 +4414,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part II: end wall effects</w:t>
+                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part I: reference solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Salat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 39, pp.15-27. </w:t>
+              <w:t xml:space="preserve">, 2012, 39, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958717v1</w:t>
+                <w:t xml:space="preserve">hal-00958714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of two-dimensional (2D) natural convection flows in air-filled differentially heated cavities: 2D/3D disturbances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part II: end wall effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 44 (3), pp.031419. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.15-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0169-5983/44/3/031419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958670v1</w:t>
+                <w:t xml:space="preserve">hal-00958717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a white noise at channel inlet on the parallel and wavy convective instabilities of Poiseuille-Rayleigh-Bénard flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Xin</w:t>
+                <w:t xml:space="preserve">Stability of two-dimensional (2D) natural convection flows in air-filled differentially heated cavities: 2D/3D disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4737652⟩</w:t>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (3), pp.031419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0169-5983/44/3/031419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723422v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of coupled molecular gas radiation and natural convection in a differentially heated cubical cavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anouar Soufiani</w:t>
+                <w:t xml:space="preserve">Influence of a white noise at channel inlet on the parallel and wavy convective instabilities of Poiseuille-Rayleigh-Bénard flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zoueidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (4), pp.335-350. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (8), pp.084101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.2012005118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4737652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958707v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the stratification discrepancy of turbulent natural convection in differentially heated air-filled cavities. Part I: reference solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+                <w:t xml:space="preserve">Numerical study of coupled molecular gas radiation and natural convection in a differentially heated cubical cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soucasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Soufiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (4), pp.335-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2012.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.2012005118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958714v1</w:t>
+                <w:t xml:space="preserve">hal-00958707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of thermoconvective flows and more uniform depositions in a cold wall rectangular APCVD reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5245,51 +5245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of a numerical model of macrosegregation in direct chill casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaloznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5321,265 +5321,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analyses of longitudinal rolls of poiseuille-Rayleigh- bénard flows in air-filled channels of finite transversal extension</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Le Quere</w:t>
+                <w:t xml:space="preserve">Natural convection flows in air filled, differentially heated cavities with adiabatic horizontal walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 50 (5), pp.467-490. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10407780600620079⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 50 (5), pp.437-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407780600605039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694581v1</w:t>
+                <w:t xml:space="preserve">hal-01848345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural convection flows in air filled, differentially heated cavities with adiabatic horizontal walls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+                <w:t xml:space="preserve">Stability analyses of longitudinal rolls of poiseuille-Rayleigh- bénard flows in air-filled channels of finite transversal extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 50 (5), pp.437-466. </w:t>
+              <w:t xml:space="preserve">, 2006, 50 (5), pp.467-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10407780600605039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10407780600620079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848345v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient vectorized finite-difference method to solve the incompressible navier-stokes equations for 3-D mixed-convection flows in high-aspect-ratio channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5639,51 +5639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of turbulent natural convection in a large air-filled cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Salat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5888,77 +5888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations d’une instabilité convective apparaissant sous la forme de rouleaux sinueux dans un écoulement de Poiseuille-Rayleigh-Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mergui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6167,51 +6167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedhadi Abdollahzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Siginer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6262,90 +6262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling heat transfer, transcrystalisation and visco-hyperelastic coupling for semicrystalline thermoplastic composites during thermoforming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Mechanics and Energy, MME 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rabat (MOROCCO), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6370,64 +6370,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modeling of Polymer Selective Laser Sintering Process : Laser–polymer interaction modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6465,90 +6465,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Transfer During Polymer Selective Laser Sintering Process: Parametric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2022 International Mechanical Engineering Congress and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Columbus, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6582,90 +6582,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Crystallization kinetic model for long fiber-based composites with thermoplastic semicrystalline polymer matrix,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Material Forming,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6684,568 +6684,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological Characterization of Polyethylene Oxide (PEO): An Experimental Steady State and Transient Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">3D Modeling of Additive Manufacturing Process: The Case of Polymer Laser Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2020 International Mechanical Engineering Congress and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/IMECE2020-23553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2020-23550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913548v1</w:t>
+                <w:t xml:space="preserve">hal-03671300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Non-Affine Viscoelastic Fluid Flow Including Viscous Dissipation Through a Square Cross-Section Duct: Heat Transfer Enhancement due to the Inertia and the Elastic Effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rheological Characterization of Polyethylene Oxide (PEO): An Experimental Steady State and Transient Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafiz Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2020 International Mechanical Engineering Congress and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/IMECE2020-23558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2020-23553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671361v1</w:t>
+                <w:t xml:space="preserve">hal-04913548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological Characterization of Polyethylene Oxide (PEO): an Experimental Steady State and Transient Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hafiz Muhammad Ahmad</w:t>
+                <w:t xml:space="preserve">Numerical Modeling of Non-Affine Viscoelastic Fluid Flow Including Viscous Dissipation Through a Square Cross-Section Duct: Heat Transfer Enhancement due to the Inertia and the Elastic Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mechanical Engineering Congress &amp; Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2020 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2020-23558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023251v1</w:t>
+                <w:t xml:space="preserve">hal-03671361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of Additive Manufacturing Process: The Case of Polymer Laser Sintering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
+                <w:t xml:space="preserve">Rheological Characterization of Polyethylene Oxide (PEO): an Experimental Steady State and Transient Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafiz Muhammad Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2020 International Mechanical Engineering Congress and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Mechanical Engineering Congress &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual Conference, United States. pp.IMECE2020-23553</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671300v1</w:t>
+                <w:t xml:space="preserve">hal-03023251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical study of phase change calculations for film boiling flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longkai Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7296,103 +7296,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach to the Numerical Modeling of the Viscoelastic Rayleigh-Benard Convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2019 International Mechanical Engineering Congress and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Salt Lake City, France. </w:t>
@@ -7424,853 +7424,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Reduced Order Model for an Electronic Power Module</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Jay</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the heating phase and densification mechanism in polymers selective laser melting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoulaiche Mokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 24rd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Palermo, Italy. pp.140013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5035005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142081v1</w:t>
+                <w:t xml:space="preserve">hal-02099502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of heat transfer in viscoelastic flow through a straight duct with a square cross-section</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Numerical Modeling of Phan-Thien-Tanner Viscoelastic Fluid Flow Through a Square Cross-Section Duct: Heat Transfer Enhancement due to Shear-Thinning Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th International Heat Transfer Conference, IHTC-16</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2018 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Pittsburgh, France. pp.V007T09A042, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2018-87568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060965v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">influence of wall radiation in 2D cavities heated from below</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Thermal Reduced Order Model for an Electronic Power Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Ben Aissia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Heat Transfer Conference, IHTC-16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Beijing, China</w:t>
+              <w:t xml:space="preserve">2018 24rd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Stockholm, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849866v1</w:t>
+                <w:t xml:space="preserve">hal-02142081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Phan-Thien-Tanner Viscoelastic Fluid Flow Through a Square Cross-Section Duct: Heat Transfer Enhancement due to Shear-Thinning Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Numerical study of heat transfer in viscoelastic flow through a straight duct with a square cross-section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2018 International Mechanical Engineering Congress and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 16th International Heat Transfer Conference, IHTC-16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064382v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Reduced Order Model for Temperature Monitoring in an Aerospace Electronic Power Module</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Jay</w:t>
+                <w:t xml:space="preserve">influence of wall radiation in 2D cavities heated from below</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Albin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 24rd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Stockholm, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">16th International Heat Transfer Conference, IHTC-16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142087v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of the Thermal Phenomena During Laser Melting of Polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+                <w:t xml:space="preserve">Inverse Reduced Order Model for Temperature Monitoring in an Aerospace Electronic Power Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Ben Aissia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dennis Siginer</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2018 International Mechanical Engineering Congress and Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 24rd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Stockholm, France. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/IMECE2018-87549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02099496v1</w:t>
+                <w:t xml:space="preserve">hal-02142087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the heating phase and densification mechanism in polymers selective laser melting process</w:t>
+                <w:t xml:space="preserve">3D Modeling of the Thermal Phenomena During Laser Melting of Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aoulaiche Mokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Siginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Palermo, Italy. pp.140013, </w:t>
+              <w:t xml:space="preserve">ASME 2018 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Pittsburgh, United States. pp.V007T09A041, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5035005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2018-87549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099502v1</w:t>
+                <w:t xml:space="preserve">hal-02099496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle thermique réduit appliqué à une carte électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Ben Aissia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8302,273 +8302,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Balling Phenomenon in metallic laser melting process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+                <w:t xml:space="preserve">Computational assessment of curvatures and principal directions of implicit surfaces from 3D scalar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Albin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Siginner</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Oliver Paschereit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME -FEDSM-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Washington, United States</w:t>
+              <w:t xml:space="preserve">Mathematical Methods for Curves and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tønsberg, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289997v1</w:t>
+                <w:t xml:space="preserve">hal-02139525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Elements Method to Simulate the Balling Phenomena in Laser Sintering Process of Metallic Powders</w:t>
+                <w:t xml:space="preserve">Scattering effect in radiative heat transfer during selective laser sintering of polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boutaous M</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siginer D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ASME 2016, HT/FE/ICNMM, Heat Transfer, Fluids Engineering, &amp; Nanochannels, Microchannels, and Minichannels Conferences.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Washington, United States</w:t>
+              <w:t xml:space="preserve">ESAFORM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantess, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465717v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow induced crystallization of PLA: overall kinetics and morphology development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariaa Refaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutaous M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8583,519 +8583,519 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Int. Con. Polymer processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering effect in radiative heat transfer during selective laser sintering of polymers</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Balling Phenomenon in metallic laser melting process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boutaous M.</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Siginner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International ESAFORM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">ASME -FEDSM-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465714v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational assessment of curvatures and principal directions of implicit surfaces from 3D scalar data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+                <w:t xml:space="preserve">Discrete Elements Method to Simulate the Balling Phenomena in Laser Sintering Process of Metallic Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutaous M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves d'Angelo</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siginer D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods for Curves and Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tønsberg, Norway</w:t>
+              <w:t xml:space="preserve">Proceedings of ASME 2016, HT/FE/ICNMM, Heat Transfer, Fluids Engineering, &amp; Nanochannels, Microchannels, and Minichannels Conferences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139525v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering effect in radiative heat transfer during selective laser sintering of polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutaous M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nantess, France</w:t>
+              <w:t xml:space="preserve">19th International ESAFORM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290003v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des méthodes de suivi d’interface pour les écoulements diphasiques</w:t>
+                <w:t xml:space="preserve">Etude comparative des méthodes de suivi d'interface pour les écoulements diphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Djati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Albin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149680v1</w:t>
+                <w:t xml:space="preserve">hal-03444920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the radiative heat transfer in selective laser sintering of polymers: scattering effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9133,90 +9133,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual effects of talc as nucleating agent and short term shearing on the crystallization kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariaa Refaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME-JSME-KSME Joint Fluids Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9235,3577 +9235,3577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the equivalent electrical model parameters and thermal properties of a LMO / Graphite battery cell for full electric vehicle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Buathier</w:t>
+                <w:t xml:space="preserve">Etude comparative des méthodes de suivi d’interface pour les écoulements diphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Djati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Albin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432970v1</w:t>
+                <w:t xml:space="preserve">hal-02149680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de l'influence du rayonnement pariétal sur la convection de Rayleigh-Bénard en cavité 2D remplie d'air</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+                <w:t xml:space="preserve">Identification of the equivalent electrical model parameters and thermal properties of a LMO / Graphite battery cell for full electric vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Zinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Buathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282395v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des méthodes de suivi d'interface pour les écoulements diphasiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Etude numérique de l'influence du rayonnement pariétal sur la convection de Rayleigh-Bénard en cavité 2D remplie d'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Langenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Albin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Albin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444920v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse thermique et suivi optique de la cinétique de cristallisation et son impact sur les propriétés mécaniques de polymères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Towards the enhancement of the crystallization kinetics of a bio-sourced and biodegradable polymer PLA (Poly Lactic Acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariaa Refaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT 45 Journées de Calorimétrie et d'Analyse Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">4th Joint US-European Fluids Engineering Division FED14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995428v1</w:t>
+                <w:t xml:space="preserve">hal-00995401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'ordré elevé pour le couplage de la convection naturelle avec le rayonnement de surface en cavité remplie d'air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallization of PLA (Poly-(Lactic Acid)) under pre-shear treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ren Dai</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Thermal Engineering: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282543v1</w:t>
+                <w:t xml:space="preserve">hal-00995393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the process- structure- behaviour interaction in bio-sourced polymers: role of the crystallization kinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Analyse thermique et suivi optique de la cinétique de cristallisation et son impact sur les propriétés mécaniques de polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z. Refaa</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMECE2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">JCAT 45 Journées de Calorimétrie et d'Analyse Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289895v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Order Numerical Implementation of Surface Radiation for the Coupling with Natural Convection in an Air-Filled Square Cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Méthodes d'ordré elevé pour le couplage de la convection naturelle avec le rayonnement de surface en cavité remplie d'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ren Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Heat Transfer Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282637v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Process-Structure-Behavior Interaction in Bio-Sourced Polymers: Role of the Crystallization Kinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Analysis of the process- structure- behaviour interaction in bio-sourced polymers: role of the crystallization kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Refaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME2014 International Mechanical Engineering Congress and Exposition</w:t>
+              <w:t xml:space="preserve">IMECE2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289848v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Convection in an Open Vertical Channel with Heated Walls at high Rayleigh Number</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
+                <w:t xml:space="preserve">High-Order Numerical Implementation of Surface Radiation for the Coupling with Natural Convection in an Air-Filled Square Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/IHTC15.ncv.009747⟩</w:t>
+              <w:t xml:space="preserve">International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Kyoto, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.cnv.009092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102223v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the enhancement of the crystallization kinetics of a bio-sourced and biodegradable polymer PLA (Poly Lactic Acid)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Process-Structure-Behavior Interaction in Bio-Sourced Polymers: Role of the Crystallization Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Zinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Joint US-European Fluids Engineering Division FED14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">ASME2014 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995401v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of PLA (Poly-(Lactic Acid)) under pre-shear treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+                <w:t xml:space="preserve">Natural Convection in an Open Vertical Channel with Heated Walls at high Rayleigh Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Thermal Engineering: Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.ncv.009747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995393v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Simulation of Flow-Induced Crystallization of PLA (PolylLactic Acid)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Refaa</w:t>
+                <w:t xml:space="preserve">Etude numérique et expérimentale de la convection naturelle en canal semi-ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Zoubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lipinska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Rousset</w:t>
+                <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Portugal</w:t>
+              <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854194v1</w:t>
+                <w:t xml:space="preserve">hal-00950215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization kinetics of Poly-(lactic acid) with and without Talc: rheo-optical and calorimetric analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Experimental and Numerical Simulation of Flow-Induced Crystallization of Poly(Lactic Acid) (PLA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariaa Refaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Annual Meeting of The Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">ESAFORM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aveio, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995367v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization kinetics of Poly-(lactic acid) with and without Talc: rheo-optical and calorimetric analysis</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Simulation of Flow-Induced Crystallization of PLA (PolylLactic Acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Refaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Zinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of the Polymer Processing Society, PPS-29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Germany</w:t>
+              <w:t xml:space="preserve">ESAFORM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854199v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Period-doubling scenario and crisis-induced intermittency in natural convection between two vertical differentially heated plates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+                <w:t xml:space="preserve">Crystallization kinetics of Poly-(lactic acid) with and without Talc: rheo-optical and calorimetric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 21e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9th Annual Meeting of The Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958781v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la cristallisation du PLA (Acide PolyLactique) sous écoulement : quantification des effets thermique et mécanique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Crystallization kinetics of Poly-(lactic acid) with and without Talc: rheo-optical and calorimetric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Refaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Zinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of the Polymer Processing Society, PPS-29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440681v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique et expérimentale de la convection naturelle en canal semi-ouvert</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Period-doubling scenario and crisis-induced intermittency in natural convection between two vertical differentially heated plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 21e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950215v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Simulation of Flow-Induced Crystallization of Poly(Lactic Acid) (PLA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Analyse de la cristallisation du PLA (Acide PolyLactique) sous écoulement : quantification des effets thermique et mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariaa Refaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Zinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aveio, Portugal</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995359v1</w:t>
+                <w:t xml:space="preserve">hal-03440681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation for natural convection in a vertical open-ended channel : comparison with experimental data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daverat</w:t>
+                <w:t xml:space="preserve">Numerical simulation of natural convection between two vertical differentially heated plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Computational Heat Transfer, CHT-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, BATH, United Kingdom</w:t>
+              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778102v1</w:t>
+                <w:t xml:space="preserve">hal-01848706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in ﬂow regime in a natural convection ﬂow in an open-ended vertical channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Caractérisation d'un écoulement de convection naturelle en canal vertical : application aux double-peaux photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Internationnal Symposium on Turbulence, Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.591-594</w:t>
+              <w:t xml:space="preserve">2ième colloque International Francophone d'Énergétique et Mécanique - CIFEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.ART-13-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778094v1</w:t>
+                <w:t xml:space="preserve">hal-00778108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'un écoulement de convection naturelle en canal vertical : application aux double-peaux photovoltaïques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bouia</w:t>
+                <w:t xml:space="preserve">Construction d'un modèle thermique nodal pour la phase de prédimensionnement d'un équipement roue et frein aéronautique : méthodologie et simplifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Montrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Decrescenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ième colloque International Francophone d'Énergétique et Mécanique - CIFEM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.ART-13-84</w:t>
+              <w:t xml:space="preserve">2ème Congrès de l'Association Marocaine de Thermique - Efficacité énergétique dans l'industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778108v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un modèle thermique nodal pour la phase de prédimensionnement d'un équipement roue et frein aéronautique : méthodologie et simplifications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Jay</w:t>
+                <w:t xml:space="preserve">Numerical study of coupled molecular gas radiation and natural convection in a differentially heated cubical cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soucasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Soufiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès de l'Association Marocaine de Thermique - Efficacité énergétique dans l'industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">CHT' 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966866v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of coupled molecular gas radiation and natural convection in a differentially heated cubical cavity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rivière</w:t>
+                <w:t xml:space="preserve">Numerical investigation for natural convection in a vertical open-ended channel : comparison with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHT' 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Computational Heat Transfer, CHT-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, BATH, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958828v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent 3D natural convection flows and interaction with surface radiation in air-filled cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Change in ﬂow regime in a natural convection ﬂow in an open-ended vertical channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Dai</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THMT' 12</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Internationnal Symposium on Turbulence, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.591-594</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958813v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of natural convection between two vertical differentially heated plates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent 3D natural convection flows and interaction with surface radiation in air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">THMT' 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.1697-1708, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2012.ProcSevIntSympTurbHeatTransfPal.1730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848706v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convection naturelle dans un canal vertical en eau avec chauffage pariétal : influence de la stratification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale de la convection naturelle dans un canal vertical en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française deThermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421474v1</w:t>
+                <w:t xml:space="preserve">hal-00781110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de la convection naturelle dans un canal vertical en eau</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of 2D natural convection flows in air-filled differentially heated cavities: 2D/3D disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française deThermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
+              <w:t xml:space="preserve">BIFD 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781110v1</w:t>
+                <w:t xml:space="preserve">hal-00958793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of 2D natural convection flows in air-filled differentially heated cavities: 2D/3D disturbances</w:t>
+                <w:t xml:space="preserve">Coupling of turbulent 3D natural convection flows with surface radiation in air-filled cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyuan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIFD 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958793v1</w:t>
+                <w:t xml:space="preserve">hal-01283047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of turbulent 3D natural convection flows with surface radiation in air-filled cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation de l'écoulement dans un canal différentiellement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liyuan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283047v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'écoulement dans un canal différentiellement chauffé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+                <w:t xml:space="preserve">Etude expérimentale des écoulements de convection naturelle en canal vertical différentiellement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422700v1</w:t>
+                <w:t xml:space="preserve">hal-03421499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark solution of 3D natural convection flows with surface radiation in air-filled cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyuan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12876,355 +12876,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des écoulements de convection naturelle en canal vertical différentiellement chauffé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Convection naturelle dans un canal vertical en eau avec chauffage pariétal : influence de la stratification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421499v1</w:t>
+                <w:t xml:space="preserve">hal-03421474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique des transferts thermo-convectifs dans un canal vertical à flux imposé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode de collocation Chebyshev pour le couplage entre la convection naturelle en cavité remplie d'air et le rayonnement pariétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Perpignan, France. pp.124</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778138v1</w:t>
+                <w:t xml:space="preserve">hal-03421396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de collocation Chebyshev pour le couplage entre la convection naturelle en cavité remplie d'air et le rayonnement pariétal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude numérique des transferts thermo-convectifs dans un canal vertical à flux imposé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Perpignan, France. pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421396v1</w:t>
+                <w:t xml:space="preserve">hal-00778138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13305,103 +13305,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la dynamique d'un écoulement de convection naturelle et des transferts de chaleur aux parois au sein d'un canal vertical différentiellement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France. pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13426,77 +13426,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of a wavy convective instability in Poiseuille-Rayleigh- Bénard flows: Linear stability analysis and non linear numerical simulations under random excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zoueidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 14th International Heat Transfer Conference, IHTC14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Washington, DC, United States. pp.203-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13521,90 +13521,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Dynamic and Heat Transfer of Natural Convection Flow Inside a Double Skin Façade (BIPV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13642,77 +13642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Spectral Parallel Multi-Domain computing for natural convection flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Parallel Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13731,334 +13731,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical simulations of turbulent natural convection in an air-filled differentially heated cavity</w:t>
+                <w:t xml:space="preserve">Proposal of a means to make the vapor depositions more uniform in a cold wall rectangular CVD reactor at atmospheric pressure - Numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Sidney, Australia. pp.ihtc*-*13*.mech.unsw.edu.au, </w:t>
+              <w:t xml:space="preserve">13th International Heat Transfer Conference (IHTC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Sydney, Australia. pp.issn : 1-56700-225-0 / CD 1-56700-226-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IHTC13.p6.230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/IHTC13.p5.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540665v1</w:t>
+                <w:t xml:space="preserve">hal-00711404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a means to make the vapor depositions more uniform in a cold wall rectangular CVD reactor at atmospheric pressure - Numerical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Nicolas</w:t>
+                <w:t xml:space="preserve">Three-dimensional numerical simulations of turbulent natural convection in an air-filled differentially heated cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benzaoui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Salat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Heat Transfer Conference (IHTC13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Sydney, Australia. pp.issn : 1-56700-225-0 / CD 1-56700-226-9, </w:t>
+              <w:t xml:space="preserve">13th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Sidney, Australia. pp.ihtc*-*13*.mech.unsw.edu.au, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IHTC13.p5.20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/IHTC13.p6.230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711404v1</w:t>
+                <w:t xml:space="preserve">hal-00540665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface radiation effects on turbulent Rayleigh-Bénard convection in a parallelepipedic cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THMT-5 Conference, Hanjalic, Nagano &amp; Jakirlic Editors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Dubrovnik, Croatia. http://130.83.243.201/thmt-06/announce.html, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14092,77 +14092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of incompressible three-dimensional mixed convection flows in long aspect ratio channels using an efficient finite difference method for vectorial supercomputers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HT2005: ASME Heat Transfer Summer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Jul 2005, San Francisco, CA, United States. pp.829-836, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14196,64 +14196,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of turbulent natural convection in a large air cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Salat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14366,64 +14366,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif pour mesurer les propriétés électromagnétiques d’un échantillon chauffé par microondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouya Jafari Fesharaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14777,51 +14777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Komiya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127150" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662337v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Boutaous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107967" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890859v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiba Sophy-Mahfoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Vandhan Sekharam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Boutaous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10090329" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Siginer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056160" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910438v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zheng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Siginer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Cai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.023303" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03992564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137501" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04085029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0rss1k" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hagani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.023301" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5918" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-022-10064-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04085039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Jafari Fesharaki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-92u0g5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045465v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-1gl478" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiba Mahfoudi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Buathier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries7030058" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoulaiche Mokrane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.08.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053107" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393834v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daverat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oliver Paschereit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Angelo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67885-6_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Boutaous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.05.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2017.10.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariaa Refaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-016-1179-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393867v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Refaa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siginer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5961-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958766v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864265" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958762v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo V.D. Souza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.11.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S030F9KN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952036v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourgin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmp.2013.47A2005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.05.018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777923v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zoubir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lipinska" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1628" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Salat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.01.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.10.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958670v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/44/3/031419" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7751FF9A155E54A3DEC5789A949F4405F0D86C55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723422v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zoueidi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737652" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2012005118" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958714v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.08.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692097v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Benzaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403028v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2008.02.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F60WBH6X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaloznik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780600620079" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780600605039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694583v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790590959825" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132458v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.04.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRKGW3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179989v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan de Gassowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00145-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK5HP1Z9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695036v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mergui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.07.016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Barakat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-047" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedhadi Abdollahzadeh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Siginer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Botaous" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671358v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913583v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2022-96664" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671312v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2020-23553" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671361v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2020-23558" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023251v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Muhammad Ahmad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671300v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2020-23550" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191781v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longkai Guo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913576v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2019-11675" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142081v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Ben Aissia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060965v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064382v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2018-87568" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142087v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099496v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2018-87549" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099502v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761253v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289997v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siginner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465717v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaous M" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siginer D." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465719v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465714v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaous M." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139525v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290003v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149680v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Djati" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289904v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289899v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432970v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112982" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282395v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Langenais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444920v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995428v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282543v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Dai" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289895v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282637v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.cnv.009092" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289848v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102223v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.ncv.009747" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995393v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854194v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipinska" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutaous" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995367v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854199v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440681v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950215v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Sanvicente" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995359v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778102v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778094v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daverat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778108v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966866v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Montrol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decrescenzo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958828v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958813v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chergui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dai" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2012.ProcSevIntSympTurbHeatTransfPal.1730" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421474v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781110v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958793v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283047v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Hu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282536v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Ch&#225;vez Chenaa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778138v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421396v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778135v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553912v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351405v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540665v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p6.230" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711404v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p5.20" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540667v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2006.TurbulHeatMassTransf.1110" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711383v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2005-72112" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312577v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929113v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993850v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paulus" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poyet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Komiya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127150" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890859v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiba Sophy-Mahfoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Vandhan Sekharam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Boutaous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10090329" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Boutaous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107967" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03992564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zheng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Siginer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137501" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859954v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056160" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Siginer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Cai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.023303" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04085039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Jafari Fesharaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-92u0g5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-1gl478" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-022-10064-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04085029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0rss1k" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hagani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.023301" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5918" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiba Mahfoudi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Buathier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries7030058" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoulaiche Mokrane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.08.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053107" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393867v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daverat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.036" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oliver Paschereit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Angelo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67885-6_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393834v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Boutaous" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.05.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064346v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2017.10.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633575v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariaa Refaa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-016-1179-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Refaa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siginer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5961-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958766v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864265" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958762v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo V.D. Souza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.11.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S030F9KN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868541v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.05.018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777923v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zoubir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lipinska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1628" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourgin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmp.2013.47A2005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Salat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.01.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958714v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.08.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958717v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.10.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958670v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/44/3/031419" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7751FF9A155E54A3DEC5789A949F4405F0D86C55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723422v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zoueidi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737652" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958707v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2012005118" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692097v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Benzaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403028v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2008.02.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F60WBH6X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaloznik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848345v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780600605039" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694581v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780600620079" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694583v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790590959825" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132458v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.04.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRKGW3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179989v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan de Gassowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00145-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK5HP1Z9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695036v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mergui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.07.016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Barakat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-047" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedhadi Abdollahzadeh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Siginer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Botaous" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671358v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913583v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2022-96664" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671312v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2020-23550" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913548v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2020-23553" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671361v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2020-23558" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023251v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Muhammad Ahmad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191781v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longkai Guo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913576v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2019-11675" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099502v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064382v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2018-87568" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142081v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Ben Aissia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060965v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849866v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142087v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099496v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2018-87549" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761253v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139525v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465719v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaous M" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289997v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siginner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465717v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siginer D." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465714v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaous M." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444920v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Djati" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289904v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289899v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432970v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112982" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282395v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Langenais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995401v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995393v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995428v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282543v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Dai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289895v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282637v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.cnv.009092" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289848v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102223v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.ncv.009747" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950215v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Sanvicente" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995359v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854194v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipinska" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutaous" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995367v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854199v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440681v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778108v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966866v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Montrol" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decrescenzo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958828v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778102v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778094v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daverat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958813v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chergui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dai" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2012.ProcSevIntSympTurbHeatTransfPal.1730" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781110v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958793v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283047v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Hu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421499v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282536v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Ch&#225;vez Chenaa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421474v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421396v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778138v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778135v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553912v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351405v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711404v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p5.20" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540665v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p6.230" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540667v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2006.TurbulHeatMassTransf.1110" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711383v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2005-72112" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312577v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929113v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993850v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paulus" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poyet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>