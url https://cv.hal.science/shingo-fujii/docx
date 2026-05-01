--- v0 (2026-04-04)
+++ v1 (2026-05-01)
@@ -966,261 +966,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile and efficient chromatin pull-down methodology based on DNA triple helix formation</w:t>
+                <w:t xml:space="preserve">Pol V-Mediated Translesion Synthesis Elicits Localized Untargeted Mutagenesis during Post-replicative Gap Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asako Isogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer L. Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Potapov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert P. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Fujii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-24417-9⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (5), pp.1290-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.06.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143615v1</w:t>
+                <w:t xml:space="preserve">hal-02143608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pol V-Mediated Translesion Synthesis Elicits Localized Untargeted Mutagenesis during Post-replicative Gap Repair</w:t>
+                <w:t xml:space="preserve">Versatile and efficient chromatin pull-down methodology based on DNA triple helix formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asako Isogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert P. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Fujii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (5), pp.1290-1300. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.06.120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-24417-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143608v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronological Switch from Translesion Synthesis to Homology-Dependent Gap Repair In Vivo</w:t>
               </w:r>
@@ -1232,51 +1232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asako Isogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert P. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (4), pp.297-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2124,51 +2124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Fujii" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Modesti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2026.117195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366836v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Firsanov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Zacher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Tian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Sformo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09694-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fuchs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25158192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asako Isogawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dna3020009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sobol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Fuchs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2022.103303" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373135v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100399" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao A Paulo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumitsu Onizuka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuro Takahashi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.69544" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00002-20" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Fuchs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24417-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Ong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Potapov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.06.120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5487/TR.2018.34.4.297" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Janel-Bintz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita El Napolitano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006881" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wagner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3233(04)69008-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique y Burnouf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Olieric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinbolt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0323-9_16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Fujii" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Modesti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2026.117195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366836v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Firsanov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Zacher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Tian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Sformo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09694-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fuchs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25158192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asako Isogawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dna3020009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sobol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Fuchs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2022.103303" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373135v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100399" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao A Paulo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumitsu Onizuka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuro Takahashi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.69544" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00002-20" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Ong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Potapov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Fuchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.06.120" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143615v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24417-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5487/TR.2018.34.4.297" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Janel-Bintz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita El Napolitano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006881" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wagner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3233(04)69008-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique y Burnouf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Olieric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinbolt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0323-9_16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>