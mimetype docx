--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -1206,278 +1206,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Performance Index of Battery Management System Using Nonlinear Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Regression based Speed Estimation for Sensorless Vector Controlled IM Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shadab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ankit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hozefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Shrutika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivaraj Mohite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 7th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic. pp.148-153, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/codit49905.2020.9263990⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic. pp.757-761, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/codit49905.2020.9263869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015598v1</w:t>
+                <w:t xml:space="preserve">hal-04015602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Regression based Speed Estimation for Sensorless Vector Controlled IM Drive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing the Performance Index of Battery Management System Using Nonlinear Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivaraj Mohite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shadab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Hozefa</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Shrutika</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Wagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 7th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic. pp.757-761, </w:t>
+              <w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic. pp.148-153, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/codit49905.2020.9263869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/codit49905.2020.9263990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015602v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance enhancement of Battery Management System using Unscented Kalman Filter Approach</w:t>
               </w:r>
@@ -1574,177 +1574,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Trading for Ferry-to-Grid Network using Game Theoretic Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MPC based State Observer and its application for system with input-output disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shadab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Shalini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">U. Suryawanshi</w:t>
+                <w:t xml:space="preserve">D. Pardeshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivaraj Mohite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 9th International Conference on Power and Energy Systems (ICPES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Perth, Australia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icpes47639.2019.9105654⟩</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icpes47639.2019.9105502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015608v1</w:t>
+                <w:t xml:space="preserve">hal-04015604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the Temperature Influence on State of Charge Estimation for an Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivaraj Mohite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1776,323 +1759,340 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 9th International Conference on Power and Energy Systems (ICPES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Perth, Australia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icpes47639.2019.9105419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPC based State Observer and its application for system with input-output disturbances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of temperature on State of Charge estimation for an Electric Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivaraj Mohite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Bhil</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Suryawanshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 9th International Conference on Power and Energy Systems (ICPES)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icpes47639.2019.9105502⟩</w:t>
+              <w:t xml:space="preserve">2019 North American Power Symposium (NAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Wichita, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/naps46351.2019.9000303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015604v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature on State of Charge estimation for an Electric Vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Trading for Ferry-to-Grid Network using Game Theoretic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Suryawanshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivaraj Mohite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">U. Suryawanshi</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kamuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 North American Power Symposium (NAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Wichita, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2019 9th International Conference on Power and Energy Systems (ICPES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Perth, Australia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/naps46351.2019.9000303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icpes47639.2019.9105654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015609v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2350,51 +2350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04663185v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaraj Mohite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zemouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7552" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3341549" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613003v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.380" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185645" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383420" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sges51519.2020.00124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.340" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shadab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wagh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit49905.2020.9263990" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015602v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ankit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hozefa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shrutika" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit49905.2020.9263869" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015600v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit49905.2020.9263833" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shalini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Suryawanshi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kamuni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpes47639.2019.9105654" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpes47639.2019.9105419" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pardeshi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpes47639.2019.9105502" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Singh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/naps46351.2019.9000303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04584385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0326" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04663185v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaraj Mohite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zemouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7552" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3341549" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613003v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.380" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185645" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383420" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sges51519.2020.00124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.340" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shadab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ankit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hozefa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shrutika" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit49905.2020.9263869" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wagh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit49905.2020.9263990" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015600v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit49905.2020.9263833" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pardeshi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpes47639.2019.9105502" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpes47639.2019.9105419" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Suryawanshi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/naps46351.2019.9000303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shalini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kamuni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpes47639.2019.9105654" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04584385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0326" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>