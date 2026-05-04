--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -1194,286 +1194,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Biotechnology Vol. 2</w:t>
+                <w:t xml:space="preserve">Nanoscience in Medicine Vol. 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Km Gothandam</w:t>
+                <w:t xml:space="preserve">Hemant Kumar Daima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navya Pn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivendu Ranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandita Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">KM Gothandam, Shivendu Ranjan, Nandita Dasgupta, Eric Lichtfouse. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+              <w:t xml:space="preserve">Hemant Kumar Daima, Navya PN, Shivendu Ranjan, Nandita Dasgupta, Eric Lichtfouse. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 45, pp.XV, 251, 2020, Environmental Chemistry for a Sustainable World, Eric Lichtfouse, Jan Schwarzbauer, Didier Robert, 978-3-030-38196-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-38196-7⟩</w:t>
+              <w:t xml:space="preserve">, 39, pp.XVI, 494, 2020, Environmental Chemistry for a Sustainable World, Eric Lichtfouse, Jan Schwarzbauer, Didier Robert, 978-3-030-29207-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29207-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153416v1</w:t>
+                <w:t xml:space="preserve">hal-03153233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscience in Medicine Vol. 1</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental Biotechnology Vol. 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Km Gothandam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivendu Ranjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandita Dasgupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KM Gothandam, Shivendu Ranjan, Nandita Dasgupta, Eric Lichtfouse. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, pp.XV, 251, 2020, Environmental Chemistry for a Sustainable World, Eric Lichtfouse, Jan Schwarzbauer, Didier Robert, 978-3-030-38196-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-38196-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemant Kumar Daima</w:t>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-03153233v1</w:t>
+                <w:t xml:space="preserve">hal-03153416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanopharmaceuticals: Principles and Applications Vol. 3</w:t>
               </w:r>
@@ -1582,51 +1582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Biotechnology Vol. 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Km Gothandam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivendu Ranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2779,51 +2779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar Yata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivendu Ranjan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandita Dasgupta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44925-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Kumar Maurya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gothandam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76813-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48973-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandran Srinivasan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77795-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44921-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Kumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Guleria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63241-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63245-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69492-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhartendu Nath Mishra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73010-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Gothandam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030381950" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38196-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153233v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Kumar Daima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navya Pn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030292065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29207-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030471194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47120-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030381912" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38192-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030266714" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26672-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030266677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26668-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187712v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lichtfouse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-76090-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76090-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58496-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783319531113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53112-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319393056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799862v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319393025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar Yata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivendu Ranjan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandita Dasgupta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44925-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Kumar Maurya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gothandam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76813-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48973-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandran Srinivasan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77795-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44921-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Kumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Guleria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63241-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63245-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69492-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhartendu Nath Mishra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73010-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Kumar Daima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navya Pn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030292065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29207-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Gothandam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030381950" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38196-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030471194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47120-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030381912" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38192-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030266714" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26672-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030266677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26668-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187712v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lichtfouse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-76090-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76090-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58496-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783319531113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53112-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319393056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799862v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319393025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>