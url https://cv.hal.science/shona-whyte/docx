--- v0 (2026-03-04)
+++ v1 (2026-04-08)
@@ -732,971 +732,971 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Review of Online intercultural exchange: policy, pedagogy and practice de Robert O'Dowd et Tim Lewis (eds.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Book review: Magdalena Sowa, Jaroslaw Krajka, Innovations in Languages for Specific Purposes – Innovations en langues sur objectifs spécifiques, Present challenges and future promises – Défis actuels et engagements à venir. Bern: Peter Lang, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n°73, p. 112-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Review of Online intercultural exchange: policy, pedagogy and practice de Robert O'Dowd et Tim Lewis (eds.)</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vocabulary Acquisition via Drama: Welsh as a second language in the primary school setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Kalogirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Language Learning Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09571736.2017.1283351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From &amp;quot;solitary thinkers&amp;quot; to &amp;quot;social actors:&amp;quot; OER in multilingual CALL teacher education.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2016, 19 (Social dynamics in open educational practices)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Gary Beauchamp</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research in ESP teaching and learning in French higher education: developing the construct of ESP didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Language Learning Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Concepts and Frameworks in English for Specific Purposes, 69, pp.139-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who are the specialists? Teaching and learning specialised language in French educational contexts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/apliut.5487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Shona Whyte</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementing tasks with interactive technologies in classroom CALL: towards a developmental framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alexander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19 (Social dynamics in open educational practices)</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridging gaps : Using social media to develop techno-pedagogical competences in pre-service language teacher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L'enseignement de la grammaire en LANSAD (33(2)), pp.143-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital pencil sharpening: technology integration and language learning autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EL.LE - Educazione Linguistica. Language Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3(1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Researching interactive whiteboard use from primary school to university settings across Europe: an analytical framework for foreign language teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">University of Wales Journal of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.30-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching English for Specific Purposes: A task-based framework for French graduate courses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Concepts and Frameworks in English for Specific Purposes, 69, pp.139-164</w:t>
+              <w:t xml:space="preserve">, 2013, 63 (9), pp.5-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...335 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestrating learning in the language classroom: the IWB as digital dashboard. Special issue on language learning and technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363163v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01363164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of self-efficacy in the use of interactive whiteboards across educational settings: a European perspective from the iTILT project</w:t>
               </w:r>
@@ -2226,247 +2226,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Que disent de nous les accents et les intonations du langage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe del Giudice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Palasis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Trajectoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Carros, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“They say” makes good liars: a cross-linguistic investigation on evidentiality in language and deception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Berfin Tanış</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Çağla Aydın</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayberk Kaan Güneş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Şeyma Kalender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea (SLE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734071v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04594791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting learner-to-learner interaction: linguistic and visual resources in a synchronous oral telecollaborative task</w:t>
               </w:r>
@@ -3285,51 +3285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies dans l'enseignement et pour la formation : les enseignants du supérieur en transition dans les projets CATAPULT et SHOUT4HE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3600,51 +3600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting dictogloss for teaching formulaic sequences in EAP contexts: a set of replication studies in French higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Franklin-Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3708,51 +3708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulaic sequences in English for Academic Purposes and Second Language Acquisition: towards the characterisation of lexico-grammatical norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e colloque du GERAS, Université Jean Moulin - Lyon 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3771,381 +3771,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les frontières de la recherche sur l’enseignement-apprentissage de l’anglais de spécialité : pour une &amp;quot;didactique de l’ASP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37e colloque du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Mar 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transnational settings and multilingual approaches in Computer-Assisted Language Teacher Education.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianka Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Schmider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multilingual CALL: Multilingual Language Learning with Digital Media in Primary and Secondary Classrooms, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Francfort, Feb 2016, Frankfurt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telecollaboration for language learning in secondary schools: promoting interaction in the EFL classroom via a blended teacher education course.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gijsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Directions in Telecollaborative Research and Practice: The Second Conference on Telecollaboration in University Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trinity College Dublin, Apr 2016, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From 'war stories and romances' to research agenda: towards a model of ESP didactics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for the Study of English (ESSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National University of Ireland, Aug 2016, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371191v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-01371184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à l’intégration des technologies en classe de langue : vers un modèle multidimensionnel</w:t>
               </w:r>
@@ -4194,165 +4194,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Taking to task(s): Exploring task design by novice language teachers in technology-mediated and non-technological activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII International CALL research conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Rovira i Virgili, Tarragona, Spain, and University of Antwerp, Belgium, Jul 2015, Tarragone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand tout le monde sera spécialiste : la place des langues dans l’enseignement secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d ’études « L'enseignement - apprentissage des langues de spécialité : quels invariants ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GT DidASP du GERAS, ESPE de l’académie de Paris, CeLiSo EA 7332 (Université Paris - Sorbonne), Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371180v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01371181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A developmental framework for teacher adoption of interactive technologies in the language classroom: a collaborative action research project in French schools</w:t>
               </w:r>
@@ -4811,112 +4811,729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Live communication using interactive technologies for young learners: a French-German EFL tandem task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euline Cutrim Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Evora, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharpening pencils in the digital age: classroom integration of interactive technologies to support learner autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education technologies &amp; Language learner autonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applying labels in Teaching English for Specific Purposes: specialisation and domains of expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Anglais de Spécialité, Congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Université de Bourgogne, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning to Use Interactive Technologies for Language Teaching: Video Diaries for Teacher Support in the iTILT Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier didactique, Congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Université de Bourgogne, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéo et visio : des outils de médiatisation de l’activité au service de la collaboration et de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Données, analyses et finalités de la recherche en Apprentissage des langues médiatisé par les technologies (ALMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">iTILT and SMARTVET: 2 EU projects to promote effective interactive whiteboard use in language and vocational education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ton Koenraad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euline Cutrim Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Evora, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactive Whiteboards in the EFL Classroom: Findings of the European Project iTILT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euline Cutrim Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institute of English Studies Lecture Series, Leuphana Universität Lüneberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lüneberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interaction and interactivity in technology-rich second language classrooms: the iTILT project in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WorldCALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La visio-communication en langues vivantes : avantages pour l’apprentissage, repères pour l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Echanges et jumelages numériques : enjeux et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies interactives en classe de langue en Europe: un instrument de recherche pour analyser l’enseignement avec le TBI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4945,674 +5562,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRELA (Cultures de recherche en linguistique appliquée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363401v1</w:t>
-              </w:r>
-[...615 lines deleted...]
-                <w:t xml:space="preserve">hal-01363409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an effective transition framework - the use of interactive whiteboards in education settings: a European perspective from the iTILT project</w:t>
               </w:r>
@@ -6222,234 +6222,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La communication scientifique en langue étrangère : l'interprétation de la tâche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACEDLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avantages d'un cours hybride de traduction anglaise avec tutorat pour un travail collaboratif en ligne. RANACLES, Nancy, novembre 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RANACLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Web 2.0 tools for oral communication in English for international business</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363415v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01363416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let 'em click: Digital resources for primary EFL learners</w:t>
               </w:r>
@@ -6634,273 +6634,517 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">60 Years of Applied Linguistics: Toward more engaged research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kramsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Benjamins Publishing Company, 22, 2026, AILA Applied Linguistics Series, 9789027243966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/aals.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New developments in ESP teaching and learning research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Researchpublishing.net</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, New developments in ESP teaching and learning research, 978-2-490057-01-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14705/rpnet.2017.cssw2017.9782490057016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing and researching technological innovation in language teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-1-137-47033-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Towards more engagement (even after) 60 years of Applied Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 Years of Applied Linguistics: Toward more engaged research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, John Benjamins Publishing Company, pp.1-15, 2026, AILA Applied Linguistics Series, 9789027243966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/aals.22.intro⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPACE L2: exploring spacing effects in explicit and implicit online learning of L2 English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6932,483 +7176,483 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gerbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent CALL, granular systems and learner data: short papers from EUROCALL 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Research-publishing.net, pp.386-391, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14705/rpnet.2022.61.1489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The British Juggernaut: ESP Practice and Purpose in the 1970s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doff, Sabine; Smith, Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Policies and Practice in Language Learning and Teaching: 20th-century Historical Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam University Press, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique appliquée: innovation in language learning/teaching research in France (1955-85)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Smith, Richard; Giesler, Tim. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation in Language Learning and Teaching: Historical Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamins, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition d’une langue étrangère en milieu guidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leclerq, Pascale; Edmonds, Amanda; Sneed German, Elisa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction à l’acquisition des langues étrangères.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, de boeck, 2021, 9782807331877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to new developments in ESP teaching and learning research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Sarré; Shona Whyte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New developments in ESP teaching and learning research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-14, 2017, 978-2-490057-01-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capítulo 5 – Aprendendo a ensinar com a vídeo conferência em salas de aula de língua estrangeira do ensino primário (Learning to teach with videoconferencing in primary foreign language classrooms)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Reis, W. Santos (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ormação de Professores de línguas em múltiplos contextos: construindo pontes de saberes e agenciamentos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coleção Educação e Linguagem. Campinas: Editora Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-232, 2015, 9788571136458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching young learners with technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euline Cutrim Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7428,350 +7672,350 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Janice Bland (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching English to Young Learners. Critical Issues in Language Teaching with 3-12 year olds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ongoing professional development in IWB mediated language teaching: evening up the odds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euline Cutrim Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Thomas, Mark Warshauer, Mark Peterson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching languages with technology: communicative approaches to interactive whiteboard use. A resource book for teacher development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Michael Thomas, Mark Warshauer, Mark Peterson. </w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theory and practice in second language teaching with interactive technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Thomas, Mark Warshauer, Mark Peterson (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching languages with technology: communicative approaches to interactive whiteboard use. A resource book for teacher development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Michael Thomas, Mark Warshauer, Mark Peterson (eds.). </w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A task-based approach to video communication with the IWB: a French-German primary EFL class exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euline Cutrim Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Thomas, Mark Warshauer, Mark Peterson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching languages with technology: communicative approaches to interactive whiteboard use. A resource book for teacher development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363155v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERACTIONAL PATTERNS IN A SYNCHRONOUS GETTING-TO-KNOW-YOU VIRTUAL EXCHANGE TASK WITH PRIMARY LEARNERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7780,113 +8024,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webinaire GT-Num RAVEL du 20 octobre 2021 : Enseigner l’anglais au primaire avec le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7898,231 +8142,231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et enseignement des langues étrangères en milieu guidé : entre second language studies et didactique des langues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-linguistic perspectives on second/foreign language education: challenges and opportunities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Tyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Boulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Olmo-Cazevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8132,105 +8376,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextes pour l’enseignement-apprentissage des langues : le domaine la tâche et les technologies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université du Havre, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01140245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8377,51 +8621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltyl.24031.why" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788664v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7030185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494511v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Palasis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505172v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Siddiqa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13621688211064932" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/ejlp.2020.10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/lea.v2n1.33" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726030v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kalogirou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Beauchamp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09571736.2017.1283351" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5487" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5Q8K74NQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346325v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alexander" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363162v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Oberhofer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanderin van Hazebrouck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euline Cutrim Schmid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363172v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Berfin Tan&#305;&#351;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;la Ayd&#305;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayberk Kaan G&#252;ne&#351;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;eyma Kalender" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594791v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe del Giudice" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882055v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Franklin-Landi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530692v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;sha Siddiqa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Gaigeot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371191v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gijsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Fuchs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schmider" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zaki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363398v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363406v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363402v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363403v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Koenraad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363409v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363411v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363417v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363418v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657477v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.9782490057016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363152v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1057/9781137470348" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2022.61.1489" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505183v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505196v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363151v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ponteseditores.com.br/loja/index.php?route=product/product&amp;amp;product_id=740" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363160v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363156v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464767v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tyne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Olmo-Cazevieille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01140245v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltyl.24031.why" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788664v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7030185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494511v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Palasis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505172v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Siddiqa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13621688211064932" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/ejlp.2020.10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/lea.v2n1.33" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kalogirou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Beauchamp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09571736.2017.1283351" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5487" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5Q8K74NQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alexander" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Oberhofer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanderin van Hazebrouck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euline Cutrim Schmid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363172v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe del Giudice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734071v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Berfin Tan&#305;&#351;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;la Ayd&#305;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayberk Kaan G&#252;ne&#351;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;eyma Kalender" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882055v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Franklin-Landi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530692v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;sha Siddiqa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Gaigeot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371184v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Fuchs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schmider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zaki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gijsen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371181v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363398v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363408v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363405v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Koenraad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363411v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363417v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363418v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548951v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kramsch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657477v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.9782490057016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363152v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1057/9781137470348" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22.intro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2022.61.1489" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505201v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505196v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505183v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ponteseditores.com.br/loja/index.php?route=product/product&amp;amp;product_id=740" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363153v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363156v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363155v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895714v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464767v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tyne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Olmo-Cazevieille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01140245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>