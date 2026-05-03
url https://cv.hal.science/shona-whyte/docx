--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1538,165 +1538,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Orchestrating learning in the language classroom: the IWB as digital dashboard. Special issue on language learning and technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Teaching English for Specific Purposes: A task-based framework for French graduate courses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63 (9), pp.5-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363164v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01363163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of self-efficacy in the use of interactive whiteboards across educational settings: a European perspective from the iTILT project</w:t>
               </w:r>
@@ -3961,191 +3961,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From 'war stories and romances' to research agenda: towards a model of ESP didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Society for the Study of English (ESSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National University of Ireland, Aug 2016, Galway, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Telecollaboration for language learning in secondary schools: promoting interaction in the EFL classroom via a blended teacher education course.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gijsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Directions in Telecollaborative Research and Practice: The Second Conference on Telecollaboration in University Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trinity College Dublin, Apr 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371188v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01371191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à l’intégration des technologies en classe de langue : vers un modèle multidimensionnel</w:t>
               </w:r>
@@ -4194,165 +4194,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand tout le monde sera spécialiste : la place des langues dans l’enseignement secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d ’études « L'enseignement - apprentissage des langues de spécialité : quels invariants ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT DidASP du GERAS, ESPE de l’académie de Paris, CeLiSo EA 7332 (Université Paris - Sorbonne), Apr 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Taking to task(s): Exploring task design by novice language teachers in technology-mediated and non-technological activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International CALL research conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Rovira i Virgili, Tarragona, Spain, and University of Antwerp, Belgium, Jul 2015, Tarragone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371181v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01371180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A developmental framework for teacher adoption of interactive technologies in the language classroom: a collaborative action research project in French schools</w:t>
               </w:r>
@@ -4647,191 +4647,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Second language interaction with interactive technologies: the IWB in state school foreign language classrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euline Cutrim Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Brisbane, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Course design for pre-service secondary school teachers: collaboration and reflection in a short, multilingual CALL course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363396v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01363397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live communication using interactive technologies for young learners: a French-German EFL tandem task</w:t>
               </w:r>
@@ -5687,50 +5687,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Developing and integrating teacher competences in language acquisition, pedagogy and technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et professionnalisation des enseignants de langues : évolution des contextes, des besoins et des dispositifs. Colloque international organisé par l'équipe FICEL du DILTEC (EA 2288)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, CIEP, Sèvres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perceptions of the IWB for second language teaching and learning: the iTILT project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5752,126 +5821,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363168v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01363169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curation and social networking for pre-service language teacher development</w:t>
               </w:r>
@@ -8621,51 +8621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltyl.24031.why" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788664v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7030185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494511v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Palasis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505172v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Siddiqa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13621688211064932" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/ejlp.2020.10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/lea.v2n1.33" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kalogirou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Beauchamp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09571736.2017.1283351" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5487" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5Q8K74NQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alexander" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Oberhofer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanderin van Hazebrouck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euline Cutrim Schmid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363172v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe del Giudice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734071v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Berfin Tan&#305;&#351;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;la Ayd&#305;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayberk Kaan G&#252;ne&#351;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;eyma Kalender" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882055v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Franklin-Landi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530692v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;sha Siddiqa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Gaigeot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371184v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Fuchs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schmider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zaki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gijsen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371181v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363398v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363408v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363405v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Koenraad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363411v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363417v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363418v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548951v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kramsch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657477v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.9782490057016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363152v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1057/9781137470348" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22.intro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2022.61.1489" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505201v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505196v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505183v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ponteseditores.com.br/loja/index.php?route=product/product&amp;amp;product_id=740" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363153v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363156v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363155v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895714v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464767v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tyne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Olmo-Cazevieille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01140245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltyl.24031.why" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788664v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7030185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494511v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Palasis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505172v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Siddiqa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13621688211064932" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/ejlp.2020.10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/lea.v2n1.33" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kalogirou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Beauchamp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09571736.2017.1283351" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5487" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5Q8K74NQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alexander" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Oberhofer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanderin van Hazebrouck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euline Cutrim Schmid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363172v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe del Giudice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734071v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Berfin Tan&#305;&#351;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;la Ayd&#305;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayberk Kaan G&#252;ne&#351;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;eyma Kalender" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882055v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Franklin-Landi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530692v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;sha Siddiqa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Gaigeot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371184v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Fuchs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schmider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zaki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gijsen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363398v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363397v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363408v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363405v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Koenraad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363169v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363168v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363411v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363417v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363418v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548951v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kramsch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657477v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.9782490057016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363152v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1057/9781137470348" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22.intro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2022.61.1489" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505201v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505196v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505183v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ponteseditores.com.br/loja/index.php?route=product/product&amp;amp;product_id=740" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363153v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363156v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363155v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895714v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464767v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tyne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Olmo-Cazevieille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01140245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>