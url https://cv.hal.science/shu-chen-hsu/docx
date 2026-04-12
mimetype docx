--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -640,269 +640,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How could we improve the spatial consistency of water fluxes in a semi-distributed hydrological model? A multi-criteria approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201046v1</w:t>
+                <w:t xml:space="preserve">hal-04257352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Tilmant</w:t>
+                <w:t xml:space="preserve">How could we improve the spatial consistency of water fluxes in a semi-distributed hydrological model? A multi-criteria approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Chen Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257352v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
               </w:r>
@@ -914,77 +914,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
@@ -1045,90 +1045,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1493,51 +1493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1769,51 +1769,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="668B9DBF"/>
+    <w:nsid w:val="8EBE1DA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2000,51 +2000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shu-chen-hsu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-7831-8150" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293327025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgr.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/ciprhes/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chen Hsu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2468846" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Rabah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15833" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05480523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUS479" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shu-chen-hsu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-7831-8150" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293327025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgr.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/ciprhes/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chen Hsu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2468846" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13397" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Rabah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15833" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05480523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUS479" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>