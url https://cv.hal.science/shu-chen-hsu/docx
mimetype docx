--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -640,269 +640,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Tilmant</w:t>
+                <w:t xml:space="preserve">How could we improve the spatial consistency of water fluxes in a semi-distributed hydrological model? A multi-criteria approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Chen Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257352v1</w:t>
+                <w:t xml:space="preserve">hal-04201046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How could we improve the spatial consistency of water fluxes in a semi-distributed hydrological model? A multi-criteria approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201046v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
               </w:r>
@@ -914,77 +914,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
@@ -1045,90 +1045,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1493,82 +1493,82 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1769,51 +1769,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EBE1DA6"/>
+    <w:nsid w:val="667B010D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2000,51 +2000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shu-chen-hsu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-7831-8150" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293327025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgr.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/ciprhes/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chen Hsu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2468846" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13397" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Rabah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15833" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05480523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUS479" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shu-chen-hsu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-7831-8150" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293327025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgr.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/ciprhes/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chen Hsu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2468846" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Rabah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15833" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05480523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUS479" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>