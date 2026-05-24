--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -640,269 +640,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How could we improve the spatial consistency of water fluxes in a semi-distributed hydrological model? A multi-criteria approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201046v1</w:t>
+                <w:t xml:space="preserve">hal-04257352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Tilmant</w:t>
+                <w:t xml:space="preserve">How could we improve the spatial consistency of water fluxes in a semi-distributed hydrological model? A multi-criteria approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Chen Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257352v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
               </w:r>
@@ -914,77 +914,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
@@ -1045,90 +1045,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1493,51 +1493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1769,51 +1769,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="667B010D"/>
+    <w:nsid w:val="3E41F9B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2000,51 +2000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shu-chen-hsu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-7831-8150" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293327025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgr.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/ciprhes/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chen Hsu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2468846" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Rabah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15833" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05480523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUS479" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shu-chen-hsu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-7831-8150" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293327025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgr.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/ciprhes/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chen Hsu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2468846" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13397" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Rabah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15833" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05480523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUS479" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>