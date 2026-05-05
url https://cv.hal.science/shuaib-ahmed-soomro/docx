--- v0 (2026-03-19)
+++ v1 (2026-05-05)
@@ -416,265 +416,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic profiling and career development through the lived experience of service sector employees in Pakistan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fueling Perceived Employability through Leaders' Expert Power: Role of Empowerment Climate and Thriving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Qamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuaib Ahmed Soomro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asif Nawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Career Development International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/CDI-07-2023-0217⟩</w:t>
+              <w:t xml:space="preserve">European Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.emj.2024.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701623v1</w:t>
+                <w:t xml:space="preserve">hal-04892599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fueling Perceived Employability through Leaders' Expert Power: Role of Empowerment Climate and Thriving</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linguistic profiling and career development through the lived experience of service sector employees in Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuaib Ahmed Soomro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Career Development International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (3), pp.398-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.emj.2024.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/CDI-07-2023-0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892599v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital transformation and electronic performance: exploring the relationship between fairness perception, organizational identification, and individual performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuaib Ahmed Soomro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Qamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Hadoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -884,330 +884,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking LMX and happiness at work through symbolic interaction theory – The role of self-esteem and organizational embeddedness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faisal Qamar</w:t>
+                <w:t xml:space="preserve">Leader–member exchange and innovative work behavior: a 2-1-1 model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasib Dar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Mansoor Kundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuaib Ahmed Soomro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic and Administrative Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JEAS-09-2022-0223⟩</w:t>
+              <w:t xml:space="preserve">Management Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (9), pp.2629-2644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/MD-08-2022-1113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701669v1</w:t>
+                <w:t xml:space="preserve">hal-04701684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building sustainable community resilience and business preparedness through stakeholder perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuaib Ahmed Soomro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Emergency Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (2), pp.171-185. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJES-08-2022-0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader–member exchange and innovative work behavior: a 2-1-1 model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasir Mansoor Kundi</w:t>
+                <w:t xml:space="preserve">Linking LMX and happiness at work through symbolic interaction theory – The role of self-esteem and organizational embeddedness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Qamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuaib Ahmed Soomro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61 (9), pp.2629-2644. </w:t>
+              <w:t xml:space="preserve">Journal of Economic and Administrative Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/MD-08-2022-1113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JEAS-09-2022-0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701684v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking high-performance work systems and happiness at work: role of career aspiration and thriving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Qamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuaib Ahmed Soomro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1700,51 +1700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fear of terror and employees’ behaviour in terrorist-ridden areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuaib Soomro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1827,51 +1827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relationship Between Exposure to Terror and Employees’ Behaviour; Rumination as a Mediator and POS as a Moderator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuaib Soomro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Chicago, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1986,51 +1986,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC24DE61"/>
+    <w:nsid w:val="285762E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2217,51 +2217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shuaib-ahmed-soomro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0849-8942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-3439-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Nawaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaib Ahmed Soomro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurat&#8208;ul&#8208;ain Talpur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12777" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhaib Ahmed Soomro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JIC-03-2024-0067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701623v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CDI-07-2023-0217" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892599v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Qamar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2024.07.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hadoussa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Mansoor Kundi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11846-024-00792-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/md-09-2023-1675" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEAS-09-2022-0223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJES-08-2022-0039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasib Dar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-08-2022-1113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CDI-02-2023-0047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701680v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Rafique" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazeelat Masood" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEAS-11-2021-0238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaib Soomro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran, M." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513397v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kamran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7172/1644-9584.88.5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7172/1644-9584.86.4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/shuaib-ahmed-soomro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0849-8942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-3439-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Nawaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaib Ahmed Soomro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurat&#8208;ul&#8208;ain Talpur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12777" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhaib Ahmed Soomro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JIC-03-2024-0067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Qamar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2024.07.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CDI-07-2023-0217" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hadoussa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Mansoor Kundi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11846-024-00792-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/md-09-2023-1675" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasib Dar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-08-2022-1113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJES-08-2022-0039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEAS-09-2022-0223" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CDI-02-2023-0047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701680v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Rafique" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazeelat Masood" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEAS-11-2021-0238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaib Soomro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran, M." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513397v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kamran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7172/1644-9584.88.5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7172/1644-9584.86.4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>